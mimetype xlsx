--- v0 (2026-05-25)
+++ v1 (2026-07-17)
@@ -14,82 +14,88 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2396">
   <si>
     <t>OS PREÇOS SÃO EM DÓLARES, PODENDO SOFRER VARIAÇÕES SEM AVISO PRÉVIO.</t>
   </si>
   <si>
     <t>NÃO NOS RESPONSABILIZAMOS POR VALORES ENVIADOS AOS VENDEDORES.</t>
   </si>
   <si>
-    <t>Gerado em: segunda, 25 de maio de 2026</t>
-[...2 lines deleted...]
-    <t>19:09</t>
+    <t>Gerado em: sexta, 17 de julho de 2026</t>
+  </si>
+  <si>
+    <t>02:23</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Nome do Produto</t>
   </si>
   <si>
     <t>Referência</t>
   </si>
   <si>
     <t>Preço (U$)</t>
   </si>
   <si>
     <t>AC CONECTOR CFTV CAMERA DC MALE P4 S/CABO</t>
   </si>
   <si>
     <t>0.50</t>
   </si>
   <si>
+    <t>AC CONECTOR RJ45 CAT5/CAT6 (100 UNIDADES) PLASTICO</t>
+  </si>
+  <si>
+    <t>6.00</t>
+  </si>
+  <si>
     <t>AC NCR SHUTTER MOTOR L PN: 445-0721021</t>
   </si>
   <si>
     <t>30.00</t>
   </si>
   <si>
     <t>AC. DETECTOR LENS CAMERA</t>
   </si>
   <si>
     <t>10.00</t>
   </si>
   <si>
     <t>AC. EXTENSAO ADAP. CABO PCI-E 6X8 (MINERACAO) ..</t>
   </si>
   <si>
     <t>1.50</t>
   </si>
   <si>
     <t>AC. LCD DISPLAY (LMS270GF07) P/ CAMARAS SONY</t>
   </si>
   <si>
     <t>2.00</t>
   </si>
   <si>
     <t>AC. LCD-3G</t>
@@ -124,7272 +130,7098 @@
   <si>
     <t>3.50</t>
   </si>
   <si>
     <t>ADAP. CONVERSOR DISPLAYPORT P/VGA FEMEA</t>
   </si>
   <si>
     <t>8.50</t>
   </si>
   <si>
     <t>ADAP. CONVERSOR DVI MACHO X VGA FEMEA</t>
   </si>
   <si>
     <t>9.50</t>
   </si>
   <si>
     <t>ADAP. CONVERSOR HDMI MICRO TO VGA HLD</t>
   </si>
   <si>
     <t>15.00</t>
   </si>
   <si>
     <t>ADAP. CONVERSOR RCA/AV-VGA</t>
   </si>
   <si>
-    <t>ADAP. CONVERSOR VGA (FEMEA ) X HDMI  (MACHO)</t>
-[...1 lines deleted...]
-  <si>
     <t>ADAP. COOLER MASTER LGA 1700 603005420-GP</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>ADAP. DISPLAYPORT(M) / HDMI(H)</t>
   </si>
   <si>
     <t>5.50</t>
   </si>
   <si>
     <t>ADAP. DVI A VGA / 24P+1</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>ADAP. DVI HEMBRA A VGA MACHO / 24P+5</t>
   </si>
   <si>
     <t>ADAP. DVI-D X VGA  24 + 5</t>
   </si>
   <si>
     <t>ADAP. DVI-D X VGA ( DUAL LINK )</t>
   </si>
   <si>
     <t>ADAP. EXTENDER HDMI A RJ45  30MTS 2K/4K (2PCS)</t>
   </si>
   <si>
     <t>8.00</t>
   </si>
   <si>
     <t>ADAP. EXTENDER HDMI A RJ45  60MTS</t>
   </si>
   <si>
     <t>25.00</t>
   </si>
   <si>
-    <t>ADAP. EXTENDER HDMI A RJ45 120MTS (2X1)</t>
+    <t>ADAP. EXTENDER HDMI A USB 60MTS KVM</t>
+  </si>
+  <si>
+    <t>43.00</t>
+  </si>
+  <si>
+    <t>ADAP. EXTENDER RJ45 MULTIPLICADOR 1X2 RJ45</t>
+  </si>
+  <si>
+    <t>ADAP. EXTENDER SATELLITE A-HD132 HDMI/WIRE/1080P</t>
+  </si>
+  <si>
+    <t>74.00</t>
+  </si>
+  <si>
+    <t>ADAP. EXTENDER USB- RJ45  50MTS UTP</t>
+  </si>
+  <si>
+    <t>7.00</t>
+  </si>
+  <si>
+    <t>ADAP. HDMI FEMEA - DVI MACHO</t>
+  </si>
+  <si>
+    <t>3.90</t>
+  </si>
+  <si>
+    <t>ADAP. HDMI MACHO - DVI FEMEA</t>
+  </si>
+  <si>
+    <t>ADAP. P/PROC THERMALRIGHT LGA1700-BCF KIT PRETO</t>
+  </si>
+  <si>
+    <t>ADAP. P/TOMADA EUROPEU</t>
+  </si>
+  <si>
+    <t>ADAP. PCI ATCOM VOIP CARD PCI CNSZ AX-4E</t>
+  </si>
+  <si>
+    <t>200.00</t>
+  </si>
+  <si>
+    <t>ADAP. PLACA PARA FUENTE (2PSU/1PC) 24PINOS (MR)..</t>
+  </si>
+  <si>
+    <t>5.30</t>
+  </si>
+  <si>
+    <t>ADAP. TP-LINK PCI-E ARCHER T2E AC600 DUAL BAND ADA</t>
+  </si>
+  <si>
+    <t>12.60</t>
+  </si>
+  <si>
+    <t>ADAP. TP-LINK PCI-E ARCHER T4E AC1200 DUAL BAND</t>
+  </si>
+  <si>
+    <t>18.90</t>
+  </si>
+  <si>
+    <t>ADAP. TP-LINK PCI-E ARCHER TX20U PLUS AX1800 USB</t>
+  </si>
+  <si>
+    <t>22.00</t>
+  </si>
+  <si>
+    <t>ADAP. TP-LINK PCI-E TL-WN781ND WIFI 150M</t>
+  </si>
+  <si>
+    <t>5.80</t>
+  </si>
+  <si>
+    <t>ADAP. TP-LINK PCI-E TL-WN881ND 300MBPS</t>
+  </si>
+  <si>
+    <t>9.90</t>
+  </si>
+  <si>
+    <t>ADAP. USB 3.0 / F3 SATA P/HD SSD 2.5</t>
+  </si>
+  <si>
+    <t>ADAP. USB 3.0 A VGA</t>
+  </si>
+  <si>
+    <t>12.00</t>
+  </si>
+  <si>
+    <t>ADAP. USB BLUETOOTH 5.3 TP-LINK UB5A NANO</t>
+  </si>
+  <si>
+    <t>ADAP. USB P/ RJ45 FTX-AML1000-AG USB3.0 115601</t>
+  </si>
+  <si>
+    <t>ADAP. USB P/ RJ45 SATE A-HUB43 USB 3.0 PRETO</t>
+  </si>
+  <si>
+    <t>6.50</t>
+  </si>
+  <si>
+    <t>ADAP. USB P/ RJ45 SATELLITE LAN 01</t>
+  </si>
+  <si>
+    <t>4.20</t>
+  </si>
+  <si>
+    <t>ADAP. USB P/ RJ45 TP-LINK UE306 ETHERNET GIGA 3.0</t>
+  </si>
+  <si>
+    <t>9.80</t>
+  </si>
+  <si>
+    <t>ADAP. USB P/ RJ45 TP-LINK UE330 3.0 GIGA HUB USB 3</t>
+  </si>
+  <si>
+    <t>ADAP. USB P/ RJ45 TP-LINK UE330C USB-C 3.0</t>
+  </si>
+  <si>
+    <t>22.80</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK ARCHER T2U NANO AC600</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK ARCHER T2U PLUS AC600 DUAL</t>
+  </si>
+  <si>
+    <t>11.10</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK ARCHER T3U MINI AC1300 MU-M</t>
+  </si>
+  <si>
+    <t>12.80</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK ARCHER T3U NANO AC1300</t>
+  </si>
+  <si>
+    <t>13.30</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK ARCHER TX20U NANO AX1800 DB</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK TL-WN722N 150MBPS 1ANT</t>
+  </si>
+  <si>
+    <t>6.90</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK TL-WN725N 150MBPS NANO</t>
+  </si>
+  <si>
+    <t>4.30</t>
+  </si>
+  <si>
+    <t>ADAP. USB WIFI TP-LINK TL-WN821N 300MBPS ATHEROS</t>
+  </si>
+  <si>
+    <t>6.30</t>
+  </si>
+  <si>
+    <t>ADAP. USB-C A LIGHTNING MALE OTG TYPE C-L</t>
+  </si>
+  <si>
+    <t>ADAP. USB-C P/ RJ45 FTX CT-CML2500 AG3.0 CINZA</t>
+  </si>
+  <si>
+    <t>ADAP. USB-C P/ RJ45 TP-LINK UE300C USB 3.0</t>
+  </si>
+  <si>
+    <t>10.20</t>
+  </si>
+  <si>
+    <t>AFEITADORA FTX ESH-300 RECARG/12EM1/AZUL/PRETO</t>
+  </si>
+  <si>
+    <t>18.00</t>
+  </si>
+  <si>
+    <t>AFEITADORA FTX ESH-601 RECARG/20EM1/USBC/PRATA</t>
+  </si>
+  <si>
+    <t>28.00</t>
+  </si>
+  <si>
+    <t>AIO POS IPS 2X 12.1" 2G/32SSD/WIN ICP904 DUAL DISP</t>
+  </si>
+  <si>
+    <t>370.00</t>
+  </si>
+  <si>
+    <t>ALICATE DESCAPADOR BATTER CABO DROP FLAT - P-22 JZ</t>
+  </si>
+  <si>
+    <t>4.00</t>
+  </si>
+  <si>
+    <t>ANTENA AIR LIVE GP WAE-509GP 9.0 DBI EXTERNO</t>
+  </si>
+  <si>
+    <t>ANTENA FLY FG2408U-NF OMNI/2400 N FEMALE 8DBI</t>
+  </si>
+  <si>
+    <t>ANTENA HYPERLINK HG5824D 5.8</t>
+  </si>
+  <si>
+    <t>100.00</t>
+  </si>
+  <si>
+    <t>APPLE AC CAPA PARA IPAD 10.9 ROSE...</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG MX542LL/A 4 PACK A2187 SILVER/BLANCO</t>
+  </si>
+  <si>
+    <t>77.00</t>
+  </si>
+  <si>
+    <t>APPLE FONE AIRPODS MYQY3ZM/A  BRANCO</t>
+  </si>
+  <si>
+    <t>APRESENTADOR LASER KOLKE KVV-783 PRETO</t>
+  </si>
+  <si>
+    <t>11.00</t>
+  </si>
+  <si>
+    <t>AQUECEDOR FTX HALOGENA 16000W 220V HH2-161V</t>
+  </si>
+  <si>
+    <t>35.00</t>
+  </si>
+  <si>
+    <t>AR COND 12000 BLACK+DECKER BTU INV 220/60HZ /IVA</t>
+  </si>
+  <si>
+    <t>295.00</t>
+  </si>
+  <si>
+    <t>AR COND 18000 BLACK+DECKER BTU INV 220/60HZ /IVA</t>
+  </si>
+  <si>
+    <t>435.00</t>
+  </si>
+  <si>
+    <t>AR COND 24000 BLACK+DECKER BTU INV 220/60HZ /IVA</t>
+  </si>
+  <si>
+    <t>580.00</t>
+  </si>
+  <si>
+    <t>ASPIRADOR FTX VC2-12DW 1700W 30LT/SECO/HUMEDO 220V</t>
+  </si>
+  <si>
+    <t>68.00</t>
+  </si>
+  <si>
+    <t>ASPIRADOR XIAOMI ROBOT VACUUM S40 OV81 2V BIVOL</t>
+  </si>
+  <si>
+    <t>156.00</t>
+  </si>
+  <si>
+    <t>ASPIRADOR XIAOMI ROBOT VACUUM S40 PRO EU</t>
+  </si>
+  <si>
+    <t>285.00</t>
+  </si>
+  <si>
+    <t>AUT. AC. CABO USB P/LEITOR MINI400/600</t>
+  </si>
+  <si>
+    <t>27.00</t>
+  </si>
+  <si>
+    <t>AUT. AC. P/ LEITOR MC5040 MODEM</t>
+  </si>
+  <si>
+    <t>0.53</t>
+  </si>
+  <si>
+    <t>AUT. AC. TAMPA P/ LEITOR METROLOGIC MS700</t>
+  </si>
+  <si>
+    <t>AUT. ADAPTADOR CIPHER 110 5V. SERIAL</t>
+  </si>
+  <si>
+    <t>AUT. ADAPTADOR DE CARREGADOR DE BATERIA SYMBOL</t>
+  </si>
+  <si>
+    <t>40.00</t>
+  </si>
+  <si>
+    <t>AUT. CARREGADOR SYMBOL (1P) CDR7000-1000</t>
+  </si>
+  <si>
+    <t>80.00</t>
+  </si>
+  <si>
+    <t>AUT. CARREGADOR SYMBOL (4P) CHS3000-4000C-3090</t>
+  </si>
+  <si>
+    <t>45.00</t>
+  </si>
+  <si>
+    <t>AUT. CARREGADOR SYMBOL (4P) MC7090</t>
+  </si>
+  <si>
+    <t>AUT. COLETOR CIPHER 201 MESA DIP/</t>
+  </si>
+  <si>
+    <t>240.00</t>
+  </si>
+  <si>
+    <t>AUT. DATA TERMINAL CIPHER 510</t>
+  </si>
+  <si>
+    <t>303.00</t>
+  </si>
+  <si>
+    <t>AUT. DATA TERMINAL CIPHER PORTATIL 710L</t>
+  </si>
+  <si>
+    <t>400.00</t>
+  </si>
+  <si>
+    <t>AUT. MOBIUS POWER SYMBOL PORT X1</t>
+  </si>
+  <si>
+    <t>AUT. SYMBOL COMPUTADOR MOVEL MC5040* POCKET PC</t>
+  </si>
+  <si>
+    <t>AUT. TECLADO IBM LCD MSR USB C/LEITOR CARTAO</t>
+  </si>
+  <si>
+    <t>22.50</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RES. RTI K4 IN-WALL UNIVERSAL CONTROL</t>
+  </si>
+  <si>
+    <t>50.00</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL  RTI CTRL T2-C2-443MHZ</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL BAT.TELEX  BP-800NM 71315002</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL CARREG+4 BAT P/ TR700/TR80</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL CRESTRON MPC-M5-W (CX 2 PCS)</t>
+  </si>
+  <si>
+    <t>70.00</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL DAYSEQUERRA M2</t>
+  </si>
+  <si>
+    <t>199.00</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL RTI CONTROL T1-20-210027-14</t>
+  </si>
+  <si>
+    <t>20.00</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL RTI RK3-V</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL RTI T4 2.4GHZ   S/BASE</t>
+  </si>
+  <si>
+    <t>85.00</t>
+  </si>
+  <si>
+    <t>AUTOMACAO RESIDENCIAL RUSSOUND A-LC3</t>
+  </si>
+  <si>
+    <t>BALANCA DIGITAL COZINHA FTX KS-101 10KG PLANA CINZ</t>
+  </si>
+  <si>
+    <t>BATERIA 6V 7.2AH SEALED LEAD ACID HDL634WF2</t>
+  </si>
+  <si>
+    <t>BATERIA LITIO 12V/9AH SELLADO S/GARANTIA /IVA</t>
+  </si>
+  <si>
+    <t>BATERIA P/NB TOSHIBA AS10D56</t>
+  </si>
+  <si>
+    <t>BELKIN USB F8T003</t>
+  </si>
+  <si>
+    <t>BOBINA PAPEL TERMICO 80MM X 40M (50 UNIDADES) /IVA</t>
+  </si>
+  <si>
+    <t>59.00</t>
+  </si>
+  <si>
+    <t>CABO  P/ CD-ROOM/GRAVADOR + P/DRIVE</t>
+  </si>
+  <si>
+    <t>CABO ADAP. CONVERSOR HDMI M A VGA F CABLE C/ AUDIO</t>
+  </si>
+  <si>
+    <t>CABO ADAP. DISPLAYPORT P/VGA ARGOM ARG-CB-0056</t>
+  </si>
+  <si>
+    <t>CABO ADAP. DISPLAYPORT P/VGA FEMEA HLD BLACK</t>
+  </si>
+  <si>
+    <t>7.50</t>
+  </si>
+  <si>
+    <t>CABO ADAP. DISPLAYPORT X HDMI 1.4V 4K 1.8MTS</t>
+  </si>
+  <si>
+    <t>CABO ADAP. DISPLAYPORT X HDMI ARGOM ARG-CB-0059</t>
+  </si>
+  <si>
+    <t>CABO ADAP. HDMI - VGA</t>
+  </si>
+  <si>
+    <t>CABO ADAP. HDMI - VGA ARGOM ARG-CB-0055</t>
+  </si>
+  <si>
+    <t>CABO ADAP. HDMI - VGA SEM AUDIO</t>
+  </si>
+  <si>
+    <t>CABO ADAP. HDMI MACHO P/ HDMI FEMEA</t>
+  </si>
+  <si>
+    <t>CABO ADAP. HDMI(MACHO)VGA(HEMBRA)FTXC160-PU31 S015</t>
+  </si>
+  <si>
+    <t>CABO ADAP. MINI DISPLAYPORT A DVI HEMBRA 24+5</t>
+  </si>
+  <si>
+    <t>CABO ADAP. MINI DISPLAYPORT ARG-CB-0053</t>
+  </si>
+  <si>
+    <t>CABO ADAP. MULTIPUERTO FTX CM2H4K-AG 4K GRIS</t>
+  </si>
+  <si>
+    <t>CABO ADAP. SATELLITE USB-C MACHO/USB 3.0 MACHO 1M</t>
+  </si>
+  <si>
+    <t>CABO ADAP. USB 3.0 P/ HDMI</t>
+  </si>
+  <si>
+    <t>CABO ADAP. USB 3.0 RJ45 USB 3.0 10/100</t>
+  </si>
+  <si>
+    <t>CABO ADAP. USB P/ PARALELO</t>
+  </si>
+  <si>
+    <t>CABO ADAP. USB-C(MACHO)USB-A(HEMBRA)FTX-CMAF3.0AGO</t>
+  </si>
+  <si>
+    <t>CABO ADAP. VGA PARA HDMI</t>
+  </si>
+  <si>
+    <t>CABO AUDIO AUX FTX AV311-P11GN-SG  1.8MTS NEGRO</t>
+  </si>
+  <si>
+    <t>CABO AUDIO AUX FTX AV311-P11GN-SG1 1MTS NEGRO</t>
+  </si>
+  <si>
+    <t>CABO AUDIO AUX FTX AV311-P11GN-SG3 3MTS NEGRO</t>
+  </si>
+  <si>
+    <t>CABO AUDIO AUX P2 A 3 RCA 1.50 MTS</t>
+  </si>
+  <si>
+    <t>CABO AUDIO SATELLITE HS102T- 1 MACHO A 2 FEMEA</t>
+  </si>
+  <si>
+    <t>1.00</t>
+  </si>
+  <si>
+    <t>CABO AUDIO SATELLITE HS211T- 1 FEMEA A 2 MACHO</t>
+  </si>
+  <si>
+    <t>CABO CARREGADOR  USB A MICRO USB 0.80M ..</t>
+  </si>
+  <si>
+    <t>0.40</t>
+  </si>
+  <si>
+    <t>CABO DE AUDIO P/N 486841-001 P/HP..</t>
+  </si>
+  <si>
+    <t>CABO DE FORCA IBM DPI 10A PN: 39M5392</t>
+  </si>
+  <si>
+    <t>CABO DE FORCA PADRAO EUROPEU</t>
+  </si>
+  <si>
+    <t>2.20</t>
+  </si>
+  <si>
+    <t>CABO DE REDE RJ45  1.8M CAT5 AZUL DLINK ...</t>
+  </si>
+  <si>
+    <t>0.80</t>
+  </si>
+  <si>
+    <t>CABO DE REDE RJ45  3M CAT5 AZUL DLINK</t>
+  </si>
+  <si>
+    <t>CABO DISPLAY P/DISPLAYPORT 3M MICROFINS</t>
+  </si>
+  <si>
+    <t>CABO DISPLAY P/DISPLAYPORT FTX-AV585-P01G-SG5 5M</t>
+  </si>
+  <si>
+    <t>CABO DISPLAY P/DISPLAYPORT FTX-DP8K-AG3 8K/3METRO</t>
+  </si>
+  <si>
+    <t>CABO EXT DB50M/50 CENT.M(25PR) 20367</t>
+  </si>
+  <si>
+    <t>CABO EXT DB68M/CENT.M50(25PR) 22303</t>
+  </si>
+  <si>
+    <t>CABO EXT SCSI 68M/50M</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB A PARA USB A 3.0 FTX-C160-U3 2MT</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB M/H FTX C160-U3-AMAF-2 2MT AZUL</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB PARA USB 2.0  1.5MTS D-LINK</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB PARA USB 3.0  1.8MTS</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB PARA USB 3.0 10MTS</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB PARA USB 3.0 60CM MACHO X MACHO</t>
+  </si>
+  <si>
+    <t>4.50</t>
+  </si>
+  <si>
+    <t>CABO EXTENSAO USB PARA USB 3.0 MACHO X MACHO 70CM</t>
+  </si>
+  <si>
+    <t>CABO FORCA PARA NB NUC PADRAO AMERICANO PRETO 1.8</t>
+  </si>
+  <si>
+    <t>2.50</t>
+  </si>
+  <si>
+    <t>CABO FORCA PARA NB NUC PADRAO BRASIL PRETO 1.5</t>
+  </si>
+  <si>
+    <t>CABO FORCA PARA PC 1.8MTS  10A (FONTE) PADRON AMER</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  1.0M FTX HD8K-AG18K 60HZ/8K 2.1</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  1.5M (CABLE NEGRO)</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  1.5M (CABLE ROJO/NEGRO)</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  1.8M</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  1.8M ARGOM ARG-CB-1872</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  3M ARGOM ARG-CB-1875</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  3M FTX AV540-HE2GCS-3 4K 1209</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  3M FTX HD8K-AG3 8K/60HZ/2.1</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  3M HDTV-CABLE</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  5M ARGOM ARG-CB-1877</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  5M FTX AV540-HE2GCS-5 3D/4K</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  5M FTX HD8K-AG5 8K/60HZ/11574</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  5M HDTV NEGRO</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  5M SATELLITE AL-050 PREMIUM 2.0</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI  8M ARGOM ARG-CB-1878</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI 10M FTX AV540-HE2GCS10 4K 120957</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI 10M HDTV 60HZ 2.0V PREMIUM</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI 10M HDTV NEGRO</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI 15M ARGOM ARG-CB-1879</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI 15M NYLON NEGRO</t>
+  </si>
+  <si>
+    <t>CABO HDMI P/ HDMI 20M HDTV-CABLE NEGRO</t>
+  </si>
+  <si>
+    <t>CABO IBM POWERED USB 42M5632 3.8M..</t>
+  </si>
+  <si>
+    <t>CABO IBM/TOSHIBA P/N:42M5657 CASH DRAWER..</t>
+  </si>
+  <si>
+    <t>CABO IDE FLAT PARA CDROM/GRAV/DVD/SOM</t>
+  </si>
+  <si>
+    <t>CABO OPTICO 3METROS</t>
+  </si>
+  <si>
+    <t>CABO P/ TELEFONE  INTERNO</t>
+  </si>
+  <si>
+    <t>CABO P/2940 SCSI 50 PINOS  5 DEVICE</t>
+  </si>
+  <si>
+    <t>CABO PARALELO P/ IMPRESSORA  1.5M</t>
+  </si>
+  <si>
+    <t>CABO SERIAL ATA DADOS</t>
+  </si>
+  <si>
+    <t>0.20</t>
+  </si>
+  <si>
+    <t>CABO SERIAL ATA FORCA..</t>
+  </si>
+  <si>
+    <t>0.30</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP.  1.8M SILVER/PRETO/CINZA</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP.  1.8M SILVER/PRETO/CINZA ...</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP.  2M ARGOM ARG-CB-0036</t>
+  </si>
+  <si>
+    <t>2.80</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP.  3M</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP.  3M ARGOM ARG-CB-0039</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP.  5M BLACK</t>
+  </si>
+  <si>
+    <t>CABO USB 2.0 P/ IMP. 10M BLACK</t>
+  </si>
+  <si>
+    <t>CABO USB P/MICRO USB</t>
+  </si>
+  <si>
+    <t>CABO USB-A P/MICRO USB ARGOM ARG-CB-0058 IOS/ANDR</t>
+  </si>
+  <si>
+    <t>CABO USB-A P/MICRO-B MANHATTAN M/M 1.8MTR BLACK</t>
+  </si>
+  <si>
+    <t>CABO USB-C C/ESTOJO XTECH XTC-570 USB-A/M-USB/LIGH</t>
+  </si>
+  <si>
+    <t>13.50</t>
+  </si>
+  <si>
+    <t>CABO USB-C P/ USB-C FTX C160-PU31-CMCM2-AG1 1M</t>
+  </si>
+  <si>
+    <t>CABO USB-C P/USB-A 1.8MT MTEK MC-18AC BLACK 60W</t>
+  </si>
+  <si>
+    <t>CABO USB-C P/USB-C  2MTS (P/CELULAR) WHITE</t>
+  </si>
+  <si>
+    <t>CABO USB-C P/USB-C 1.8MT MTEK MC-18CC BLACK 60W</t>
+  </si>
+  <si>
+    <t>CABO USB-C P/USB-C 1.8MT MTEK MC-18CCM BLACK 60W</t>
+  </si>
+  <si>
+    <t>CABO USB-C P/USB-C 1.8MT MTEK MC-18CCMFS BLACK 240</t>
+  </si>
+  <si>
+    <t>CABO VGA PARA VGA  1.50MTS</t>
+  </si>
+  <si>
+    <t>CABO VGA PARA VGA  3MTS</t>
+  </si>
+  <si>
+    <t>CABO VGA PARA VGA  3MTS ARGOM ARG-CB-0077</t>
+  </si>
+  <si>
+    <t>CADEADO DE SEGURANCA P/ NB C/LLAVE</t>
+  </si>
+  <si>
+    <t>CADEIRA GAMER MTEK MK02 PRETO/VERMELHO /IVA</t>
+  </si>
+  <si>
+    <t>180.00</t>
+  </si>
+  <si>
+    <t>CAFETERA FTX 1 TAZA 1400W EXPRES/CAPP/NPS/220V</t>
+  </si>
+  <si>
+    <t>78.00</t>
+  </si>
+  <si>
+    <t>CAFETERA FTX 2 TAZA 1050W EXPR/CAPP/NPS/C2-15/220V</t>
+  </si>
+  <si>
+    <t>89.00</t>
+  </si>
+  <si>
+    <t>CAFETERA FTX C2-01 DAILY 900W 220V 1.5LT BLACK/CIN</t>
+  </si>
+  <si>
+    <t>CAIXA AC. BATERIA P/JBL 200 PARTYBOX CLUB 120</t>
+  </si>
+  <si>
+    <t>34.00</t>
+  </si>
+  <si>
+    <t>CAIXA AMAZON ECHO DOT 5TA ALEX BT/WIFI AZUL</t>
+  </si>
+  <si>
+    <t>CAIXA AMAZON ECHO DOT 5TA ALEX BT/WIFI BRANCO</t>
+  </si>
+  <si>
+    <t>CAIXA AMAZON ECHO DOT 5TA ALEX BT/WIFI PRETO</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM MULTILASER PULSE SP403E 550W BURST BL</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM PORTATIL USB P/CEL E PC MS-100 PRETO</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM SD PORTATIL+FONE MS-118 PRETO</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM SD PORTATIL+FONE MS-118 VERMELHO</t>
+  </si>
+  <si>
+    <t>CAIXA JBL FLIP 7 BLACK</t>
+  </si>
+  <si>
+    <t>81.50</t>
+  </si>
+  <si>
+    <t>CAIXA JBL GO 5 PORTATIL AMARELO</t>
+  </si>
+  <si>
+    <t>CAIXA JBL GO 5 PORTATIL AZUL</t>
+  </si>
+  <si>
+    <t>CAIXA JBL GO 5 PORTATIL BLACK</t>
+  </si>
+  <si>
+    <t>CAIXA JBL PARTYBOX CLUB 120 USB/BT 160WTTS BLACK</t>
+  </si>
+  <si>
+    <t>CAIXA KLIP KBS-025GR 6W NITRO PORTATIL BT/BAT/GRIS</t>
+  </si>
+  <si>
+    <t>CAIXA XIAOMI MI MD Z-03-AB PRETO...</t>
+  </si>
+  <si>
+    <t>25.50</t>
+  </si>
+  <si>
+    <t>CAIXA XION XI-SD114 12"/BT/USB/SD/BAT4HS/5000W</t>
+  </si>
+  <si>
+    <t>72.00</t>
+  </si>
+  <si>
+    <t>CAM SEG. HIKVISION BULLET IP DS-2CD1023G0E-I 2MP</t>
+  </si>
+  <si>
+    <t>32.50</t>
+  </si>
+  <si>
+    <t>CAM SEG. HIKVISION BULLET IP DS-2CD1027G2H-LIU</t>
+  </si>
+  <si>
+    <t>44.00</t>
+  </si>
+  <si>
+    <t>CAMERA CISCO CTS-PHD-2.5X VIDEO CONFERENCIA</t>
+  </si>
+  <si>
+    <t>299.00</t>
+  </si>
+  <si>
+    <t>CAPA NB 14" FTX SEDA-BD BORDO</t>
+  </si>
+  <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>CAPA NB 14" FTX SEDA-BR MARRON 125280</t>
+  </si>
+  <si>
+    <t>CAPA NB 14" FTX SEDA-CR BEIGE 125242</t>
+  </si>
+  <si>
+    <t>CAPA NB 14" FTX SEDA-LC AZUL  125297</t>
+  </si>
+  <si>
+    <t>CAPA NB 14" FTX SEDA-LV LAVANDA 125273</t>
+  </si>
+  <si>
+    <t>CAPA NB 15.6" FTX SEDA-BD BORDO 125310</t>
+  </si>
+  <si>
+    <t>17.00</t>
+  </si>
+  <si>
+    <t>CAPA NB 15.6" FTX SEDA-CR BEGE 125303</t>
+  </si>
+  <si>
+    <t>CAPA NB 15.6" FTX SEDA-LC LILAS 125327</t>
+  </si>
+  <si>
+    <t>CAPA NB 15.6" FTX SEDA-LV LAVANDA 125341</t>
+  </si>
+  <si>
+    <t>CAPA NB 15.6" KLIP KNS-120BL NEOACTIVE AZUL</t>
+  </si>
+  <si>
+    <t>CAPA NB 15.6" KLIP KNS-220KH SQUARESHIEL KHAKI</t>
+  </si>
+  <si>
+    <t>CAPA NB 16" FTX ZENIT-BG BEIGE 124962</t>
+  </si>
+  <si>
+    <t>CAPA NB 16" FTX ZENIT-BL AZUL 124986</t>
+  </si>
+  <si>
+    <t>CAPA NB 16" FTX ZENIT-GN  VERDE 124979</t>
+  </si>
+  <si>
+    <t>CAPA P/TABLET 9  4LIFE UNIVERSAL COLORMIX</t>
+  </si>
+  <si>
+    <t>5.90</t>
+  </si>
+  <si>
+    <t>CARREG. APPLE 20W MHJE3ZM/A USB-C</t>
+  </si>
+  <si>
+    <t>21.00</t>
+  </si>
+  <si>
+    <t>CARREG. CELULAR POWER BANK ARGO-1160SL TYPO-C 5000</t>
+  </si>
+  <si>
+    <t>16.50</t>
+  </si>
+  <si>
+    <t>CARREG. P/ IPOD/IPOD NANO</t>
+  </si>
+  <si>
+    <t>CARREG. P/ PDA 2410/2415/2490</t>
+  </si>
+  <si>
+    <t>CARREG. P/CARRO 2 USB BWOO BRANCO</t>
+  </si>
+  <si>
+    <t>CARREG. PORTA. FTX 10000MAH 22.5W PB-10LCD-BK IVA</t>
+  </si>
+  <si>
+    <t>11.50</t>
+  </si>
+  <si>
+    <t>CARREG. PORTA. FTX 20000MAH 22.5W PB-20LCD-BK IVA</t>
+  </si>
+  <si>
+    <t>19.00</t>
+  </si>
+  <si>
+    <t>CARREG. PORTA. FTX 30000MAH 22.5W PB-30LCD-BK IVA</t>
+  </si>
+  <si>
+    <t>CARREG. SAMSUNG USB-C EP-T2510NBEGWW 25W BLACK(BR)</t>
+  </si>
+  <si>
+    <t>12.50</t>
+  </si>
+  <si>
+    <t>CARREG. XIAOMI MI 67W C/CABO USB-C MDY-12-EH BHR94</t>
+  </si>
+  <si>
+    <t>CART. HP  02 C8721WL PRETO  *VENCIDO*</t>
+  </si>
+  <si>
+    <t>CART. HP  28 C8728AL COLOR  S/GAR</t>
+  </si>
+  <si>
+    <t>CART. HP  57 C6657AL COLOR  S/GAR</t>
+  </si>
+  <si>
+    <t>CART. HP  75 CB337WL COLOR (VENCIDO) S/GA</t>
+  </si>
+  <si>
+    <t>CART. HP  88 C9387AL MAGENTA S/GAR (VENCIDO)</t>
+  </si>
+  <si>
+    <t>CART. HP 122XL CH563HL PRETO  S/GAR</t>
+  </si>
+  <si>
+    <t>46.00</t>
+  </si>
+  <si>
+    <t>CART. HP 662 CZ103AL PRETO  S/GAR</t>
+  </si>
+  <si>
+    <t>14.50</t>
+  </si>
+  <si>
+    <t>CART. HP 664 F6V28AL COLOR 2ML S/GARANTIA</t>
+  </si>
+  <si>
+    <t>CART. HP 664XL F6V30AL COLOR  S/GAR</t>
+  </si>
+  <si>
+    <t>36.00</t>
+  </si>
+  <si>
+    <t>CART. HP 667 3YM78AL COLOR  S/GAR (2775) 2ML</t>
+  </si>
+  <si>
+    <t>14.00</t>
+  </si>
+  <si>
+    <t>CART. HP 667 3YM79AL PRETO  S/GAR (2775) 2ML</t>
+  </si>
+  <si>
+    <t>CART. HP 667XL 3YM80AL 8ML COLOR  S/GAR (2775)</t>
+  </si>
+  <si>
+    <t>38.00</t>
+  </si>
+  <si>
+    <t>CART. HP 933XL CN055AL MAGENTA  7110 S/GAR</t>
+  </si>
+  <si>
+    <t>CART. HP 933XL CN056AL AMARELO  7110 S/GAR</t>
+  </si>
+  <si>
+    <t>CART. HP 940XL C4907AL CIANO  S/GAR (VENCIDO)</t>
+  </si>
+  <si>
+    <t>CART. HP 940XL C4908AL MAGENTA  S/GAR</t>
+  </si>
+  <si>
+    <t>CART. HP 940XL C4909AL AMARELO  S/GAR</t>
+  </si>
+  <si>
+    <t>CART. HP 951 CN050AL CIANO  S/GAR</t>
+  </si>
+  <si>
+    <t>CART. ION 662XL CZ105A PRETO 24ML</t>
+  </si>
+  <si>
+    <t>CART. ION 662XL CZ106A COLOR 22ML</t>
+  </si>
+  <si>
+    <t>CART. ION H-61XL CH564W COLOR 18ML  S/GAR</t>
+  </si>
+  <si>
+    <t>CART. MULTIGRAPH  78XL C6578(78XL) COLOR P/HP-IVA</t>
+  </si>
+  <si>
+    <t>CART. MULTIGRAPH 662XL COLOR P/HP CZ104</t>
+  </si>
+  <si>
+    <t>CART. MULTIGRAPH 664XL COLOR 21ML  P/HP F6V30A....</t>
+  </si>
+  <si>
+    <t>18.50</t>
+  </si>
+  <si>
+    <t>CART. MULTIGRAPH 664XL PRETO 22ML  P/HP F6V31A...</t>
+  </si>
+  <si>
+    <t>CART. P/ BRADY BMP41-131588 TELA NYLON-BL-25,4 MM</t>
+  </si>
+  <si>
+    <t>CART. RICOH PRIPORT INK JP-30</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   16GB SANDISK C10 ULTRA 80MB/S</t>
+  </si>
+  <si>
+    <t>8.90</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   32GB KEEPDATA NEOX 95-30MB/S-4K</t>
+  </si>
+  <si>
+    <t>8.99</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   32GB SANDISK C10 100MPS SDXC UL</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   64GB KINGSTON CANVAS C10 SDCS3</t>
+  </si>
+  <si>
+    <t>11.80</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   64GB SANDISK C10 100MBS SDXC UL</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   64GB SANDISK EXTREME SDXC 170/80</t>
+  </si>
+  <si>
+    <t>21.25</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD   64GB SANDISK EXTREME SDXC 170/90</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  128GB KEEPDATA NEO 95-10MB/S-C10</t>
+  </si>
+  <si>
+    <t>16.99</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  128GB KEEPDATA NEOX 95-30MB/S-4K</t>
+  </si>
+  <si>
+    <t>19.99</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  128GB KINGSTON CANVAS C10 150MB/S</t>
+  </si>
+  <si>
+    <t>17.99</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  128GB SANDISK EXTR PRO 200-90MB</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  128GB SANDISK EXTREME 170MB/90MB</t>
+  </si>
+  <si>
+    <t>31.00</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  128GB SANDISK ULTRA C10 100MB/S</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  256GB KEEPDATA NEOX 95-80MB/S-4K</t>
+  </si>
+  <si>
+    <t>27.99</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  256GB KEEPDATA RUSH 160-120MB/S</t>
+  </si>
+  <si>
+    <t>29.99</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  256GB SANDISK EXTREME 190-130MB/S</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  256GB SANDISK ULTRA 100MB C10 SDX</t>
+  </si>
+  <si>
+    <t>35.70</t>
+  </si>
+  <si>
+    <t>CARTAO MICRO SD  512GB KEEPDATA RUSH 170-120MB/S</t>
+  </si>
+  <si>
+    <t>89.99</t>
+  </si>
+  <si>
+    <t>CARTAO SD  32GB SANDISK EXTREME PRO 100/90MB</t>
+  </si>
+  <si>
+    <t>23.00</t>
+  </si>
+  <si>
+    <t>CARTAO SD  32GB SANDISK ULTRA C10 SDSDUNR-032G-GN6</t>
+  </si>
+  <si>
+    <t>CARTAO SD  64GB KINGSTON CANVAS SELECT PLUS C10</t>
+  </si>
+  <si>
+    <t>12.90</t>
+  </si>
+  <si>
+    <t>CARTAO SD  64GB SANDISK EXTREME PRO 200-90MBS U3</t>
+  </si>
+  <si>
+    <t>26.00</t>
+  </si>
+  <si>
+    <t>CARTAO SD  64GB SANDISK ULTRA SDXC C10 100MB/S</t>
+  </si>
+  <si>
+    <t>14.75</t>
+  </si>
+  <si>
+    <t>CARTAO SD 128GB SANDISK EXTREME PRO 200MB/S</t>
+  </si>
+  <si>
+    <t>36.90</t>
+  </si>
+  <si>
+    <t>CARTAO SD 128GB SANDISK ULTRA SDSDUNR-128G-GN3IN</t>
+  </si>
+  <si>
+    <t>CCTV  MINI TRANSCEIVER TM751 (PROMO)</t>
+  </si>
+  <si>
+    <t>CCTV  PELCO MATRIX KEY CM6700/MUX WIREKIT 120</t>
+  </si>
+  <si>
+    <t>CCTV  PELCO SUPORTE P/CAMERA SWM-GY</t>
+  </si>
+  <si>
+    <t>CCTV  PL. PCI ADORAS DE SEG. CP-2400AS</t>
+  </si>
+  <si>
+    <t>CCTV  PL. PCI CIRC.FECH. VOYAGER WS-V8008A DVR</t>
+  </si>
+  <si>
+    <t>CCTV  PL. PCI COMART XECAP50B 32 CANAIS..</t>
+  </si>
+  <si>
+    <t>CCTV  RECEPTOR WIRELESS MOD. RC100A</t>
+  </si>
+  <si>
+    <t>CCTV BALUN VIDEO HD PASSIVE CVI/TV/AHD/CVBS 5MP..</t>
+  </si>
+  <si>
+    <t>CCTV CAM AVTECH IP5528BN/F28F12 CAM IP F.HD</t>
+  </si>
+  <si>
+    <t>CCTV CAM HIKVISION DS-2DE4225IW-DE IP(T5)PTZ 2MP4</t>
+  </si>
+  <si>
+    <t>325.00</t>
+  </si>
+  <si>
+    <t>CCTV CAM HILOOK IP BULLET IPC-B121H 2MP/108O/EXT</t>
+  </si>
+  <si>
+    <t>CCTV CAM SCANCAM REMOTE CR12A</t>
+  </si>
+  <si>
+    <t>CCTV CAM SONY CCD NS-2000N (TIPO BOX S/ LENTE)</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA AXIS M1054 HDTV</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA AXIS P1355 HDTV</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA AXIS P1355-E HDTV</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA AXIS Q1614</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA AXIS Q1614-E</t>
+  </si>
+  <si>
+    <t>90.00</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA IP F.HD   AVTECH AVM552BN/F28F12</t>
+  </si>
+  <si>
+    <t>CCTV CAMERA IP GIRATORIA TP-LINK TAPO C110 MIC/31</t>
+  </si>
+  <si>
+    <t>19.50</t>
+  </si>
+  <si>
+    <t>CCTV CONECTOR ENERGIA P4 A PRESION</t>
+  </si>
+  <si>
+    <t>CCTV DVR HIKVISION IDS-7204HTHI-M1/S +H265 4CH 1HD</t>
+  </si>
+  <si>
+    <t>39.00</t>
+  </si>
+  <si>
+    <t>CCTV FONTE AXIS T8120 15W MIDSPAN 1-PORT</t>
+  </si>
+  <si>
+    <t>CCTV FONTE CAM 12V 2.6A..</t>
+  </si>
+  <si>
+    <t>CCTV FONTE CAM AXIS SA-A136LE 100/240V 50/60HZ..</t>
+  </si>
+  <si>
+    <t>CEL FLASHEADOR DE CELULAR NOKIA FPS-20 0780763</t>
+  </si>
+  <si>
+    <t>42.00</t>
+  </si>
+  <si>
+    <t>CELULAR DIVERSOS S/GARANT...</t>
+  </si>
+  <si>
+    <t>24.00</t>
+  </si>
+  <si>
+    <t>CHOPEIRA AC. CAPSULA GAS CO2 16G</t>
+  </si>
+  <si>
+    <t>CHOPEIRA ELET MAXICOOLER BENMAX RED BIV /IVA</t>
+  </si>
+  <si>
+    <t>175.00</t>
+  </si>
+  <si>
+    <t>CINEMA DOREMI IMS-1000 S/GA..</t>
+  </si>
+  <si>
+    <t>800.00</t>
+  </si>
+  <si>
+    <t>CINEMA DOREMI IMS-2000 S/GA..</t>
+  </si>
+  <si>
+    <t>990.00</t>
+  </si>
+  <si>
+    <t>CINEMA DOREMI MB IMB-4K-CNKLA..</t>
+  </si>
+  <si>
+    <t>1999.00</t>
+  </si>
+  <si>
+    <t>CINEMA FONTE EMACS R2G-6300P-R 300W. PS-DR-DCP* ..</t>
+  </si>
+  <si>
+    <t>105.00</t>
+  </si>
+  <si>
+    <t>COFRE DIGITAL QUANTA QTCOF25 25 L 11 DIGITOS/ALAR</t>
+  </si>
+  <si>
+    <t>82.00</t>
+  </si>
+  <si>
+    <t>COMPRESOR DE AR XIAOMI PORTAT.ELETR.BHR7112GL BLAC</t>
+  </si>
+  <si>
+    <t>CONTADOR DE BILLETES DIGIWARE CN5117 220V / IVA</t>
+  </si>
+  <si>
+    <t>75.00</t>
+  </si>
+  <si>
+    <t>CONTADOR DE DINHEIRO FTX BC-UMI2 BIVOLT CINZA</t>
+  </si>
+  <si>
+    <t>CONTROLE PS4 DUALSHOCK BLACK JET BLACK BR</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>CONVERSOR HDMI P/ AUDIO VIDEO RCA HDMI2AV 1080/FHD</t>
+  </si>
+  <si>
+    <t>CONVERSOR SERIAL P/ USB IMP TMU CABO ADAPT...</t>
+  </si>
+  <si>
+    <t>CONVERSOR TV DIGITAL SATELLITE A-DTR07 FHD</t>
+  </si>
+  <si>
+    <t>CONVERSOR USB 3.0 MACHO A VGA HEMBRA</t>
+  </si>
+  <si>
+    <t>COOLER AMD SOCKET AM2/AM3/AM4...</t>
+  </si>
+  <si>
+    <t>COOLER AMD X3000 VIEWTECH</t>
+  </si>
+  <si>
+    <t>COOLER COOL STORM S400-J RGB C/DISPLAY STAR...</t>
+  </si>
+  <si>
+    <t>COOLER COOL STORM T600 RGB STAR 120MM...</t>
+  </si>
+  <si>
+    <t>COOLER CPU 1150/1151/1155/1156/1200 GENERICO..</t>
+  </si>
+  <si>
+    <t>COOLER CPU 1150/1151/1155/1156/1200 INTEL E97379-0</t>
+  </si>
+  <si>
+    <t>COOLER CPU COOLER MASTER  ML240 ILLUSION RGB /IVA</t>
+  </si>
+  <si>
+    <t>109.00</t>
+  </si>
+  <si>
+    <t>COOLER CPU COOLER MASTER HYPER 212 RGB BL AMD/IN I</t>
+  </si>
+  <si>
+    <t>47.00</t>
+  </si>
+  <si>
+    <t>COOLER CPU COOLER MASTER LIQ 360 CORE II ARGB IVA</t>
+  </si>
+  <si>
+    <t>115.00</t>
+  </si>
+  <si>
+    <t>COOLER CPU COOLER MASTER LIQ 360 COREII WHT /IVA</t>
+  </si>
+  <si>
+    <t>112.00</t>
+  </si>
+  <si>
+    <t>COOLER CPU COOLER MASTER LIQUID 240 CORE II ARGB</t>
+  </si>
+  <si>
+    <t>COOLER CPU FTX FTXCC-421P RGB 120MM C/COBRE</t>
+  </si>
+  <si>
+    <t>COOLER CPU FTX FTXWC-B240 WATER RGB 240MM BLACK</t>
+  </si>
+  <si>
+    <t>COOLER CPU GAMEMAX ICECHILI LIQUID 240V WHIT /IVA</t>
+  </si>
+  <si>
+    <t>COOLER CPU GAMEMAX SIGMA 540 ARGB BLACK /IVA</t>
+  </si>
+  <si>
+    <t>COOLER CPU GAMEMAX SIGMA 540 ARGB WHITE /IVA</t>
+  </si>
+  <si>
+    <t>COOLER CPU GAMEMAX SIGMA INFINITY 550 WHT ARGB/IVA</t>
+  </si>
+  <si>
+    <t>COOLER CPU KEEPDATA AMD/INTEL COBRE 2P KD-P2</t>
+  </si>
+  <si>
+    <t>4.90</t>
+  </si>
+  <si>
+    <t>COOLER CPU KEEPDATA AMD/INTEL COBRE 2P RGB KD-P2RG</t>
+  </si>
+  <si>
+    <t>COOLER CPU KEEPDATA AMD/INTEL COBRE 4P RGB KD-P4RG</t>
+  </si>
+  <si>
+    <t>COOLER CPU MSI MAG A12 240 CORE LIQUID BLACK / IVA</t>
+  </si>
+  <si>
+    <t>COOLER CPU MSI MAG A13 240 CORE LIQUID BLACK / IVA</t>
+  </si>
+  <si>
+    <t>69.00</t>
+  </si>
+  <si>
+    <t>COOLER CPU MSI MAG A15 240 CORE LIQUID /IVA</t>
+  </si>
+  <si>
+    <t>79.00</t>
+  </si>
+  <si>
+    <t>COOLER DISCIPADOR DELL R740 R740XD 412-AAIT 008F8N</t>
+  </si>
+  <si>
+    <t>60.00</t>
+  </si>
+  <si>
+    <t>COOLER GAB COOLER MASTER SICKLEFLOW 120 ARGB/IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/GAB COOLER MASTER MF120R S3 ARGB  /IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/GAB COOLER MASTERFAN MF120 S3 ARGB/IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/NB SATELLITE A-CP04 17" PRETO /IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/NB SATELLITE A-CP19 USB PRETO /IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/NB SATELLITE A-CP20 17P USB PRETO /IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/NB SATELLITE A-CP41 17P USB PRETO RGB/IVA</t>
+  </si>
+  <si>
+    <t>COOLER P/NB SATELLITE A-CP43 17" LED RGB NEGRO</t>
+  </si>
+  <si>
+    <t>20.50</t>
+  </si>
+  <si>
+    <t>COOLER P/NB SATELLITE A-CP44 17" LED RGB BLACK</t>
+  </si>
+  <si>
+    <t>COOLER WATER MTEK MWC-120 120MM ARGB 1700/1851 IVA</t>
+  </si>
+  <si>
+    <t>COOLER WATER MTEK MWC-240 240MM ARGB 1700/1851 IVA</t>
+  </si>
+  <si>
+    <t>COOLER WATER MTEK MWC-360 360MM ARGB 1700/1851 IVA</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO MULTILASER EB055 4/1 110V IVA</t>
+  </si>
+  <si>
+    <t>CPU AMD AM4 ATHLON 3000G VEGA 3.5GH 4MB OEM+COO...</t>
+  </si>
+  <si>
+    <t>CPU AMD AM4 RYZEN R3-3200G 3.6GHZ 6MB OEM+COOL...</t>
+  </si>
+  <si>
+    <t>CPU AMD AM4 RYZEN R5-5600 3.5GHZ 32MB OEM+COOLER..</t>
+  </si>
+  <si>
+    <t>133.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM4 RYZEN R5-5600GT 3.6GHZ 19MB C/COOLER</t>
+  </si>
+  <si>
+    <t>154.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM4 RYZEN R7-5700X 3.4 GHZ 32MB+COOL OEM..</t>
+  </si>
+  <si>
+    <t>178.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM4 RYZEN R7-5800X3D 3.4GHZ 100MB BOX</t>
+  </si>
+  <si>
+    <t>384.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R5-7600 3.8GHZ 40MB+COOLER OEM..</t>
+  </si>
+  <si>
+    <t>160.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R5-8400F 4.2GHZ 16MB C/COOLER</t>
+  </si>
+  <si>
+    <t>138.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R5-8500G 3.5 GHZ 16MB C/COOLER</t>
+  </si>
+  <si>
+    <t>137.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R7-7700 3.8 GHZ 32M+COOLER OEM..</t>
+  </si>
+  <si>
+    <t>210.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R7-7700X 4.5 GHZ 40MB</t>
+  </si>
+  <si>
+    <t>307.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R7-7800X3D 4.2  GHZ 104MB S/COL</t>
+  </si>
+  <si>
+    <t>406.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R7-8700F 4.1 GHZ 16MB OEM...</t>
+  </si>
+  <si>
+    <t>204.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R7-9850X3D 4.7GHZ 104MB BOX</t>
+  </si>
+  <si>
+    <t>515.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R9-7950X3D 4.2 GHZ 144MB OEM..</t>
+  </si>
+  <si>
+    <t>520.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R9-9900X3D 4.4 GHZ 128MB</t>
+  </si>
+  <si>
+    <t>594.00</t>
+  </si>
+  <si>
+    <t>CPU AMD AM5 RYZEN R9-9950X3D 4.3 GHZ 128MB</t>
+  </si>
+  <si>
+    <t>728.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 10100F 3.6GHZ/6MB 1200 S/VIDEO BOX</t>
+  </si>
+  <si>
+    <t>71.90</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 12100F 3.3GHZ 12MB 1700 C/COOLER BOX</t>
+  </si>
+  <si>
+    <t>97.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 2100 3.1 3A G 1155 OEM PULL ...</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 2120 3.3 3A G 1155 OEM *PULL ...</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 4170 3.2GHZ 3MB 1150 OEM...</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 4330 3.0GHZ 4MB 1150 OEM ...</t>
+  </si>
+  <si>
+    <t>6.20</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 6100 3.7GHZ 3MB 1151 OEM S/GAR...</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 6300 3.8 1151 OEM..</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 6320 3.9 1151 OEM...</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 7100 3.9GHZ 3MB 1151 OEM 7MA G ..</t>
+  </si>
+  <si>
+    <t>CPU CORE I3 9100T 3.7GHZ 6MB 1151 OEM..</t>
+  </si>
+  <si>
+    <t>31.50</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 10400 2.9GHZ/12MB 1200 C/COOLER BOX</t>
+  </si>
+  <si>
+    <t>164.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 12400  2.5GHZ 18MB 1700 C/ COOLER BOX</t>
+  </si>
+  <si>
+    <t>218.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 12400  2.5GHZ 18MB 1700 OEM</t>
+  </si>
+  <si>
+    <t>186.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 12400F 2.5GHZ 18MB 1700 C/COOLER BOX</t>
+  </si>
+  <si>
+    <t>145.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 14400  2.5/4.7GHZ 20M 1700 C/COOLER BO</t>
+  </si>
+  <si>
+    <t>273.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 14400F 2.5GHZ 20MB 1700 C/COOLER BOX</t>
+  </si>
+  <si>
+    <t>205.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 2400 6M CACHE 2.5GHZ 1155 OEM....</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 2500K 6MB CACHE 3.7GHZ 1155 OEM..</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 3470 6M CACHE 3.20GHZ 1155 OEM ...</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 3570 3.8 6M 1155 OEM *PULL S/G..</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 3570K 4C/4T 6MB OEM  PULL S/G...</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 4670K 3.8GHZ 6MB 1150 OEM...</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 6400 2.7GHZ 6MB 1151 OEM...</t>
+  </si>
+  <si>
+    <t>33.50</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 6500 3.6GH 6MB 1151 OEM...</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 6600K 3.6GH 6MB 1151 OEM...</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 7400 3.4GZ 6MB 1151 OEM</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 7500 3.4GZ 6MB 1151 OEM</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 7600 3.5 4C/4T 1151 OEM..</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 8600K 3.6GHZ 9MB 1151 OEM...</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
-    <t>ADAP. EXTENDER RJ45 MULTIPLICADOR 1X2 RJ45</t>
-[...74 lines deleted...]
-    <t>ADAP. TP-LINK PCI-E TX401 10 GIGA PCI EXPRESS</t>
+    <t>CPU CORE I5 9400F 2.90GHZ 9MB 9A GER 1151 OEM..</t>
+  </si>
+  <si>
+    <t>63.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 9500 3.0GHZ 9MB 1151 OEM..</t>
+  </si>
+  <si>
+    <t>CPU CORE I5 9600K 4.60GHZ 9MB 1151 OEM..</t>
+  </si>
+  <si>
+    <t>73.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 12700 2.1 GHZ 25MB 1700 C/COOLER</t>
+  </si>
+  <si>
+    <t>359.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 3770T 8MB CACHE 2.50GHZ 1155 OEM..</t>
+  </si>
+  <si>
+    <t>42.50</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 4790 8M CACHE 3.6GHZ 1150 OEM S/G...</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 7700 4C/8T 8MB 1151 OEM..</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 8700 4.6G 12MB 1151 OEM...</t>
+  </si>
+  <si>
+    <t>123.00</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 8700K 4.7GHZ 12MB 1151 OEM...</t>
+  </si>
+  <si>
+    <t>CPU CORE I7 9700 3.0G 12MB 1151 OEM...</t>
+  </si>
+  <si>
+    <t>141.00</t>
+  </si>
+  <si>
+    <t>CPU CORE ULTRA 5 235 3.40GHZ 24MB 1851</t>
+  </si>
+  <si>
+    <t>CPU P/ NB I5-10210U SRGKY***</t>
+  </si>
+  <si>
+    <t>CPU XEON GOLD 6134..3.2GHZ  SR3AR</t>
+  </si>
+  <si>
+    <t>1000.00</t>
+  </si>
+  <si>
+    <t>D-LINK ACCESS POINT DWL-G710-R* REFURBISH</t>
+  </si>
+  <si>
+    <t>D-LINK AP DWL-G700AP OEM</t>
+  </si>
+  <si>
+    <t>D-LINK AP NETWORK DWL-6500 10/100</t>
+  </si>
+  <si>
+    <t>DESKTOP SYSTEM  RK3188 TOUCH 13.3"*..</t>
+  </si>
+  <si>
+    <t>DRONE DJI MAVIC 4 PRO</t>
+  </si>
+  <si>
+    <t>2249.00</t>
+  </si>
+  <si>
+    <t>DRONE DJI MINI 5 PRO FLY MORE COMBO (DJI RC-N3)</t>
+  </si>
+  <si>
+    <t>1049.00</t>
+  </si>
+  <si>
+    <t>EDICION VIDEO AVID 701007709 DORY SINGLE CHASSIS</t>
+  </si>
+  <si>
+    <t>EDICION VIDEO AVID 701020175 NITRIS C/ACC</t>
+  </si>
+  <si>
+    <t>250.00</t>
+  </si>
+  <si>
+    <t>EDICION VIDEO AVID MOJO SDI 701020000</t>
+  </si>
+  <si>
+    <t>350.00</t>
+  </si>
+  <si>
+    <t>ENGENIUS SENAO MINI PCI EMP-8602 PLUS-S</t>
+  </si>
+  <si>
+    <t>32.00</t>
+  </si>
+  <si>
+    <t>ESPECTROFOTOMETRO RAYLEIGH UV-1800 UV-VIS</t>
+  </si>
+  <si>
+    <t>1200.00</t>
+  </si>
+  <si>
+    <t>ESPEJO DE MAQUILLAJE LED DE TRES PANELES A-M21 IVA</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR AC. GIMBAL SATE AOCHUAN M2 PRO A-M</t>
+  </si>
+  <si>
+    <t>EXTRATOR DE SUCOS FTX J2-L7 60W 220V BLACK</t>
+  </si>
+  <si>
+    <t>F. CABO HUAWEI  15M MPO12.4  P/N14131058</t>
+  </si>
+  <si>
+    <t>F. DECAPADOR LONGITUDINAL SI-01 JZ-70043 10-25MM</t>
+  </si>
+  <si>
+    <t>F. M CFP2 100G CISCO ONS-CFP2-WDM-1KL</t>
+  </si>
+  <si>
+    <t>3800.00</t>
+  </si>
+  <si>
+    <t>F. M CISCO GLC-LH-SMD 10-2625-01 TRANSCEIVER</t>
+  </si>
+  <si>
+    <t>F. M CISCO GLC-T 30-1410-03 TRANSCEIVER 1000 BASE</t>
+  </si>
+  <si>
+    <t>F. M CISCO SFP+ BX80D-I TRANSCEIVER 10GTX1330 80KM</t>
+  </si>
+  <si>
+    <t>F. M CISCO SFP-10G-LR 10-2457-02 TRANSCEIVER</t>
+  </si>
+  <si>
+    <t>F. M D-LINK DGS-707 GBIC-SX TRANSCEIVER</t>
+  </si>
+  <si>
+    <t>F. M FINISAR FTLC1152RGPL2-G2 100G-13XX 2KM</t>
+  </si>
+  <si>
+    <t>F. M HP 8G SWB-SERI FCSFP+P/N AJ 716-63003..</t>
+  </si>
+  <si>
+    <t>F. M HP OPTICS MODULES 8GB/10KM AJ717A..</t>
+  </si>
+  <si>
+    <t>F. M HP SFP+ FTLF8528P2BNV 8G/10KM PN AJ718A..</t>
+  </si>
+  <si>
+    <t>F. M INNO LIGHT TR-IQ13L-N00V1.1 40G QSFP PSM LR4</t>
+  </si>
+  <si>
+    <t>F. M INTEL AFBR-709DMZ-IN3 CLASS1 21CFR(J)...</t>
+  </si>
+  <si>
+    <t>F. M INTEL FTLX8574D3BCV-IT CLASS1 21CFR1040.10 ..</t>
+  </si>
+  <si>
+    <t>F. M SFP 1.25G 20KM BIDI LC DDM TX1310-RX1550NM B3</t>
+  </si>
+  <si>
+    <t>F. M SFP GPON-OLT-CLASS C++ SC HUAWEI OEM MA5600-M</t>
+  </si>
+  <si>
+    <t>F. MEDIA CONV. TP-LINK FC111A-20 WDM 10/100MBPS SM</t>
+  </si>
+  <si>
+    <t>14.60</t>
+  </si>
+  <si>
+    <t>F. MEDIA CONV. TP-LINK FC111B-20 WDM 10/100 SINGLE</t>
+  </si>
+  <si>
+    <t>F. MEDIA CONV. TP-LINK MC111CS WDM 10/100MBPS</t>
+  </si>
+  <si>
+    <t>F. MEDIA CONV. TP-LINK MC112CS 10/100MBPS WDM</t>
+  </si>
+  <si>
+    <t>17.20</t>
+  </si>
+  <si>
+    <t>F. MEDIA CONV. TP-LINK MC200CM GIGABIT MULTI MODO</t>
+  </si>
+  <si>
+    <t>F. OLT FBH PLACA GC8B GPON 5516-010-OLT GC8B (C+)</t>
+  </si>
+  <si>
+    <t>254.00</t>
+  </si>
+  <si>
+    <t>F. OLT HUAWEI SLJ1CSHRF01 P/N 03059251...</t>
+  </si>
+  <si>
+    <t>600.00</t>
+  </si>
+  <si>
+    <t>F. ONU G/EPON 01G FIBERHOME</t>
+  </si>
+  <si>
+    <t>F. ONU GPON AN5506-01A MINI BRIDGE 1GE ANATEL</t>
+  </si>
+  <si>
+    <t>F. ONU GPON WIFI 6 AC HUAWEI EG8145X6-10 1POT+4GE</t>
+  </si>
+  <si>
+    <t>F. PATCH CORD SC-UPC LC-UPC SINGLE MODE 3.0MM 2M</t>
+  </si>
+  <si>
+    <t>F. SPLITTER 1*2 FBT 30-70% + 1*16 SC-APC PLC HIBRI</t>
+  </si>
+  <si>
+    <t>F. SWITCH GPON AN5506-10 B4H FIBERHOME AC/DC OEM</t>
+  </si>
+  <si>
+    <t>52.00</t>
+  </si>
+  <si>
+    <t>FIBERHOME ONU GPON AN5506-04</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI  SFP 1.25G/10KM SM BIDI TX1310/RX1490</t>
+  </si>
+  <si>
+    <t>3.99</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI  SFP-1310NM 1.25G/10KM-SM 34060473</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI  SFP-TX1310 1.25G/10KM SM 34060470</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI ESFP 2.5G /15KM SM1310 34060277...</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI ESFP 2.5G /15KM SM1310 622M 34060277</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI ESFP 2.5G/80KM SM1550 34060488..</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI XFP 10G/40KM SM1550 S4015776..</t>
+  </si>
+  <si>
+    <t>FIBRA HUAWEI XFP-1550 FC 10G/40KM 34060322</t>
+  </si>
+  <si>
+    <t>FILTRO DE ENERGIA ELETRICA ECONOMIC POWER SAVE</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA FTX 1079  6 TOM BLACK EU BIVOLT</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA MICROFINS NB0147 6 TOMADAS</t>
+  </si>
+  <si>
+    <t>3.70</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA SATELLITE A-R03 6TOM PRETO/IVA</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA SATELLITE A-R05 6TOM PRETO/IVA</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA SATELLITE A-R055 6TOM 5MTS/IVA</t>
+  </si>
+  <si>
+    <t>5.75</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA SATELLITE A-R115 6TOM 5 MTS/IVA</t>
+  </si>
+  <si>
+    <t>FITA 3NSTAR ERC-39 PARA RPI006/007</t>
+  </si>
+  <si>
+    <t>FITA BEMATECH RIBON IP-30</t>
+  </si>
+  <si>
+    <t>FITA EPSON ERC-38B 40 COLUNAS TMU220/300 IVA</t>
+  </si>
+  <si>
+    <t>FITA EPSON S015337 LQ-590 /IVA</t>
+  </si>
+  <si>
+    <t>FITA EPSON S015337 LQ-590...</t>
+  </si>
+  <si>
+    <t>FITA EPSON S015631 P/LX350/LX300+II/LX300+ /IVA</t>
+  </si>
+  <si>
+    <t>FITA EPSON S015631 P/LX350/LX300+II/LX300+...</t>
+  </si>
+  <si>
+    <t>FITA HTI AG IMAGE 50</t>
+  </si>
+  <si>
+    <t>FITA TALLY 1125/1325</t>
+  </si>
+  <si>
+    <t>FONE AOC ACH2511 BT/MIC SILVER</t>
+  </si>
+  <si>
+    <t>FONE BT ANKER INAL BT LIFE 2 NEO BLACK A3033H11</t>
+  </si>
+  <si>
+    <t>FONE BT SATELLITE AE-304 RGB/COM FIO - PRETO</t>
+  </si>
+  <si>
+    <t>FONE BT SATELLITE Y171 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE BT/WIRE SATELLITE AE-868 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JBL T110 PRETO S/G</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JBL T310C BLACK S/GARANTIA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO JBL WAVE BUDS 2 BLACK</t>
+  </si>
+  <si>
+    <t>FONE FTX E09S-BK BT/MIC/TOUCH/IPX8 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE FTX E26P-WH BT/MIC/TOUCH/IPX6 BLANCO</t>
+  </si>
+  <si>
+    <t>FONE FTX E27-BK BT/MIC/IPX4 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE FTX E27-WH BT/MIC/IPX4 BLANCO</t>
+  </si>
+  <si>
+    <t>FONE FTX E56L-WH BT/MIC/ANC/TOUCH/IPX6 BLANCO</t>
+  </si>
+  <si>
+    <t>FONE FTX E60-BK BT/MIC/ANC/TOUCH/IPX4 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE FTX E60-WH BT/MIC/ANC/TOUCH/IPX4 BLANCO</t>
+  </si>
+  <si>
+    <t>FONE FTX E68-BG BT/MIC/ENC/TOUCH/IPX6 BEIGE</t>
+  </si>
+  <si>
+    <t>FONE FTX E68-BK BT/MIC/ENC/TOUCH/IPX6 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE FTX E68-BL BT/MIC/ENC/TOUCH/IPX6 AZUL</t>
+  </si>
+  <si>
+    <t>FONE FTX E68-PK BT/MIC/ENC/TOUCH/IPX6 PINK</t>
+  </si>
+  <si>
+    <t>FONE FTX E80-BK BT/MIC/ENC/TOUCH/IPX6 NEGRO</t>
+  </si>
+  <si>
+    <t>12.75</t>
+  </si>
+  <si>
+    <t>FONE FTX E80-BL BT/MIC/ENC/TOUCH/IPX6 AZUL</t>
+  </si>
+  <si>
+    <t>FONE FTX E80-PK BT/MIC/ENC/TOUCH/IPX6 PINK</t>
+  </si>
+  <si>
+    <t>FONE FTX E80-WH BT/MIC/ENC/TOUCH/IPX6 BLANCO</t>
+  </si>
+  <si>
+    <t>FONE FTX E95-BG BT/MIC/ENC/TOUCH/IPX6 BEIGE</t>
+  </si>
+  <si>
+    <t>FONE FTX E95-BK BT/MIC/ENC/TOUCH/IPX6 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE FTX E97L-BK BT/MIC/ENC/TOUCH/IPX6 NEGRO</t>
+  </si>
+  <si>
+    <t>FONE FTX E97L-WH BT/MIC/TOUCH/IPX6 BLANCO</t>
+  </si>
+  <si>
+    <t>FONE JABRA EVOLVE 10 STEREO USB-A  PRETO</t>
+  </si>
+  <si>
+    <t>FONE JABRA GN EVOLVE 20 HSC016 STEREO MS USB PRETO</t>
+  </si>
+  <si>
+    <t>FONE JBL LIVE BEAM 3 PERFECT FIT TWS/BT GREY</t>
+  </si>
+  <si>
+    <t>103.00</t>
+  </si>
+  <si>
+    <t>FONE JBL TUNE 520BT BLACK</t>
+  </si>
+  <si>
+    <t>28.50</t>
+  </si>
+  <si>
+    <t>FONE JBL TUNE 520BT BLUE</t>
+  </si>
+  <si>
+    <t>FONE JBL TUNE 520BT WHITE</t>
+  </si>
+  <si>
+    <t>FONE JBL TUNE 780NC BLACK</t>
+  </si>
+  <si>
+    <t>66.00</t>
+  </si>
+  <si>
+    <t>FONE JBL WAVE 200TWS BT BLACK</t>
+  </si>
+  <si>
+    <t>FONE LOGITECH ZONE 300/BLUETOOTH PRETO</t>
+  </si>
+  <si>
+    <t>49.50</t>
+  </si>
+  <si>
+    <t>FONE QCY T13 ANC BT BH22DT10A BLACK</t>
+  </si>
+  <si>
+    <t>FONE XIAOMI EARPHONES C/FIO - WHITE (M2413E1)</t>
+  </si>
+  <si>
+    <t>FONE XIAOMI REDMI BUDS 6 PLAY M2420E1 BLACK</t>
+  </si>
+  <si>
+    <t>FONE XIAOMI REDMI BUDS 8 LITE PRETO</t>
+  </si>
+  <si>
+    <t>FONE+MIC JBL TUNE T500 PURE BASS T500BLKAM BLACK</t>
+  </si>
+  <si>
+    <t>FONE+MIC KLIP KHS-633BK BT/NEGRO/SPORT</t>
+  </si>
+  <si>
+    <t>FONE+MIC LOGITECH H390 981-000014 BLACK</t>
+  </si>
+  <si>
+    <t>20.20</t>
+  </si>
+  <si>
+    <t>FONE+MIC MTEK HS-516-PC P/PC 2X JACK 3.5MM BLACK</t>
+  </si>
+  <si>
+    <t>FONE+MIC MTEK HS-516-U 1X JACK 3.5MM UNIVERSAL BLK</t>
+  </si>
+  <si>
+    <t>FONE+MIC SATELLITE AE-335 3.5MM-PRATA</t>
+  </si>
+  <si>
+    <t>FONTE  200W MTEK MK200GX ITX (20 +4PINOS)IVA</t>
+  </si>
+  <si>
+    <t>FONTE  230W SATELLITE LC-8360SFX MICRO ITX /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  400W SATELLITE PRO460 (400 REAL) 12V /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  450W GAMEMAX GP 450B BRONZE 80+ WHT /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  500W FTX FTX500W  110/220V NAO MODULA /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  500W MTEK MK-500WF (20/24 PINOS) /IVA</t>
+  </si>
+  <si>
+    <t>11.60</t>
+  </si>
+  <si>
+    <t>FONTE  500W SATELLITE LC-508 (200 REAL) /IVA</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>FONTE  500W SATELLITE PRO590 12V (REAL) RGB /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  550W COOLER MASTER MWE BRONZE 80+ V2 /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  550W MSI MAG A550BN 80+ BRONZE /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  550W MTEK MPS550 24/20P (250W REAL) /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  600W MTEK PSR600 80PLUS 24P SEMIMODULA /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  600W SATELLITE ATX600 BRONZE 80+ /IVA</t>
+  </si>
+  <si>
+    <t>37.00</t>
+  </si>
+  <si>
+    <t>FONTE  600W SATELLITE PRO-600 ATX NAO MODUL /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  650W GIGABYTE 80PLUS GOLD BIV GP-P650G/IVA</t>
+  </si>
+  <si>
+    <t>53.00</t>
+  </si>
+  <si>
+    <t>FONTE  650W MTEK MPS650 24/20P (400W REAL) /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  650W SATELLITE PRO-650 ATX NAO MODUL /IVA</t>
+  </si>
+  <si>
+    <t>FONTE  750W COOLER MASTER MWE BRONZE V3 FR   /IVA</t>
+  </si>
+  <si>
+    <t>65.00</t>
+  </si>
+  <si>
+    <t>FONTE  750W GIGABYTE 80PLUS GOLD FULL MODULAR GP</t>
+  </si>
+  <si>
+    <t>88.00</t>
+  </si>
+  <si>
+    <t>FONTE  750W GIGABYTE 80PLUS GOLD GP-UD750GM PG5</t>
+  </si>
+  <si>
+    <t>FONTE  750W SATELLITE ATX750 BRONZE 80+ MOD /IVA</t>
+  </si>
+  <si>
+    <t>57.00</t>
+  </si>
+  <si>
+    <t>FONTE  850W MTEK PSR-850 80 GOLD SEMI MODU /IVA</t>
+  </si>
+  <si>
+    <t>FONTE 1000W MSI MAG A1000GLS 80+GOLD PCIE5 /IVA</t>
+  </si>
+  <si>
+    <t>139.00</t>
+  </si>
+  <si>
+    <t>FONTE CISCO NCS1K-PSM..</t>
+  </si>
+  <si>
+    <t>120.00</t>
+  </si>
+  <si>
+    <t>FONTE NB 18.5V 3.5 P/ HP/COMPAQ 65W 7.4 X 5.0</t>
+  </si>
+  <si>
+    <t>FONTE P/IMP EPSON TM PS-180-343 P/TMU</t>
+  </si>
+  <si>
+    <t>FONTE P/NB 19V 4.74A P/ HP COMPAQ 90W 4.8 X 1.5</t>
+  </si>
+  <si>
+    <t>FOTOCOPIADORA RICOH AC GAVETA P/HOJA PB3070..</t>
+  </si>
+  <si>
+    <t>FREIDORA S/ACEITE FTX AF2-08V1 ELITE 8L 1800W 220V</t>
+  </si>
+  <si>
+    <t>FREIDORA S/ACEITE MULTILASER 4.2L 1500W 110V CE190</t>
+  </si>
+  <si>
+    <t>FREIDORA S/ACEITE MULTILASER 7L 1800 110VVISOR 022</t>
+  </si>
+  <si>
+    <t>GAB  KIT FTX255 500W MOU/TEC/SPK/LATERAL NEGRO</t>
+  </si>
+  <si>
+    <t>GAB  KIT FTX271R 500W MOU/TEC/SPK/ESP/LATER NEGRO</t>
+  </si>
+  <si>
+    <t>GAB  KIT FTXN14 500W MOU/TEC/ESP/SPK/LATERAL NEGRO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK01 ABNT PRETO PIANO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK01 ESP PRETO PIANO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK03 ABNT PRETO PIANO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK03 ESP PRETO PIANO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK04 ESP PRETO PIANO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK05 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>GAB  KIT MTEK DK07 ESP PRETO PIANO</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K701 ABNT PRETO</t>
+  </si>
+  <si>
+    <t>33.00</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K701 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K703 ABNT PRETO</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K703 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K704 ABNT PRETO</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K704 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>GAB  KIT SATELLITE K761 ESPANHOL PRETO 1BAIA</t>
+  </si>
+  <si>
+    <t>GAB AC.PAINEL SERVER INTEL AC.PN-FRIGPDB SC5300BRP</t>
+  </si>
+  <si>
+    <t>GAB GAMER FTX PCC-G07 LATERAL FRONTAL TRANS 4FAN</t>
+  </si>
+  <si>
+    <t>GAB GAMER FTX PCC-G11 VIDRIO TEMP 3FAN ATX/MATX</t>
+  </si>
+  <si>
+    <t>61.00</t>
+  </si>
+  <si>
+    <t>GAB GAMER FTX PCC-G9BK VIDRIO TEMP 3FAN ATX/MATX</t>
+  </si>
+  <si>
+    <t>GAB GAMER FTX PCC-G9WH VIDRIO TEMP 3FAN ATX/MATX</t>
+  </si>
+  <si>
+    <t>GAB GAMER FTX-702BK VIDRIO TEM ATX/MATX/MITX PRETO</t>
+  </si>
+  <si>
+    <t>GAB GAMER FTX-702WH VIDRIO TEM ATX/MATX/MITX WHITE</t>
+  </si>
+  <si>
+    <t>GAB GAMER MSI PAG PANO M110A ATX BLACK</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE 1100K RGB 1 FAN - PRETO</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE 1102K RGB 1 FAN - PRETO</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE 1300K RGB 3 FAN</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE 1400K RGB 4 FAN - ATX PRETO</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE 1401K RGB 4 FAN - ATX PRETO</t>
+  </si>
+  <si>
+    <t>41.00</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE K883 PRETO</t>
+  </si>
+  <si>
+    <t>GAB GAMER SATELLITE K884 PRETO</t>
+  </si>
+  <si>
+    <t>GAB HYTE X50 MATCHA MILK / CS-HYTE-X50G-MM</t>
+  </si>
+  <si>
+    <t>159.00</t>
+  </si>
+  <si>
+    <t>GAB HYTE X50 SNOW WHITE / CS-HYTE-X50G-WW</t>
+  </si>
+  <si>
+    <t>GAB HYTE X50 TARO MILK / CS-HYTE-X50G-TM</t>
+  </si>
+  <si>
+    <t>GAB HYTE Y70 STRAWBERRY MILK PINK CS-HYTE-Y70-S</t>
+  </si>
+  <si>
+    <t>195.00</t>
+  </si>
+  <si>
+    <t>GAB HYTE Y70 TARO MILK PURPLE CS-HYTE-Y70-T</t>
+  </si>
+  <si>
+    <t>GAB HYTE Y70 TOUCH INFINITE PANDA WHT/BLK HYTE-Y70</t>
+  </si>
+  <si>
+    <t>398.00</t>
+  </si>
+  <si>
+    <t>GAB HYTE Y70 WHITE / WHITE CS-HYTE-Y70-W</t>
+  </si>
+  <si>
+    <t>220.00</t>
+  </si>
+  <si>
+    <t>GAB LINKWORLD MICRO ATX VC-08A01 PRETO</t>
+  </si>
+  <si>
+    <t>GAB MICRO ATX/ITX SATELLITE 8103K</t>
+  </si>
+  <si>
+    <t>GAB MINI ITX MTEK MK309 +FONTE 200W BLK</t>
+  </si>
+  <si>
+    <t>GAB MINI ITX SATELLITE 8202K  BLACK</t>
+  </si>
+  <si>
+    <t>GAB MSI MAG PANO 110R PZ WHITE 306-7G28W21-JA4</t>
+  </si>
+  <si>
+    <t>101.00</t>
+  </si>
+  <si>
+    <t>GAB RACK SERVER INTEL AC.5U 856670 ARIG RACK</t>
+  </si>
+  <si>
+    <t>162.00</t>
+  </si>
+  <si>
+    <t>GAB RACK SERVER INTEL SR2400</t>
+  </si>
+  <si>
+    <t>300.00</t>
+  </si>
+  <si>
+    <t>GAB SERVER INTEL AC.KIT AXXRAIL3U7U</t>
+  </si>
+  <si>
+    <t>230.00</t>
+  </si>
+  <si>
+    <t>GAVETA DE DINHEIRO 3NSTAR CTC10 TAMPA C/ CHAVE</t>
+  </si>
+  <si>
+    <t>GAVETA DE DINHEIRO FTX LAS-335 ACERO RJ11 4BI IVA</t>
+  </si>
+  <si>
+    <t>GAVETA DE DINHEIRO FTX LAS-405 ACERO 5BILL /IVA</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" AJA KIPRO STORAGE MODULE</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" ARGOM ARG-AC-1038 SSD M.2/USB-C</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" MTEK EN-2507UA SATA/SSD3.0 BLK</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" MTEK EN-2521TCA SATA/SSD TIPO-C</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" SATELLITE 3TB AX-241 2.0 PRETO</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" SATELLITE 6TB AX-233 3.0 PRETO</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5" SATELLITE SSD AX-250 USB TIPO C</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 2.5/3.5" DOCKING STATION AX-234 3.0</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 3.5" MTEK EN-35K3509CA PRETO ATE 16TB</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD 3.5" SATELLITE 8TB AX-333 USB 3.0</t>
+  </si>
+  <si>
+    <t>16.80</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD SSD M.2 ARGOM ARG-AC-1036 USB 3.0</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD SSD M.2 ENCLOSURE RTL9210B NVME/USB..</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD SSD M.2 MTEK EN-410NVSC NVME USB3.2</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD SSD M.2 SATELLITE AX-203S USB3.0 BLK</t>
+  </si>
+  <si>
+    <t>10.75</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD SSD M.2 SATELLITE AX-204S USB-C 3.1</t>
+  </si>
+  <si>
+    <t>GAVETA P/ HD SSD M.2 SATELLITE AX-206S NVME TYPE C</t>
+  </si>
+  <si>
+    <t>GPON ONU HUAWEI HG8546M</t>
+  </si>
+  <si>
+    <t>GRANDSTREAM GXP 1610 IP PHONE 1 LINHA</t>
+  </si>
+  <si>
+    <t>GRAV. DVD SATA  ASUS DRW-24F1MT 24X BLACK</t>
+  </si>
+  <si>
+    <t>GRAV. DVD-RW EXT ASUS SDRW-08D2S-U PRETO</t>
+  </si>
+  <si>
+    <t>GRAV. P/NB CD-ROM INTERNO MULTIBRAND</t>
+  </si>
+  <si>
+    <t>GRAVADOR INTERNO P/ NB TS-L633 UNIVERSAL</t>
+  </si>
+  <si>
+    <t>HD EXT  1TB SEAGATE EXPANSION 2.5 STGX1000400 BLK</t>
+  </si>
+  <si>
+    <t>99.00</t>
+  </si>
+  <si>
+    <t>HD EXT  1TB TOSHIBA CANVIO BASICS 2.5 USB3.0 BLACK</t>
+  </si>
+  <si>
+    <t>HD EXT  2TB SEAGATE EXPANSION 2.5 STGX2000400 BLAC</t>
+  </si>
+  <si>
+    <t>HD EXT  2TB TOSHIBA CANVIO BASICS USB3.2 HDTB520XK</t>
+  </si>
+  <si>
+    <t>113.50</t>
+  </si>
+  <si>
+    <t>HD EXT  4TB SEAGATE EXPANSION 2.5" 3.0 STGX4000400</t>
+  </si>
+  <si>
+    <t>HD EXT  4TB TOSHIBA CANVIO BASICS 2.5 USB3.2 BLACK</t>
+  </si>
+  <si>
+    <t>157.00</t>
+  </si>
+  <si>
+    <t>HD EXT  4TB TOSHIBA CANVIO FLEX 2.5 USBC SILVER</t>
+  </si>
+  <si>
+    <t>169.50</t>
+  </si>
+  <si>
+    <t>HD EXT  4TB TOSHIBA CANVIO GAMING 2.5 USB3.2 BLACK</t>
+  </si>
+  <si>
+    <t>HD EXT SSD 1TB SANDISK EXTR SDSSDE61-1T00-G25 BLK</t>
+  </si>
+  <si>
+    <t>214.00</t>
+  </si>
+  <si>
+    <t>HD SATA2   500GB SEAGATE ST3500414CS PULL S/GARANT</t>
+  </si>
+  <si>
+    <t>16.90</t>
+  </si>
+  <si>
+    <t>HD SATA3  1TB SEAGATE 5900 ST1000VM002 PULL S/G</t>
+  </si>
+  <si>
+    <t>HD SATA3  1TB SEAGATE SKYHAWK SURV ST1000VX013</t>
+  </si>
+  <si>
+    <t>HD SATA3  1TB WD WD10EURX 7200RPM PULL S/GARANTIA</t>
+  </si>
+  <si>
+    <t>HD SATA3  2TB SEAGATE SKYHAWK SV35 ST2000VX017</t>
+  </si>
+  <si>
+    <t>127.00</t>
+  </si>
+  <si>
+    <t>HD SATA3  2TB WD WD20EURX PULL 64MB 7200 S/GARANI</t>
+  </si>
+  <si>
+    <t>58.90</t>
+  </si>
+  <si>
+    <t>HD SATA3  2TB WD WD23PURZ PURPLE 5400 SURVE GAR/BR</t>
+  </si>
+  <si>
+    <t>155.00</t>
+  </si>
+  <si>
+    <t>HD SATA3  4TB SEAGATE BARRACUDA ST4000DM004 5400RP</t>
+  </si>
+  <si>
+    <t>HD SATA3  4TB TOSHIBA S300 HDWT840UZSVA SURV 5400</t>
+  </si>
+  <si>
+    <t>177.00</t>
+  </si>
+  <si>
+    <t>HD SATA3  6TB TOSHIBA S300 HDWT860UZSVA SURV 5400</t>
+  </si>
+  <si>
+    <t>265.00</t>
+  </si>
+  <si>
+    <t>HD SATA3  8TB SEAGATE IRONWOLF PRO ST8000NT001 NAS</t>
+  </si>
+  <si>
+    <t>345.00</t>
+  </si>
+  <si>
+    <t>HD SATA3  8TB SEAGATE SKYHAWK SV35 ST8000VE001</t>
+  </si>
+  <si>
+    <t>339.00</t>
+  </si>
+  <si>
+    <t>HD SATA3  8TB TOSHIBA S300 PRO HDWTA80UZSVAR SURV</t>
+  </si>
+  <si>
+    <t>315.00</t>
+  </si>
+  <si>
+    <t>HD SATA3 10TB SEAGATE EXOS 7E10 ST10000NM017B</t>
+  </si>
+  <si>
+    <t>442.00</t>
+  </si>
+  <si>
+    <t>HD SATA3 10TB SEAGATE SKYHAWK 7200 ST10000VE001</t>
+  </si>
+  <si>
+    <t>HD SATA3 10TB TOSHIBA N300 NAS HDWG71AXZSTA 7200</t>
+  </si>
+  <si>
+    <t>436.00</t>
+  </si>
+  <si>
+    <t>HD SATA3 10TB TOSHIBA S300 PRO HDWTA1AUZ8VAR SURV</t>
+  </si>
+  <si>
+    <t>419.00</t>
+  </si>
+  <si>
+    <t>HD SATA3 12TB TOSHIBA N300 NAS 7200RP HDWG51CXZSTB</t>
+  </si>
+  <si>
+    <t>450.00</t>
+  </si>
+  <si>
+    <t>HD SATA3 20TB TOSHIBA HDEB00SGEA51 7200RPM ...</t>
+  </si>
+  <si>
+    <t>585.00</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  128G KEEPDATA KDNV128G-J12 2280 NVME</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  256G ADATA LEGEND NVME 710 GEN3 2400MB</t>
+  </si>
+  <si>
+    <t>60.80</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  256G BIOSTAR NVME M760-256GBSA122PME36</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  256G KEEPDATA KDNV256G-J12 2280 NVME</t>
+  </si>
+  <si>
+    <t>44.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  256G STAR MEMORY NVME...</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  480G CRUCIAL E100 PCIE 4.0 NVME</t>
+  </si>
+  <si>
+    <t>83.00</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  500G KINGSTON NV3 PCI-E4.0 NVME SNV3S5</t>
+  </si>
+  <si>
+    <t>97.50</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  500G SANDISK NVME PLUS SDSSDA3N-500G-G</t>
+  </si>
+  <si>
+    <t>84.00</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  500G WD GREEN SN350 WDS500G2G0C</t>
+  </si>
+  <si>
+    <t>87.00</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  512G ADATA LEGEND NVME 710 2400MB/S</t>
+  </si>
+  <si>
+    <t>89.80</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  512G KEEPDATA KDM512G-J12 2280 NGFF</t>
+  </si>
+  <si>
+    <t>79.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  512G KEEPDATA KDNV512G-16 NVME4.0 DISS</t>
+  </si>
+  <si>
+    <t>96.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2  512G STAR MEMORY PCIE NVME..</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB ADATA LEGEND 860 NVME</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB ADATA XPG GAMMIX S60 PCI 4.0 2280</t>
+  </si>
+  <si>
+    <t>196.00</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB FTX 3520/2900 NVME PCIE 3.0 115120</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB KEEPDATA KDM1T-J12 SATA3 2280</t>
+  </si>
+  <si>
+    <t>138.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB KEEPDATA KDNV1T-J12 2280 NVME PCIE</t>
+  </si>
+  <si>
+    <t>119.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB KEEPDATA KDNV1T4.0-16GTS NVME DISSI</t>
+  </si>
+  <si>
+    <t>129.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB KINGSTON NV3 PCI-E4.0 SNV3S/1000G</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 1TB WD GREEN SN350 NVME WDS100T3G0C</t>
+  </si>
+  <si>
+    <t>124.00</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 2TB KEEPDATA KDM2T-J12 2280 NGFF</t>
+  </si>
+  <si>
+    <t>179.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 2TB KEEPDATA KDNV2T-J12 2280 NVME PCIE</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 2TB KEEPDATA KDNV2T4.0-16GTS DISSIPATIO</t>
+  </si>
+  <si>
+    <t>229.90</t>
+  </si>
+  <si>
+    <t>HD SSD M.2 4TB KINGSTON SNV3/4000G 3500/2800MB/</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  120G 2.5" FTX 460/360 111702</t>
+  </si>
+  <si>
+    <t>23.90</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  120G 2.5" KEEPDATA KDS120G-L21</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  120G 2.5" PATRIOT BURST ELITE PBE120</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  120G 2.5" STAR ..</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  128G 2.5" BIOSTAR S180</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  128G 2.5" KEEPDATA KDS128G-L21</t>
+  </si>
+  <si>
+    <t>24.90</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  240G 2.5" ADATA SU650 ASU650SS</t>
+  </si>
+  <si>
+    <t>39.50</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  240G 2.5" FTX 530/400 111719</t>
+  </si>
+  <si>
+    <t>35.50</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  240G 2.5" KINGSTON SA400S37</t>
+  </si>
+  <si>
+    <t>56.50</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  240G 2.5" MSI SPATIUM S270 S78-440N</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  240G 2.5" PATRIOT PBE240GS25SSDR</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  240G 2.5" STAR MEMORY..</t>
+  </si>
+  <si>
+    <t>38.25</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  256G 2.5" BIOSTAR S160 SA102S2E36-PW</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  480G 2.5" ADATA SU650SS-480GT 450MB</t>
+  </si>
+  <si>
+    <t>65.80</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  480G 2.5" FTX 550/470 111726</t>
+  </si>
+  <si>
+    <t>57.90</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  480G 2.5" KEEPDATA KDS480G-L21</t>
+  </si>
+  <si>
+    <t>60.90</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  480G 2.5" MACROVIP MV480GB 520/450MB</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  480G 2.5" MANCER REAPER MCR-RPRS-480</t>
   </si>
   <si>
     <t>64.00</t>
   </si>
   <si>
-    <t>ADAP. USB 3.0 A VGA</t>
-[...215 lines deleted...]
-    <t>ASPIRADOR ROBOT SWEEPING XM900</t>
+    <t>HD SSD SATA3  480G 2.5" MSI SPATIUM S78-440E350-P8</t>
+  </si>
+  <si>
+    <t>62.00</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  480G 2.5" STAR MEMORY..</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  512G 2.5" BIOSTAR S180 SY085S2EC5</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  512G 2.5" KEEPDATA KDS512G-L21</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3  960G 2.5" KINGSTON SA400S37/960G</t>
+  </si>
+  <si>
+    <t>104.00</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 1TB 2.5" CRUCIAL BX500 CT1000BX500SSD</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 1TB 2.5" FTX P3 550/470 127147</t>
+  </si>
+  <si>
+    <t>92.50</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 1TB 2.5" KEEPDATA KDS1T-L21 500/550</t>
+  </si>
+  <si>
+    <t>99.90</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 1TB 2.5" STAR MEMORY ST-400..</t>
+  </si>
+  <si>
+    <t>122.00</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 1TB 2.5" WD GREEN SATA WDS100T3G0A</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 2TB 2.5" CRUCIAL BX500 CT2000BX500SSD</t>
+  </si>
+  <si>
+    <t>203.00</t>
+  </si>
+  <si>
+    <t>HD SSD SATA3 2TB 2.5" KEEPDATA KDS2T-L21 500/550</t>
+  </si>
+  <si>
+    <t>HDMI SPLITTER 2P HDMI  1080P 1X2 3D</t>
+  </si>
+  <si>
+    <t>HDMI SPLITTER 4P HDMI  1080P 1X4 3D</t>
+  </si>
+  <si>
+    <t>HUB  3P SATELLITE USB A-HUB07+LEITOR DE SD/MICROSD</t>
+  </si>
+  <si>
+    <t>HUB  3P SATELLITE USB-C A-HUBC56 HDMI/USB3.0 CINZA</t>
+  </si>
+  <si>
+    <t>HUB  4P FTX HUBT3-PB USB-A/USB-C 3.0</t>
+  </si>
+  <si>
+    <t>HUB  4P MTEK HB-403 USB 2.0 PORTATIL PRETO</t>
+  </si>
+  <si>
+    <t>HUB  4P MTEK HB-8102B USB 2.0 PRETO PORTATIL</t>
+  </si>
+  <si>
+    <t>HUB  4P MTEK HB-8102W USB 2.0 BRANCO PORTATIL</t>
+  </si>
+  <si>
+    <t>HUB  4P MTEK HR-008 USB 2.0 PRETO + CARD READER</t>
+  </si>
+  <si>
+    <t>HUB  4P SHARK SK-USB 820 USB 2.0  CORES</t>
+  </si>
+  <si>
+    <t>HUB  4P SOYO ROUTER NW-ALW-7104C 110V</t>
+  </si>
+  <si>
+    <t>HUB  5P MERCUSYS MS105 SWITCH 10/100</t>
+  </si>
+  <si>
+    <t>HUB  5P MERCUSYS MS105G SWITCH 10/100/1000</t>
+  </si>
+  <si>
+    <t>7.70</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-LS1005 10/100 BRANCO</t>
+  </si>
+  <si>
+    <t>5.40</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-LS1005G 10/100/1000 PLASTIC CAS</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-SF1005D 10/100</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-SG1005D 10/100/1000</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-SG1005LP 10/100/1000 4P POE+</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-SG1005P 10/100/1000</t>
+  </si>
+  <si>
+    <t>29.50</t>
+  </si>
+  <si>
+    <t>HUB  5P TP-LINK TL-SG105PE 10/100/1000 ETHERNET</t>
+  </si>
+  <si>
+    <t>HUB  7P SATELLITE A-HUB16 USB2.0 BLACK C/POWER</t>
+  </si>
+  <si>
+    <t>HUB  7P TP-LINK USB 3.0 UH700 - PRETO</t>
+  </si>
+  <si>
+    <t>22.70</t>
+  </si>
+  <si>
+    <t>HUB  7P TP-LINK USB 3.0 UH720 - PRETO</t>
+  </si>
+  <si>
+    <t>27.60</t>
+  </si>
+  <si>
+    <t>HUB  8P D-LINK 10/100 DES-1008F 1 PORTA FIBRA</t>
+  </si>
+  <si>
+    <t>HUB  8P MERCUSYS MS108 10/100 SWITCH</t>
+  </si>
+  <si>
+    <t>HUB  8P MERCUSYS MS108G 10/100/1000 GIGABIT</t>
+  </si>
+  <si>
+    <t>12.10</t>
+  </si>
+  <si>
+    <t>HUB  8P TP-LINK LS1008G 10/100/1000 PLASTIC CASE</t>
+  </si>
+  <si>
+    <t>16.70</t>
+  </si>
+  <si>
+    <t>HUB  8P TP-LINK LS108G 10/100/1000 STEEL CASE</t>
+  </si>
+  <si>
+    <t>21.50</t>
+  </si>
+  <si>
+    <t>HUB  8P TP-LINK TL-SF1008D 10/100</t>
+  </si>
+  <si>
+    <t>7.30</t>
+  </si>
+  <si>
+    <t>HUB  8P TP-LINK TL-SF1008LP 10/100 4POE</t>
+  </si>
+  <si>
+    <t>32.80</t>
+  </si>
+  <si>
+    <t>HUB  8P TP-LINK TL-SF1008P 10/100 DESKTOP POE</t>
+  </si>
+  <si>
+    <t>30.80</t>
+  </si>
+  <si>
+    <t>HUB  8P TP-LINK TL-SG108 10/100/1000</t>
+  </si>
+  <si>
+    <t>21.30</t>
+  </si>
+  <si>
+    <t>HUB  9P TP-LINK TL-SF1009P 10/100 8 POE+ 65W</t>
+  </si>
+  <si>
+    <t>35.10</t>
+  </si>
+  <si>
+    <t>HUB 24P SWITCH MICROLINK GIGABIT 10/100/1000MBPS</t>
+  </si>
+  <si>
+    <t>HUB ACCESS 3C7513 **RECONDICIONADO** OEM</t>
+  </si>
+  <si>
+    <t>HUB ADAP 5X1 TIPO C SATE A-HUBC51  HDMI 4K</t>
+  </si>
+  <si>
+    <t>HUB ADAP 6X1 TIPOC MTEK DS-61TC USB HDMI4K/2USB/</t>
+  </si>
+  <si>
+    <t>HUB ADAP 7X1 TIPO C SATE A-HUBC53</t>
+  </si>
+  <si>
+    <t>HUB ADAP 9X1 TIPOC MTEK DS-91TC USB HDMI/2USB/RJ45</t>
+  </si>
+  <si>
+    <t>HUB CISCO CABO V35MT</t>
+  </si>
+  <si>
+    <t>HUB DLINK DGS-3312SR/A</t>
+  </si>
+  <si>
+    <t>HUB MODULO 3C 16683</t>
+  </si>
+  <si>
+    <t>HUB MODULO 3C 16685</t>
+  </si>
+  <si>
+    <t>399.00</t>
+  </si>
+  <si>
+    <t>HUB MODULO 3C 16960  MATRIX</t>
+  </si>
+  <si>
+    <t>HUB MODULO 3C 16971  FIBER</t>
+  </si>
+  <si>
+    <t>IBM KIT CONVERSION RACK</t>
+  </si>
+  <si>
+    <t>IMP 3NSTAR RPI007E TICKET MATRICIAL USB/ETHERNET</t>
+  </si>
+  <si>
+    <t>135.00</t>
+  </si>
+  <si>
+    <t>IMP BEMATECH MICROTERMINAL FIT INTEGRA BIV S/G</t>
+  </si>
+  <si>
+    <t>143.00</t>
+  </si>
+  <si>
+    <t>IMP BROTHER LASER DCP-L2540DW 220V MULT MONO</t>
+  </si>
+  <si>
+    <t>270.00</t>
+  </si>
+  <si>
+    <t>IMP BROTHER LASER HL-1200 220V</t>
+  </si>
+  <si>
+    <t>IMP BROTHER LASER HL-1212W WIFI 220V</t>
+  </si>
+  <si>
+    <t>107.00</t>
+  </si>
+  <si>
+    <t>IMP BROTHER LASER MFC DCP-1617NW MULT 220V</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L1250 WIFI BIVOLT</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L14150 4X1 I/C/S/WIFI A3 BIVOLT</t>
+  </si>
+  <si>
+    <t>635.00</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L3210 3X1 I/C/S BIVOLT (T544)</t>
+  </si>
+  <si>
+    <t>216.00</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L3250 3X1 I/C/S/W BIVOLT (T544)</t>
+  </si>
+  <si>
+    <t>242.00</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L3560 IMP/COP/SCA/USB/WIFI/BIVOL</t>
+  </si>
+  <si>
+    <t>275.00</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L4360 3X1 I/C/S/W BIVOLT (T504)</t>
+  </si>
+  <si>
+    <t>IMP EPSON ECOTANK L5590 IMP/COP/SCA/FAX/ADF/USB/W</t>
+  </si>
+  <si>
+    <t>328.00</t>
+  </si>
+  <si>
+    <t>IMP EPSON LX-350 MATRICIAL PARAL+USB BIVOLT</t>
+  </si>
+  <si>
+    <t>IMP EPSON TMU950 CHEQUE COMPLETA USB *</t>
+  </si>
+  <si>
+    <t>139.50</t>
+  </si>
+  <si>
+    <t>IMP EPSON WORKFORCE PRO-EC4020 WIF MULT COLOR 110V</t>
+  </si>
+  <si>
+    <t>IMP EPSON WORKFORCE PRO-EC4030 WIF MULT COLOR 110V</t>
+  </si>
+  <si>
+    <t>620.00</t>
+  </si>
+  <si>
+    <t>IMP EPSON WORKFORCE WF-2850DWF WIF I/S/C DUPL BIVO</t>
+  </si>
+  <si>
+    <t>259.00</t>
+  </si>
+  <si>
+    <t>IMP ETIQUETA 3NSTAR LTT334 USB/RED TRANS TERMICA</t>
+  </si>
+  <si>
+    <t>IMP ETIQUETA FTX TDE010U 4"TER DIREC USB NEG 108MM</t>
+  </si>
+  <si>
+    <t>IMP ETIQUETA ZEBRA ZD220T TRANS.TERMICA USB BIV</t>
+  </si>
+  <si>
+    <t>277.00</t>
+  </si>
+  <si>
+    <t>IMP HP LASER M137FNW IMP/S/C 220V</t>
+  </si>
+  <si>
+    <t>248.00</t>
+  </si>
+  <si>
+    <t>IMP HP LASER PRO 4003DW IMP/USB/WIFI/RED/220V</t>
+  </si>
+  <si>
+    <t>255.00</t>
+  </si>
+  <si>
+    <t>IMP HP LASER PRO 4103FDW I/S/C/F USB/RED/WI/BT 220</t>
+  </si>
+  <si>
+    <t>378.00</t>
+  </si>
+  <si>
+    <t>IMP HP MULT. 2975 3X1 I/S/C WIFI 668 BIV BLACK</t>
+  </si>
+  <si>
+    <t>IMP MITSUBISHI DIGITAL COLOR CP900DW(ID)SP COLOR</t>
+  </si>
+  <si>
+    <t>152.00</t>
+  </si>
+  <si>
+    <t>IMP TERMICA 3NSTAR RPT015 USB/RED/BIVOLT/PRETO</t>
+  </si>
+  <si>
+    <t>IMP TERMICA BEMATECH ELGIN I9 USB/SERIAL/ETHERNET</t>
+  </si>
+  <si>
+    <t>IMP TERMICA EPSON TM-T20IIIL-001 USB/SERIAL/BIVOLT</t>
+  </si>
+  <si>
+    <t>IMP TERMICA EPSON TM-T20IVL-001 USB/SERIAL/BIVOLT</t>
+  </si>
+  <si>
+    <t>129.00</t>
+  </si>
+  <si>
+    <t>IMP TERMICA FTX P-80W USB/RED/WIFI/80MM  BIVOLT</t>
+  </si>
+  <si>
+    <t>IMP TERMICA FTX TDR058BT RECIBOS 2" 58MM/USB/BT</t>
+  </si>
+  <si>
+    <t>IMP TERMICA FTX TDR058U RECIBOS 2"NEGRO BIV 58MM</t>
+  </si>
+  <si>
+    <t>IMP TERMICA FTX TDR080UE RECIBOS 3" 80MM/USB/RJ45</t>
+  </si>
+  <si>
+    <t>IMP TERMICA PORTATIL ICP -ETIQUETA- MHT-L5801 58MM</t>
+  </si>
+  <si>
+    <t>IMP TERMICA UNNION TP21 ETHERNET/USB BIVOLT</t>
+  </si>
+  <si>
+    <t>IMP TERMICA ZEBRA ZD230T BIVOLT / RJ45 / USB/IVA</t>
+  </si>
+  <si>
+    <t>355.00</t>
+  </si>
+  <si>
+    <t>JARRA ELECTRICA FTX EK2-150 2L 220V BLACK IVA</t>
+  </si>
+  <si>
+    <t>KIT GAMER MARVO CM416 LOOT40 ESPANHOL CM416-SP</t>
+  </si>
+  <si>
+    <t>LAMPADA P/ PROJ. HITACHI CP-220/S270/X270</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA BEMATECH BR800BT USB PRETO</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA CCD HONEYWELL 3800R* USB OPTICO</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX GT-9800B 2D USB/MESA/FIJO</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX LC013SH5 1D LASER USB S/BASE</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX LC023BH5 LASER 2D USB/ C/BASE</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX LC024BT5 2D IMAGER USB OMNI-D</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX LC024ST5 2D USB/MESA/FIJO</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX LC113SH5 1D LASER WIR/BT S/BA</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA FTX LC123BH5 2D IMAGER WIR/BT C/B</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA HHP4600G* USB</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA HONEYWELL MS 7990G-2USB/FIXO</t>
+  </si>
+  <si>
+    <t>280.00</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA LASER IMAGER HHP IT3800 PS2</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA LASER SYMBOL LS4006I-I100* KEY</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA LASER SYMBOL LS6004I-I100 S/CABLE</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA LASER SYMBOL M2004-I200 KEY*</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA METROL MS-9520-41 SERIAL*S/CABO*</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA MS-9540 USB* SEM CABO E SEM SUPOR</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA UNNION BR16 USB PRETO</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA UNNION BR29 1D/2D/QR/PRETO</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA UNNION BR86 1D/2D/PRETO</t>
+  </si>
+  <si>
+    <t>173.00</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA ZEBRA DS2208 1D/2D QR USB C/SUP</t>
+  </si>
+  <si>
+    <t>LEITOR COD BARRA ZKTECO ZKB101 USB PRETO</t>
+  </si>
+  <si>
+    <t>LEITOR DE CARTAO FTX MAGNETICA MCR-100 USB PRETO</t>
+  </si>
+  <si>
+    <t>LEITOR DE CARTAO MTEK CR-620 USB2.0  6EN1</t>
+  </si>
+  <si>
+    <t>LICUADORA FTX JARRA VIDRIO 1.5L 1000W B2-150 220V</t>
+  </si>
+  <si>
+    <t>LICUADORA FTX JARRA VIDRIO 1.8L 1200W B2-180 220V</t>
+  </si>
+  <si>
+    <t>LICUADORA MULTILASER LQ1102 2.6L 1100W BLACK C/FIL</t>
+  </si>
+  <si>
+    <t>LICUADORA PORTA.FTX 25W RECARG 3 FUNC. PB-GR VERDE</t>
+  </si>
+  <si>
+    <t>LIGHTECH REATOR 36-700-120D.120V</t>
+  </si>
+  <si>
+    <t>MALETA NB 14" JOOG EGYX-52008  PRETO</t>
+  </si>
+  <si>
+    <t>MALETA NB 15" SATELLITE A-KP304 PRETO /IVA</t>
+  </si>
+  <si>
+    <t>MALETA NB 15" SATELLITE A-KP40 /IVA</t>
+  </si>
+  <si>
+    <t>MALETA NB 15" SATELLITE A-KP50</t>
+  </si>
+  <si>
+    <t>MALETA NB 15" SATELLITE A-KP65</t>
+  </si>
+  <si>
+    <t>MALETA NB 15.6" SATELLITE A-KP301 PRETO IVA</t>
+  </si>
+  <si>
+    <t>MALETA NB 17" SATELLITE A-KP40 PRETO</t>
+  </si>
+  <si>
+    <t>MB  775 ASUS P5S800-VM S/V/R DDR1 OEM P/ TERMINAL</t>
+  </si>
+  <si>
+    <t>MB  775 MSI 915P NEO3 DDR-400 S/R P/ TERMINAL</t>
+  </si>
+  <si>
+    <t>MB  775 MSI PT890 NEO DDR2  533 S/R  P/TERMINAL</t>
+  </si>
+  <si>
+    <t>MB 1150 GOLINE H81M-G2 DDR3 (GIGABIT &amp; M.2)</t>
+  </si>
+  <si>
+    <t>MB 1150 HP FOR ELITEDESK 800 717522-001..</t>
+  </si>
+  <si>
+    <t>MB 1150 KEEPDATA B85 GIGA/NVME/HDMI/D3</t>
+  </si>
+  <si>
+    <t>25.80</t>
+  </si>
+  <si>
+    <t>MB 1150 KEEPDATA H81-KDGNV GIGA/NVME/DDR3/HDMI</t>
+  </si>
+  <si>
+    <t>23.80</t>
+  </si>
+  <si>
+    <t>MB 1150 STAR B85 10/100/1000/NVM2/USB 3.0...</t>
+  </si>
+  <si>
+    <t>MB 1150 STAR H81 REDE SLOT NVME USB 3.0..</t>
+  </si>
+  <si>
+    <t>MB 1151 GOLINE H110M-GD3 DDR3/6-9GER GIGABIT</t>
+  </si>
+  <si>
+    <t>MB 1151 KEEPDATA H110-KDGNV GIGA/NVME/DDR4/HDMI</t>
+  </si>
+  <si>
+    <t>36.80</t>
+  </si>
+  <si>
+    <t>MB 1151 KEEPDATA H310-KDGNV GIGA/NVME/HDMI/DVI/D4</t>
+  </si>
+  <si>
+    <t>33.80</t>
+  </si>
+  <si>
+    <t>MB 1151 STAR H310 10/100/1000 SLOT NVME USB 3.0..</t>
+  </si>
+  <si>
+    <t>MB 1155 BIOSTAR H61MHV3 DDR3/VGA/HDMI/USB2.0/LAN</t>
+  </si>
+  <si>
+    <t>MB 1155 KEEPDATA B75-KDGNV GIGA/NVME/DDR3/HDMI</t>
+  </si>
+  <si>
+    <t>14.80</t>
+  </si>
+  <si>
+    <t>MB 1155 KEEPDATA H61-KDGNV GIGA/NVME/DDR3/HDMI</t>
+  </si>
+  <si>
+    <t>MB 1155 STAR H61 REDE SLOT NVME 2A/3A G USB 2.0..</t>
+  </si>
+  <si>
+    <t>MB 1200 KEEPDATA H511-KDGNV KEEPDATA GIGA/NVME/DR4</t>
+  </si>
+  <si>
+    <t>49.80</t>
+  </si>
+  <si>
+    <t>MB 1200 STAR H511 REDE SLOT NVME HDMI USB 3.0 ...</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS B760M-AYW WIFI II D4 S/R/HDMI/2M2/DD4</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS B760M-K PRIME D4</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS B760M-PLUS TUF GAMING DDR5 WIFI II</t>
+  </si>
+  <si>
+    <t>185.00</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-A D4 PRIME M.2/HDMI/DP/DDR4/VGA</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-A PRIME VGA/DDR5/HDMI/DP/USB3.2</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-AYW DDR4 MICRO ATX/DP/M.2</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-CS D4 PRIME DDR4/M.2/HDMI/VGA</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-D D4 PRIME M.2/HDMI/DDR4</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-D PRIME DDR5 M.2/HDMI/VGA</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-E D4 PRIME VGA/HMDI/M.2 DDR4</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-E PRIME DDR5/VGA/HMDI/M.2</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-K D4 CSM PRIME S/V/R/HDMI/M.2</t>
+  </si>
+  <si>
+    <t>71.00</t>
+  </si>
+  <si>
+    <t>MB 1700 ASUS H610M-K D4 PRIME M.2 S/V/R/HDMI</t>
+  </si>
+  <si>
+    <t>MB 1700 BIOSTAR H610MHP HDMI/M.2/DDR4/VGA</t>
+  </si>
+  <si>
+    <t>MB 1700 GIGABYTE B760M AORUS ELITE AX DDR5/HDMI/WF</t>
+  </si>
+  <si>
+    <t>166.00</t>
+  </si>
+  <si>
+    <t>MB 1700 GIGABYTE B760M D3HP DDR5 V/S/R/HDMI/2M</t>
+  </si>
+  <si>
+    <t>102.00</t>
+  </si>
+  <si>
+    <t>MB 1700 GIGABYTE H610M H V2 DDR5/HDMI/M.2/DVI</t>
+  </si>
+  <si>
+    <t>MB 1700 GIGABYTE H610M K DDR4 S/R/HDMI/M2/USB3.2</t>
+  </si>
+  <si>
+    <t>MB 1700 KEEPDATA H610-KDGNV GIGA/NVME/2XHDMI/1DP/4</t>
+  </si>
+  <si>
+    <t>52.80</t>
+  </si>
+  <si>
+    <t>MB 1700 STAR B760M HDMI/USB3.2/DDR5 ...</t>
+  </si>
+  <si>
+    <t>MB 1700 STAR H610 H610G611 NVME USB 3.0 GIGALAN...</t>
+  </si>
+  <si>
+    <t>MB 1851 ASUS H810M-A PRIME DDR5/2M.2/HDMI/DP/MATX</t>
+  </si>
+  <si>
+    <t>116.00</t>
+  </si>
+  <si>
+    <t>MB 1851 ASUS H810M-AYW GAMING WIFI/DDR5/MICROATX</t>
+  </si>
+  <si>
+    <t>134.00</t>
+  </si>
+  <si>
+    <t>MB 1851 MSI H810M-B PRO HDMI/DP/DDR5/MICRO ATX</t>
+  </si>
+  <si>
+    <t>MB AM4 ASUS PRO A520M-C II/CSM VGA/DDR4/HDMI/DVI-D</t>
+  </si>
+  <si>
+    <t>MB AM4 BIOSTAR B450MHP DDR4/VGA/PCIE 3.0</t>
+  </si>
+  <si>
+    <t>MB AM4 KEEPDATA A320-KDGNV GIGA/NVME/HDMI/D4</t>
+  </si>
+  <si>
+    <t>42.80</t>
+  </si>
+  <si>
+    <t>MB AM4 KEEPDATA A520-KDGNV GIGA/NVME/HDMI/D4</t>
+  </si>
+  <si>
+    <t>39.80</t>
+  </si>
+  <si>
+    <t>MB AM4 STAR A520 DDR4/HDMI/VGA</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>MB AM4 STAR A520 DDR4/HDMI/VGA...</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS B650EM-A PRIME WIFI DDR5/HDMI/DP</t>
+  </si>
+  <si>
+    <t>170.00</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS B650M-F PRIME DDR5/HDMI/DP</t>
+  </si>
+  <si>
+    <t>92.00</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS B840M-A PRIME 4XDDR5 MICRO ATX</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS B850M-E TUF GAMING WIFI HDMI/MICRO ATX</t>
+  </si>
+  <si>
+    <t>207.00</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS B850M-K PRIME DDR5/HDMI/DP/MICRO ATX</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS X870-PLUS TUF GAM WIF/HDMI/DDR5/4M.2</t>
+  </si>
+  <si>
+    <t>284.00</t>
+  </si>
+  <si>
+    <t>MB AM5 ASUS X870E-PLUS TUF GAMING WIFI 90MB1M70</t>
+  </si>
+  <si>
+    <t>349.00</t>
+  </si>
+  <si>
+    <t>MB AM5 BIOSTAR B850MT2-E DJ DDR5/MICROATX/HDMI/DP</t>
+  </si>
+  <si>
+    <t>MB AM5 MSI B650 MAG TOMAHAWK WIFI DDR5 HDMI</t>
+  </si>
+  <si>
+    <t>239.00</t>
+  </si>
+  <si>
+    <t>MB AM5 MSI B650M-P PRO DDR5/HDMI/DP/VGA</t>
+  </si>
+  <si>
+    <t>MB AM5 MSI B840-S PRO EVO WIFI6 DDR5/HDMI</t>
+  </si>
+  <si>
+    <t>142.00</t>
+  </si>
+  <si>
+    <t>MB AM5 MSI X870E-P PRO WIFI ATX/HDMI/USB3.2</t>
+  </si>
+  <si>
+    <t>208.00</t>
+  </si>
+  <si>
+    <t>MB MEDICAL P/ GE SYTEC SRI CT SCANNER P/N 2106698</t>
+  </si>
+  <si>
+    <t>MB SERVER XEON V3 LGA 2011 KEEPDATA X79 GIGA/DUAL4</t>
+  </si>
+  <si>
+    <t>26.80</t>
+  </si>
+  <si>
+    <t>MB SERVER XEON V3 LGA 2011 KEEPDATA X99 GIGA/DUAL4</t>
+  </si>
+  <si>
+    <t>MED. TEKTRONIX DPO 2024 OSCILOSCOPIO</t>
+  </si>
+  <si>
+    <t>MED. TEKTRONIX DPS 2012 OSCILOSCOPIO</t>
+  </si>
+  <si>
+    <t>MEM AC.PLACA SUN S.ALARME MICRO 6461-03 REV51</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM-3800-512D</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM-I/O-FLD128M</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM-ISE-512A-2PK</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM-RSP720-CF512M</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM2600XM-16FS</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM2800-256CF</t>
+  </si>
+  <si>
+    <t>MEM CISCO. MEM3745-128D</t>
+  </si>
+  <si>
+    <t>MEM DDR2  2GB 800 KEEPDATA KD800N6/2G</t>
+  </si>
+  <si>
+    <t>MEM DDR3  2GB 1600 MACROWAY..</t>
+  </si>
+  <si>
+    <t>MEM DDR3  4GB 1600 KEEPDATA  KD16N11/4G</t>
+  </si>
+  <si>
+    <t>MEM DDR3  8GB 1600 KEEPDATA KD16N11/8G</t>
+  </si>
+  <si>
+    <t>MEM DDR4  4GB 2666 KEEPDATA KD26N19/4G</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 2666 KEEPDATA KD26N19/8G</t>
+  </si>
+  <si>
+    <t>63.90</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 2666 MACROWAY ...</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 2666 MANCER DANTALION MCR-DTLL-2666</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 ADATA AD4U32008G22-SGN</t>
+  </si>
+  <si>
+    <t>62.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 ADATA XPG GAMMIX D35 BLK SBKD35</t>
+  </si>
+  <si>
+    <t>70.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 AEGIS G.SKILL F4-3200C16S-8GIS</t>
+  </si>
+  <si>
+    <t>57.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 BIOSTAR STORMING-V DO32NU4H08GH</t>
+  </si>
+  <si>
+    <t>76.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 FTX 111658</t>
+  </si>
+  <si>
+    <t>46.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 KEEPDATA KD32N22/8G</t>
+  </si>
+  <si>
+    <t>65.90</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 KINGSTON FURY BEAST KF432C16BB8</t>
+  </si>
+  <si>
+    <t>78.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 KINGSTON KVR32N22S8/8</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 MACROVIP MV32N22/8 INTEL/AMD</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3200 MANCER DANTALION C/DIS MCR-DTLS</t>
+  </si>
+  <si>
+    <t>60.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3600 KEEPDATA DG/GM/BK KDH36C18B/8G</t>
+  </si>
+  <si>
+    <t>MEM DDR4  8GB 3600 KEEPDATA DG/GM/RGB/WH KDHRGB36C</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 2400 KEEPDATA KD24N17/16G</t>
+  </si>
+  <si>
+    <t>88.90</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 2400 MACROWAY...</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 2666 KEEPDATA KD26N19/16G</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 2666 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 ADATA AD4U320016G22-SGN</t>
+  </si>
+  <si>
+    <t>129.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 ADATA XPG GAMMIX D35 AX4U320016</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 AEGIS G.SKILL</t>
+  </si>
+  <si>
+    <t>111.50</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 FTX 111665</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 KINGSTON FURY BEAST KF432C16BB</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 MACROVIP MV32N22/16</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM DDR4 16GB 3200 MANCER ASTRION C/DISSIPADOR</t>
+  </si>
+  <si>
+    <t>113.00</t>
+  </si>
+  <si>
+    <t>MEM DDR4 32GB 2666 MACROWAY...</t>
+  </si>
+  <si>
+    <t>MEM DDR4 32GB 3200 FTX 111672</t>
+  </si>
+  <si>
+    <t>MEM DDR4 32GB 3200 KEEPDATA KD32N22/32G</t>
+  </si>
+  <si>
+    <t>189.90</t>
+  </si>
+  <si>
+    <t>MEM DDR4 32GB 3200 MACROWAY...</t>
+  </si>
+  <si>
+    <t>MEM DDR5  8GB 5200 FTX 114963</t>
+  </si>
+  <si>
+    <t>110.00</t>
+  </si>
+  <si>
+    <t>MEM DDR5  8GB 5600 ADATA AD5U56008G-S</t>
+  </si>
+  <si>
+    <t>MEM DDR5  8GB 5600 ADATA AD5U56008G-S...</t>
+  </si>
+  <si>
+    <t>MEM DDR5  8GB 5600 FTX 114994</t>
+  </si>
+  <si>
+    <t>MEM DDR5  8GB 5600 KEEPDATA KD56N46/8G</t>
+  </si>
+  <si>
+    <t>113.90</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 4800 ADATA AD5U480016-S</t>
+  </si>
+  <si>
+    <t>182.00</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 4800 KEEPDATA KD48N40/16G</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 5200 FTX 114970</t>
+  </si>
+  <si>
+    <t>197.00</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 5200 KINGSTON FURY BEAST KF552C40BB</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 5600 FTX 115007</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 5600 KEEPDATA KD56N46/16G</t>
+  </si>
+  <si>
+    <t>199.90</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 5600 KINGSTON FURY BEAST KF556C40BB</t>
+  </si>
+  <si>
+    <t>222.00</t>
+  </si>
+  <si>
+    <t>MEM DDR5 16GB 5600 MACROWAY...</t>
+  </si>
+  <si>
+    <t>188.00</t>
+  </si>
+  <si>
+    <t>MEM DDR5 32GB 4800 KEEPDATA KD48N40/32G</t>
+  </si>
+  <si>
+    <t>365.90</t>
+  </si>
+  <si>
+    <t>MEM DDR5 32GB 5200 FTX 114987</t>
+  </si>
+  <si>
+    <t>MEM DDR5 32GB 5200 KINGSTON FURY BEAST KF552C40B</t>
+  </si>
+  <si>
+    <t>MEM DDR5 32GB 6400 ADATA XPG LANCER NEON RGB</t>
+  </si>
+  <si>
+    <t>562.00</t>
+  </si>
+  <si>
+    <t>MEM ECC DDR2  1GB PC-553 CISCO 15-11331-01</t>
+  </si>
+  <si>
+    <t>MEM ECC DDR5 32GB 5600 KINGSTON KSM56E46BD8KMA</t>
+  </si>
+  <si>
+    <t>590.00</t>
+  </si>
+  <si>
+    <t>MEM ECC REG DDR3 PC3L  4GB 1333 CISCO 15-12292-01</t>
+  </si>
+  <si>
+    <t>MEM ECC REG DDR3 PC3L  4GB 1333 CISCO 15-12296-01</t>
+  </si>
+  <si>
+    <t>MEM ECC REG DDR3 PC3L  4GB 1333 CISCO 15-13492-01</t>
+  </si>
+  <si>
+    <t>MEM ECC REG DDR3 PC3L 1600 2GB HP P/N: 500202-061</t>
+  </si>
+  <si>
+    <t>MEM ECC REG DDR4 PC4 4GB 2133 KINGSTON KVR21R15S8</t>
+  </si>
+  <si>
+    <t>MEM FLASH CISCO  MEM-SIP-200-512M</t>
+  </si>
+  <si>
+    <t>MEM FLASH CISCO 4G 15-12174-01 P/ NEXUS SWITCH</t>
+  </si>
+  <si>
+    <t>MEM NB DDR2 2GB  800 KEEPDATA KD800S6/26</t>
+  </si>
+  <si>
+    <t>MEM NB DDR2 2GB  800 MACROWAY ...</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3 4GB 1333 KEEPDATA KD13S9/4G 1.5V</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3 4GB 1333 KINGSTON KVR1333D3S9/4G...</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3 4GB 1600 KEEPDATA KD16S11/4G 1.5V</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3 8GB 1333 KEEPDATA KD13S9/8G 1.5V</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3L 4GB 1600 KEEPDATA KD16LS11/4G LOW</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3L 4GB 1600 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3L 8GB 1600 KEEPDATA KD16LS11/8G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3L 8GB 1600 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM NB DDR3L 8GB 1600 SAMSUNG OEM...</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  4GB 2666 KEEPDATA KD26S19/4G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  4GB 3200 KEEPDATA KD32S22/4G</t>
+  </si>
+  <si>
+    <t>26.90</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 2400 KEEPDATA KD24S17/8G</t>
+  </si>
+  <si>
+    <t>42.90</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 2400 MACROWAY..</t>
+  </si>
+  <si>
+    <t>38.50</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 2666 KEEPDATA KD26S19/8G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 2666 KINGSTON KVR26S19S8/8...</t>
+  </si>
+  <si>
+    <t>56.00</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 3200 ADATA AD4S32008G22-SGN</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 3200 FTX 111689</t>
+  </si>
+  <si>
+    <t>49.00</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 3200 KEEPDATA KD32S22/8G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4  8GB 3200 KINGSTON KVR32S22S8/8</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 2400 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 2666 KEEPDATA KD26S19/16G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 2666 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 3200 FTX 111696</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 3200 KEEPDATA KD32S22/16G</t>
+  </si>
+  <si>
+    <t>89.90</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 3200 KINGSTON IMPACT KF432S20IB/1</t>
+  </si>
+  <si>
+    <t>136.00</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 16GB 3200 MACROWAY ..</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 32GB 2666 MACROWAY....</t>
+  </si>
+  <si>
+    <t>179.00</t>
+  </si>
+  <si>
+    <t>MEM NB DDR4 32GB 3200 MACROWAY....</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5  8GB 4800 KEEPDATA KD48S40/8G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5  8GB 5600 FTX 115069</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5 16GB 4800 KEEPDATA KD48S40/16G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5 16GB 5600 KEEPDATA KD56S46/16G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5 16GB 5600 MACROWAY..</t>
+  </si>
+  <si>
+    <t>165.00</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5 32GB 4800 KEEPDATA KD48S40/32G</t>
+  </si>
+  <si>
+    <t>MEM NB DDR5 32GB 5600 KEEPDATA KD56S46/32G KF556S2</t>
+  </si>
+  <si>
+    <t>MEM PCMCIA MEMORY ATA FLASH CISCO 24MB 17-7906-01</t>
+  </si>
+  <si>
+    <t>7.55</t>
+  </si>
+  <si>
+    <t>MEM SODIMM PC-133   64MB MICRON MT4LSDT1632UDG-8F1</t>
+  </si>
+  <si>
+    <t>MEM STICK FLASH PRODUO LEXAR 256MB</t>
+  </si>
+  <si>
+    <t>MEMORY FLASH IDE 64MB 40P TRANSCEND (PROMO)</t>
+  </si>
+  <si>
+    <t>MICROFONE JBL PARTYBOX WIRELESS (KIT 2) PRETO</t>
+  </si>
+  <si>
+    <t>93.00</t>
+  </si>
+  <si>
+    <t>MICROFONE LUUCCO MELO -S1 PROFESIONAL</t>
+  </si>
+  <si>
+    <t>MICROFONE LUUCCO STREAM PRO-S1</t>
+  </si>
+  <si>
+    <t>MICROFONE S/FIO LUUCCO PROTALKER S1 - 2 TRAN</t>
+  </si>
+  <si>
+    <t>MICROFONE S/FIO LUUCCO PROTALKER S2 - 2 TRAN/1REC</t>
+  </si>
+  <si>
+    <t>MIKROTIK FONTE  5V 2.4A 12W USB-C MT13 BR HAP LITE</t>
+  </si>
+  <si>
+    <t>MIKROTIK SFP S-RJ01 RJ45 S10/100/1000M COOPER</t>
   </si>
   <si>
     <t>15.50</t>
   </si>
   <si>
-    <t>ASPIRADOR XIAOMI ROBOT VACUUM S40 OV81 2V BIVOL</t>
-[...782 lines deleted...]
-    <t>CARTAO MICRO SD   64GB KEEPDATA NEOX 95-30MB/S-4K</t>
+    <t>MIKROTIK- PIG TAIL SMA.M-RPSMA.M RG316 -15CM</t>
+  </si>
+  <si>
+    <t>MIKROTIK- ROUTERBOARD RB760IGS HEX 880MHZ 256MB</t>
+  </si>
+  <si>
+    <t>MIKROTIK- ROUTERBOARD RB941-2ND BR</t>
+  </si>
+  <si>
+    <t>MINERADORA AC.SILENCE BOX ASIC 4KW P/1 MAQUINA</t>
+  </si>
+  <si>
+    <t>1500.00</t>
+  </si>
+  <si>
+    <t>MINI PC ASUS NUC CI3 NUC14RVHI300001I I3-100U DDR5</t>
+  </si>
+  <si>
+    <t>390.00</t>
+  </si>
+  <si>
+    <t>MINI PC ASUS NUC CI7 NUC13ANHI700001I I7-1360P1.9</t>
+  </si>
+  <si>
+    <t>615.00</t>
+  </si>
+  <si>
+    <t>MINI PC GMKTEC NUCBOX G3 INTEL PLUS N150/8G/512/W1</t>
+  </si>
+  <si>
+    <t>320.00</t>
+  </si>
+  <si>
+    <t>MINI PC GMKTEC NUCBOX G3 PRO I3-1011OU 8/256GB WF6</t>
+  </si>
+  <si>
+    <t>MINI PC GMKTEC NUCBOX M2 PRO S-INT I7-1185/16/512</t>
+  </si>
+  <si>
+    <t>MINI PC GMKTEC NUCBOX M3 INTEL I5 12450H 16/512</t>
+  </si>
+  <si>
+    <t>MINI PC INTEL NUC 11ATKC20001-CEL-N4505-2.0G S/CAB</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15" SATELLITE A-KP71 PRETO /IVA</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15" SATELLITE A-KP72 PRETO /IVA</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15" SATELLITE A-KP9081 / IVA</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15" TARGUS TSB966DI-71 INTELLECT ESSENT</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15.4" KLIP KNB-406GN BERNA VERDE</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15.4" SATELLITE INT A-KP60/IVA</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15.6" KLIP KNB-468 FEM TOS/AZUL /IVA</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15.6" SATELLITE A-KP505 PRETO</t>
+  </si>
+  <si>
+    <t>MOCHILA NB 15.6" XTECH XTB-220 DURHAM AZUL</t>
+  </si>
+  <si>
+    <t>MOCHILA NB KOLKE KVM-532 GRIS/NEGRA ANTI-ROUBO</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM2-16 73-8538-05 CO</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM2-32 73-8539-05 C0</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM2-48 73-8540-05 CO</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM2-8 73-8848-05 C0</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM3-16 73-11576-03</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM3-192 73-11811-03</t>
+  </si>
+  <si>
+    <t>128.00</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM3-256 73-11812-03</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM3-32 73-11577-03</t>
+  </si>
+  <si>
+    <t>MODULO SERVER CISCO PVDM3-64 73-11809-03</t>
+  </si>
+  <si>
+    <t>MODULO SERVER HP JD360B FIBRA OPTI...</t>
+  </si>
+  <si>
+    <t>MODULO SERVER HP SASQUATCH P/N: 683251-001</t>
+  </si>
+  <si>
+    <t>150.00</t>
+  </si>
+  <si>
+    <t>MON  9.7" 3NSTAR PDL110VH-12 LCD/CLIENTE 1024/7</t>
+  </si>
+  <si>
+    <t>MON 17" FTX MT17V1 TOUCH CAPACITIVE VGA/HDMI/USB</t>
+  </si>
+  <si>
+    <t>MON 17" HYE HYE17NLM SXGA LED 5MS HDMI/VGA/5MS</t>
+  </si>
+  <si>
+    <t>MON 19" FTX M19VHDBZL HD VGA/HDMI/75HZ/5MS/BIVOLT</t>
+  </si>
+  <si>
+    <t>MON 19" IFOVED IF-2188D IPS19 FHD LED 75HZ/5MS BK</t>
+  </si>
+  <si>
+    <t>MON 19" VIEWSONIC VA1903H VGA/HDMI TN/60HZ</t>
+  </si>
+  <si>
+    <t>MON 20" MTEK MS20NHT HDMI / VGA - BLACK</t>
+  </si>
+  <si>
+    <t>MON 20" TEK PTK20NTH LED VGA/HDMI BLACK</t>
+  </si>
+  <si>
+    <t>MON 21.5" DELL E2261HV FHD VGA BIVOLT</t>
+  </si>
+  <si>
+    <t>MON 22" FTX M22VHDBZL FHD VGA/HDMI/75HZ/5MS/BIVOL</t>
+  </si>
+  <si>
+    <t>MON 22" MSI PRO MP225V FHD 100HZ HDMI BLACK</t>
+  </si>
+  <si>
+    <t>MON 22" MTEK MK22SFV100PMO 100HZ VA VGA/HDMI/DPOR</t>
+  </si>
+  <si>
+    <t>MON 22" MTEK MS22SFV100P-W 100HZ HDMI/VGA BRANCO</t>
+  </si>
+  <si>
+    <t>MON 22" SAMSUNG LS22F320GANXZA ESSENT S3 120HZ</t>
+  </si>
+  <si>
+    <t>MON 23.8" MSI G242L E14 144GHZ 1MS/FHD/HDMI/DP</t>
+  </si>
+  <si>
+    <t>MON 23.8" XIAOMI A24I P24FDA-RAGL FHD IPS/144HZ/</t>
+  </si>
+  <si>
+    <t>MON 24" FTX M24VHDB FHD VGA/HDMI/75HZ/5MS/BIVOLT1</t>
+  </si>
+  <si>
+    <t>MON 24" MSI MAG 242C CURVO GAMER FHD 180HZ/1MS</t>
+  </si>
+  <si>
+    <t>MON 24" MTEK M24SFV165C GAME 165GHZ VA CURVO RGB</t>
+  </si>
+  <si>
+    <t>MON 24" MTEK MK24SFV100P 100HZ HDMI/DISP.PORT</t>
+  </si>
+  <si>
+    <t>MON 24" SAMSUNG LS24D366GANXZA ESSEN S3 100HZ CURV</t>
+  </si>
+  <si>
+    <t>95.00</t>
+  </si>
+  <si>
+    <t>MON 24" SAMSUNG LS24F320GANXZA 120HZ IPS/FHD/2HDMI</t>
+  </si>
+  <si>
+    <t>96.00</t>
+  </si>
+  <si>
+    <t>MON 24" TCB TCB24 75HZ C/ SPEAKER  HDMI</t>
+  </si>
+  <si>
+    <t>MON 24" VIEWSONIC VA2415-H-2 VGA/HDMI VA/75HZ</t>
+  </si>
+  <si>
+    <t>MON 24" VIEWSONIC VX2418C CURVO GAM 165HZ</t>
+  </si>
+  <si>
+    <t>126.00</t>
+  </si>
+  <si>
+    <t>MON 24.5" GIGABYTE GS25F14 GAMER FULL HD IPS 144HZ</t>
+  </si>
+  <si>
+    <t>MON 24.5" MSI PRO MP251 E14L 1MS 144HZ/FHD/HDMI/VG</t>
+  </si>
+  <si>
+    <t>MON 27" ACER NITRO GAMING XVM270M3 WHITE/FHD/IPS</t>
+  </si>
+  <si>
+    <t>MON 27" MTEK M27SFV280C GAME 280GHZ CURVO HDMI/DVI</t>
+  </si>
+  <si>
+    <t>MON 27" XIAOMI A27I P27FDA-RAGL 144HZ 2026 PRETO</t>
+  </si>
+  <si>
+    <t>MOUSE PS2 GENIUS EASY 2B</t>
+  </si>
+  <si>
+    <t>MOUSE PS2 GENIUS EASY 2B OPTICAL..</t>
+  </si>
+  <si>
+    <t>2.25</t>
+  </si>
+  <si>
+    <t>MOUSE USB LOGITECH M100 CINZA 910-001601</t>
+  </si>
+  <si>
+    <t>MOUSE USB LOGITECH M110 VERMELHO 910-005492</t>
+  </si>
+  <si>
+    <t>MOUSE USB LOGITECH M110 VERMELHO 910-006755</t>
+  </si>
+  <si>
+    <t>MOUSE USB LOGITECH M110S AZUL 910-006662</t>
+  </si>
+  <si>
+    <t>MOUSE USB LOGITECH M90 PRETO 910-004053</t>
+  </si>
+  <si>
+    <t>MOUSE USB MTEK MS-307 OPT PRETO 3 BTS + SCROLL</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A-95 1000DPI RGB/USB NEGRO</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A27 PRETO OPT 3BOTOES</t>
+  </si>
+  <si>
+    <t>2.60</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A29 PRETO OPT 3BOTOES</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A30 PRETO OPT 3BOTOES</t>
+  </si>
+  <si>
+    <t>2.30</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A34U PRETO OPT 3BOTOES</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A40 - PRETO</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A71G PRETO</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE A791G PRETO</t>
+  </si>
+  <si>
+    <t>4.25</t>
+  </si>
+  <si>
+    <t>MOUSE USB SATELLITE MINI A-80 RETRACTIL</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE ARG-MS-0033BK ERGO NEGRO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE FTX FTXG17 1600DPI/6 BOT/NEGRO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE LOGITECH M170 910-004940 PRETO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE LOGITECH M185 910-003635 VERMELHO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE LOGITECH M280 910-004284 BLACK</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE LOGITECH M280 910-004285 GRIS</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE LOGITECH M280 910-004286 VERMELHO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE LOGITECH M280 910-004361 AZUL</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE MTEK MW-4W350P OPT PINK S/PILHA AA</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE MTEK PMF423W OPT BRANCO NANO S/PILHA</t>
+  </si>
+  <si>
+    <t>3.80</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE MTEK PMF433W OPTICO BRANCO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE SATELLITE A-35G PRETO USB 2.4GZ</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE SATELLITE A-46G 2.4GHZ PRETO</t>
+  </si>
+  <si>
+    <t>MOUSE WIRE SATELLITE A-71G OPTICO</t>
+  </si>
+  <si>
+    <t>4.80</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG01 C/APOIO D/PULSO 31X27M AZUL</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG01 C/APOIO D/PULSO 31X27M BEGE</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG01 C/APOIO D/PULSO 31X27M BLACK</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG01 C/APOIO D/PULSO 31X27M BRANC</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG01 C/APOIO D/PULSO 31X27M CINZA</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG01 C/APOIO D/PULSO 31X27M VERDE</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG02 20X24CM BLACK</t>
+  </si>
+  <si>
+    <t>MOUSEPAD FTX FTXMPG03 90X40CM BLACK</t>
+  </si>
+  <si>
+    <t>MOUSEPAD SATELLITE A-PAD011 NEGRO 21X25CM /IVA</t>
+  </si>
+  <si>
+    <t>MOUSEPAD SATELLITE A-PAD022 VERMELHO 27X32CM IVA</t>
+  </si>
+  <si>
+    <t>MOUSEPAD SATELLITE A-PAD032 NEGRO 30 X 80CM/IVA</t>
+  </si>
+  <si>
+    <t>4.70</t>
+  </si>
+  <si>
+    <t>MP3 AC. CAPA P/ IPOD NANO-2 PRETO E ROSA</t>
+  </si>
+  <si>
+    <t>MP3 AC. IPOD MINI DOCK</t>
+  </si>
+  <si>
+    <t>NB ACER AG15-71P-794K I7-2.4/16G/512S/15/W11 SILVE</t>
+  </si>
+  <si>
+    <t>690.00</t>
+  </si>
+  <si>
+    <t>NB ACER ASP GO 15-AG15-21P-R5YG RYZ3-7320U/8G/128</t>
+  </si>
+  <si>
+    <t>NB ACER LIT AL15-36P-32XP I3-N305 1.8/8GB/128/15.6</t>
+  </si>
+  <si>
+    <t>333.00</t>
+  </si>
+  <si>
+    <t>NB ASUS E1504GA-WS35 I3-N305/8G/256SSD/15" FHD W11</t>
+  </si>
+  <si>
+    <t>389.00</t>
+  </si>
+  <si>
+    <t>NB DELL 15 LDC15250-5434BLK I5-1334U/8/512/15TOU</t>
+  </si>
+  <si>
+    <t>499.00</t>
+  </si>
+  <si>
+    <t>NB FTX N14-C256ES CEL-N4020/4G/256SSD/14/W11 INGLE</t>
+  </si>
+  <si>
+    <t>NB HP 15-FD0113DX I3-1.8/8G/128/15.6/ SILVR</t>
+  </si>
+  <si>
+    <t>375.00</t>
+  </si>
+  <si>
+    <t>NB HP 15-FD0133WM-I3-N305-1.8/8G/256/15/W11 SILVER</t>
+  </si>
+  <si>
+    <t>395.00</t>
+  </si>
+  <si>
+    <t>NB HP 15-FD0182WM I7-1355U/16GB/1TBSS/15/W11 SILVE</t>
+  </si>
+  <si>
+    <t>732.00</t>
+  </si>
+  <si>
+    <t>NB HP 15-FD0230WM I3-1.8/8G/256S/15/TOU/W11</t>
+  </si>
+  <si>
+    <t>413.00</t>
+  </si>
+  <si>
+    <t>NB HP 15-FD2050WM ULT5-1.5/8G/512/15/W11/SILV</t>
+  </si>
+  <si>
+    <t>525.00</t>
+  </si>
+  <si>
+    <t>NB HP 255 G10 RYZEN5-7520U/16/512SSD/15.6/FREEDOS</t>
+  </si>
+  <si>
+    <t>510.00</t>
+  </si>
+  <si>
+    <t>NB HP STREAM *11- AK1035NR ATOM X5/4G/32G/11 SILVE</t>
+  </si>
+  <si>
+    <t>OUTLET C. MULTIMIDIA CERATO ANALOG. CASKA OEM</t>
+  </si>
+  <si>
+    <t>OUTLET C. MULTIMIDIA KIA SORENTO 10/11/12 CASKA</t>
+  </si>
+  <si>
+    <t>OUTLET C. MULTIMIDIA KIA SPORTAGE 10/11/12 CASKA</t>
+  </si>
+  <si>
+    <t>OUTLET C. MULTIMIDIA SUZUKI SWIFT 10/11/12 CASKA</t>
+  </si>
+  <si>
+    <t>OUTLET C. MULTIMIDIA TUCSON 10/11/12 CASKA OEM</t>
+  </si>
+  <si>
+    <t>OUTLET CABO USB 2.0 P/ IMPRESSSORA 1.5M BRANCO</t>
+  </si>
+  <si>
+    <t>OUTLET CABO USB 2.0 P/ IMPRESSSORA 1.5M BRANCO...</t>
+  </si>
+  <si>
+    <t>OUTLET CORTA CABELO MALLORY MITHOS KIT 10 P 220V</t>
+  </si>
+  <si>
+    <t>OUTLET D-LINK ADAPTER  DWA-110 G USB *PROMO*</t>
+  </si>
+  <si>
+    <t>OUTLET EDICAO VIDEO PINNACLE AVID CHROME XE UPG</t>
+  </si>
+  <si>
+    <t>OUTLET EDICAO VIDEO PINNACLE DC30 PLUS MAC/NTS</t>
+  </si>
+  <si>
+    <t>OUTLET EDICAO VIDEO PINNACLE**SOFTWARE**HD V14</t>
+  </si>
+  <si>
+    <t>OUTLET HUB  6P 3COM 3C16665A FIBRA /REPEAT</t>
+  </si>
+  <si>
+    <t>OUTLET HUB  8P 3COM 3300 16982 2P FIBER 8FX 2TX..</t>
+  </si>
+  <si>
+    <t>699.00</t>
+  </si>
+  <si>
+    <t>OUTLET HUB 3COM SS34400 1PY 100BTX 17220</t>
+  </si>
+  <si>
+    <t>OUTLET HUB 3COM TRANCEIVER 3C1206-5 FIBER</t>
+  </si>
+  <si>
+    <t>OUTLET HUB 3COM TRANCEIVER 3C1206-6 COAXIAL</t>
+  </si>
+  <si>
+    <t>OUTLET HUB ACCESS 3C7513 3COM BOX</t>
+  </si>
+  <si>
+    <t>OUTLET IMP ONEIL BLUETOOTH MF4T TICKET</t>
+  </si>
+  <si>
+    <t>OUTLET IMP TERMICA PORTATIL ONEIL MF2T BT(TICKET)</t>
+  </si>
+  <si>
+    <t>OUTLET MEM ECC REG DDR3 PC3  2GB 1333 SMART ..</t>
+  </si>
+  <si>
+    <t>OUTLET MEM ECC REG DDR3 PC3L 1600   2GB SMART ..</t>
+  </si>
+  <si>
+    <t>OUTLET MIKROTIK CABO PIGTAIL FEMEA -UB5-961N-R52</t>
+  </si>
+  <si>
+    <t>OUTLET MIKROTIK- ROUTERBOARD RB 800 L6</t>
+  </si>
+  <si>
+    <t>OUTLET MODULO SERVER HP 7400 HBA + 6 CANAL FIBRA</t>
+  </si>
+  <si>
+    <t>799.00</t>
+  </si>
+  <si>
+    <t>OUTLET PL DUPLICADOR CF-7051 8 PORTAS</t>
+  </si>
+  <si>
+    <t>OUTLET ROUTER TETO WIFI CISCO 3502 S/FONTE</t>
+  </si>
+  <si>
+    <t>OUTLET SENSOR DE RE KIT SONORO C-710 BLACK..</t>
+  </si>
+  <si>
+    <t>OUTLET SWITCH 16P 3COM 10/100 22000A</t>
+  </si>
+  <si>
+    <t>OUTLET SWITCH 24P 3COM 10/100 16980 *REF</t>
+  </si>
+  <si>
+    <t>OUTLET SWITCH 24P 3COM 10/100 16980A*</t>
+  </si>
+  <si>
+    <t>OUTLET SWITCH 24P 3COM 10/100 16988..</t>
+  </si>
+  <si>
+    <t>OUTLET VIDEO PINNACLE*SOFTWARE*STUDIO 9 UPGRADE</t>
+  </si>
+  <si>
+    <t>OUTLET WIFI COMFAST AP CF-E320N 2X2 MIMO 300M 2.4G</t>
+  </si>
+  <si>
+    <t>OXIMETRO MORE-FITNESS MF-417 DEDO</t>
+  </si>
+  <si>
+    <t>P/IMP HP CABECA 881 L. MAGENTA/CYAN (CR329A)</t>
+  </si>
+  <si>
+    <t>144.00</t>
+  </si>
+  <si>
+    <t>P/IMP HP EMMC ASSEMBLY KIT B5L32-67901 ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP FILTER IMAGING OIL 2-MICRON (CK926A)</t>
+  </si>
+  <si>
+    <t>P/IMP HP FILTER IMAGING OIL 2MICRON (CK926A)..</t>
+  </si>
+  <si>
+    <t>P/IMP HP FUSER ASSEMBLY 110V RM1-8808-020 ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP FUSER UNIT 110V Q3931-67940 ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP FUSER UNIT RM1-6274-020 ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP FUSOR HP COLOR LASERJ (CE246A) 110V..</t>
+  </si>
+  <si>
+    <t>P/IMP HP KIT CLEANING ROLL LATEX 881 (CR339A).</t>
+  </si>
+  <si>
+    <t>P/IMP HP LIMPIADOR DE CABEZAL UV (CH122A) ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP MANTA IMPRESION IMAGEN (Q4640A) 6ROLL</t>
+  </si>
+  <si>
+    <t>380.00</t>
+  </si>
+  <si>
+    <t>P/IMP HP OPTIMIZADOR CABECA LATEX 881 (CR330A)</t>
+  </si>
+  <si>
+    <t>125.00</t>
+  </si>
+  <si>
+    <t>P/IMP HP PAPER PIK-UP ROLLER  B5L24-67904 ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP POWER SUPPLY 240W 613663-001 ..</t>
+  </si>
+  <si>
+    <t>P/IMP HP TRANSFER KIT FAMILY CE979-67901 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK ADF CABLE 40X5540 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK ADF FEED BELT 40X7749 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK ADF PICK ROLL 40X8736 CABO FLAT ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK BUSHING CHARGE ROLL 99A1555 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK CARRIAGE TRANSPORT 40X5214 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK CMYK TONER DISPENSE 40X6607 ..0</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK CONTROLLER CARD 40X9234 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK COVER LASER 250 SHEET 40X0003 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK DEVELOPER CARRIER YELLO 40X3744.</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK DISPLAY 4.3 TOUCHSCREEN 40X7116.</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK FRONT COVER 40X8154 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK FUSER 110V 40X2592 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK FUSER A4 110V 40X7581 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK FUSER MAINTENANCE KIT 40X4724 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK FUSER MAINTENANCE KIT 40X7100 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK PICK TIRES41X0958 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK POWER SUP. LOW VOLTAGE 40X7694 .</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK POWER SUPPLY 110 V 40X7795 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK POWER SUPPLY 40X-7797 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK ROLLER PICK ADF FEED 40X4540 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK SEPARATOR PAD 40X8419 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK SEPARATOR ROLLER 41X0917 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK SVC MOTOR 40X6330 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK TOP ACCESS COVER 40X7520 ..</t>
+  </si>
+  <si>
+    <t>P/IMP LEXMARK TRANSFER MODULE MAIN. 40X7103 ..</t>
+  </si>
+  <si>
+    <t>P/IMP TERM. PORT 58MM AC. BATERIA (2X1) ..</t>
+  </si>
+  <si>
+    <t>P/NB AUTO FALANTE INTERNO NB VARIOS MODELOS</t>
+  </si>
+  <si>
+    <t>P/NB CABLE LCD P/ASUS 10.1 30PIN</t>
+  </si>
+  <si>
+    <t>P/NB COOLER FAN ASUS P/ 1005</t>
+  </si>
+  <si>
+    <t>P/NB COOLER FAN ASUS P/ 1015</t>
+  </si>
+  <si>
+    <t>P/NB COOLER FAN VARIOS MODELOS</t>
+  </si>
+  <si>
+    <t>P/NB CPU PENTIUM T4500 (1M, 2.30 GHZ, 800 MHZ)</t>
+  </si>
+  <si>
+    <t>P/NB LCD FLEX VARIOS MODELOS</t>
+  </si>
+  <si>
+    <t>P/NB PLACA MULTIMEDIA P/ 1005 (AUDIO)</t>
+  </si>
+  <si>
+    <t>P/NB PLACA MULTIMEDIA P/ 1015 (AUDIO)</t>
+  </si>
+  <si>
+    <t>P/NB SPEAKER LENOVO PK23000D300 ..</t>
+  </si>
+  <si>
+    <t>P/NB TECLA CCE W48/W98 MP-05696PA-3606</t>
+  </si>
+  <si>
+    <t>P/NB TECLA DELL CN-OKPP2C-65890-720-52T2-AO1..</t>
+  </si>
+  <si>
+    <t>P/NB TECLA MP-09A33US-5282 ASUS 1005</t>
+  </si>
+  <si>
+    <t>P/NB TECLA NETBOOKS LEADERTECH V0761C3AK1 BP</t>
+  </si>
+  <si>
+    <t>P/NB TECLA POSITIVO PREMIUM SELE MP-07G38PA643</t>
+  </si>
+  <si>
+    <t>P/NB TECLA POSITIVO V25/M540S  MP-03086PA-430L</t>
+  </si>
+  <si>
+    <t>P/NB TECLA SONY EA 550102L06-203-G BLACK</t>
+  </si>
+  <si>
+    <t>P/NB TOUCHPAD SYNAPTICS VARIOS MODELOS</t>
+  </si>
+  <si>
+    <t>P/NB WEBCAM ASUS P/ASUS 10.1</t>
+  </si>
+  <si>
+    <t>P/NB WEBCAM PK400007100 LENOVO G550/555 ..</t>
+  </si>
+  <si>
+    <t>P/NB WIRELESS +3G ERICSSON F3607GW ..</t>
+  </si>
+  <si>
+    <t>P/NB WIRELESS RTL8188CE B/G/N MINI PCI-E</t>
+  </si>
+  <si>
+    <t>PAPEL PAREDE VINILICO LAVAVEL 0.53X10MT PROMOCAO..</t>
+  </si>
+  <si>
+    <t>PASTA TERMICA FTX THP-212 2GR 1.2W/M.K IVA</t>
+  </si>
+  <si>
+    <t>PASTA TERMICA FTX THP-252PLUS 2GR 5.2W/M.K GAME IV</t>
+  </si>
+  <si>
+    <t>PASTA TERMICA FTX THP-412 4GR 1.2W/M.K  IVA</t>
+  </si>
+  <si>
+    <t>PASTA TERMICA GD900 BA4 4G ALTA PERFOMANCE...</t>
+  </si>
+  <si>
+    <t>PC QUANTUM FONTE PR-UU9PZ-YF</t>
+  </si>
+  <si>
+    <t>PC QUANTUM LSC5-UEXM-900N P/N 9-01535-01</t>
+  </si>
+  <si>
+    <t>PC QUANTUM S.DAT LSC05-UTDG-L4HA P/N  PC-KUGQC-YF</t>
+  </si>
+  <si>
+    <t>PC QUANTUM SCALAR 50 TAPE P/N PC-G29AC-YF 32 SLOTS</t>
+  </si>
+  <si>
+    <t>500.00</t>
+  </si>
+  <si>
+    <t>PC STUDENT LNX CODE 8 MOBILE 300MHZ/128MB/1GB/7</t>
+  </si>
+  <si>
+    <t>PDA AC. CABO USB DELL AXIM  X50 X50V X51 X51V</t>
+  </si>
+  <si>
+    <t>PDA AC. CARREGADOR HP HSTNH-F02X USB P/ IPAQ</t>
+  </si>
+  <si>
+    <t>PDA AC. KIT DE ESTOJO E STYLUS P/ TUNGSTEN &amp; ZIRE</t>
+  </si>
+  <si>
+    <t>1.06</t>
+  </si>
+  <si>
+    <t>PENDRIVE    8GB SANDISK Z50 CRUZER BLADE PRETO</t>
+  </si>
+  <si>
+    <t>PENDRIVE   16GB SANDISK Z50 CRUZER BLADE USB 2.0</t>
+  </si>
+  <si>
+    <t>5.39</t>
+  </si>
+  <si>
+    <t>PENDRIVE   32GB SANDISK Z50 CRUZER BLADE USB 2.0</t>
+  </si>
+  <si>
+    <t>PENDRIVE   32GB SANDISK Z600 CRUZER GLIDE USB 3.0</t>
+  </si>
+  <si>
+    <t>8.15</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB KINGSTON DT70 USB-C/DT70</t>
+  </si>
+  <si>
+    <t>6.10</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB KINGSTON DTKN KYSON USB-A 3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB KINGSTON DTX EXODIA USB-A 3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB KINGSTON DTXS EXODIA USB3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB SANDISK CRUZER GLIDE SDCZ600-064G</t>
+  </si>
+  <si>
+    <t>9.70</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB SANDISK G46 ULTRA DUAL DRIVE GO3.1</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB SANDISK Z50 CRUZER BLADE USB 2.0</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB SANDISK Z530 EXTREME FIT USB-C</t>
+  </si>
+  <si>
+    <t>17.50</t>
+  </si>
+  <si>
+    <t>PENDRIVE   64GB SANDISK Z73 ULTRA FLAIR USB 3.0 PR</t>
+  </si>
+  <si>
+    <t>10.80</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB KINGSTON DT70 USB-C 3.2</t>
+  </si>
+  <si>
+    <t>10.10</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB KINGSTON DTKN KYSON USB 3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB KINGSTON DTX  EXODIA USB 3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB KINGSTON DTXM EXODIA M USB 3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB SANDISK  Z410 ULTRA SHIFT USB 3.0</t>
+  </si>
+  <si>
+    <t>11.40</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB SANDISK  Z430 ULTRA FIT SDCZ430</t>
+  </si>
+  <si>
+    <t>17.90</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB SANDISK  Z50 CRUZER BLADE</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB SANDISK  Z73 METAL ULTRA USB 3.0</t>
+  </si>
+  <si>
+    <t>22.90</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB SANDISK ULTRA DUAL SDDDC3-128G-G46</t>
+  </si>
+  <si>
+    <t>PENDRIVE  128GB SANDISK Z530 EXTREME FIT USB-C</t>
+  </si>
+  <si>
+    <t>25.95</t>
+  </si>
+  <si>
+    <t>PENDRIVE  256GB KINGSTON DTX EXODIA  USB 3.2</t>
+  </si>
+  <si>
+    <t>21.10</t>
+  </si>
+  <si>
+    <t>PENDRIVE  256GB KINGSTON DTXS EXODIA USB3.2</t>
+  </si>
+  <si>
+    <t>PENDRIVE  256GB SANDISK ULTRA SDDDC3-256G-G46 USBC</t>
+  </si>
+  <si>
+    <t>PENDRIVE  512GB KINGSTON DTXS EXODIA USB3.2</t>
+  </si>
+  <si>
+    <t>47.90</t>
+  </si>
+  <si>
+    <t>PENDRIVE  512GB SANDISK Z530 EXTREME FIT USB-C</t>
+  </si>
+  <si>
+    <t>PHONE SCM WM4201 SKYPE 802.11G</t>
+  </si>
+  <si>
+    <t>PHOTO PAPER HP IMPRESSION FILM (Q4620C) 30 UNID.</t>
+  </si>
+  <si>
+    <t>PHOTO PAPER ROLL SONY 10UPC-X34 THERMAL 300 FOLHAS</t>
+  </si>
+  <si>
+    <t>PHOTO PAPER ROLL SONY 10UPC-X46 THERMAL 250 FOLHAS</t>
+  </si>
+  <si>
+    <t>PILHA PHILIPS AA LR6-E4B/97 C/4 ALCALINA</t>
+  </si>
+  <si>
+    <t>PILHA PHILIPS AAA LR03E4B/97 4 PILHAS ALCALINA</t>
+  </si>
+  <si>
+    <t>PILHA XIAOMI AAA/4UNID LR03 ALCALINA..</t>
+  </si>
+  <si>
+    <t>0.70</t>
+  </si>
+  <si>
+    <t>PL ALCATEL-LUCENT EQUIP. TELECOM WMAN3174</t>
+  </si>
+  <si>
+    <t>PL PCI DIGI MULTI-PORT SERIAL 8R 920-DB25 KIT</t>
+  </si>
+  <si>
+    <t>PL PCI-E MULTI I/O  2SERIAL/1PARALELO LOW PROFILE</t>
+  </si>
+  <si>
+    <t>PL PCI-EXP  4 PORTAS USB 3.0</t>
+  </si>
+  <si>
+    <t>PL QLOGIC FIBRA OPTICA 4GB QLE2462-E PCI-E 2X</t>
+  </si>
+  <si>
+    <t>PLACA DE REDE TP-LINK TG-3468 PCIE 10/100/1000</t>
+  </si>
+  <si>
+    <t>PLANCHITA E ONDULADOR TUCANO TC-D116 - BIVOLT</t>
+  </si>
+  <si>
+    <t>POE AIR LIVE POE-112TU</t>
+  </si>
+  <si>
+    <t>PONTO DE ACCESO P/PORTA AMC9800C+ID FINGERPRINT</t>
+  </si>
+  <si>
+    <t>POS TERMINAL  7" C/IMP TERM. E ETIQUETA ICP921..</t>
+  </si>
+  <si>
+    <t>POS TERMINAL 10" C/IMP TERM. 58MM ICP802</t>
+  </si>
+  <si>
+    <t>440.00</t>
+  </si>
+  <si>
+    <t>POS TERMINAL IBM VFD POLE DISPLAY PN: 40N6973</t>
+  </si>
+  <si>
+    <t>PRESENTER LASER LOGIT 910-001354 LASER R400 PRETO</t>
+  </si>
+  <si>
+    <t>PROGRAMADOR UNIVERSAL 1PS HI-LO ALL-100A-M1-UN</t>
+  </si>
+  <si>
+    <t>PROJ. AC CONTROLE PARA SANYO CXVM</t>
+  </si>
+  <si>
+    <t>PROJ. ACER X1229HP VXGA 4800 LUMENS HDMI VGA/AUDIO</t>
+  </si>
+  <si>
+    <t>PROJ. EPSON 118 3LCD XGA 3800LUM HDMI</t>
+  </si>
+  <si>
+    <t>530.00</t>
+  </si>
+  <si>
+    <t>PROJ. EPSON E24 3600 XGA 3LCD 2VGA/HDMI/USB BIV</t>
+  </si>
+  <si>
+    <t>460.00</t>
+  </si>
+  <si>
+    <t>PROJ. EPSON X49 3600L 3LCD XGA/VGA/HDMI/WHITE</t>
+  </si>
+  <si>
+    <t>505.00</t>
+  </si>
+  <si>
+    <t>PROJ. OPTOMA ZX300 3500L XGA LASER 3D/2HDMI/VGA/IV</t>
+  </si>
+  <si>
+    <t>PROXIM 5054 SUR MP11 TSUNAMI</t>
+  </si>
+  <si>
+    <t>PROXIM PCCARD SILVER 11MB 8421    BOX</t>
+  </si>
+  <si>
+    <t>PURIFICADOR DE AIRE ECOPOWER EP-C812 ION NEGATIVO</t>
+  </si>
+  <si>
+    <t>PURIFICADOR DE AR SMART AIR 220V-50HZ</t>
+  </si>
+  <si>
+    <t>PVC CARD CM-30 MANUAL PLASTIC CARD TIPPER</t>
+  </si>
+  <si>
+    <t>PVC CARD IMP DATACARD CCWII CREDIT ID CARD II</t>
+  </si>
+  <si>
+    <t>750.00</t>
+  </si>
+  <si>
+    <t>PVC CARD MB90 HOT FOIL TIPPER-BRONZING MACHINE</t>
+  </si>
+  <si>
+    <t>305.00</t>
+  </si>
+  <si>
+    <t>RADIO KENWOOD AC. BATERIA KNB-33L 1700A (PROMO)</t>
+  </si>
+  <si>
+    <t>RADIO KENWOOD AC. MICROPHONE KMC-35 (PROMO)</t>
+  </si>
+  <si>
+    <t>RADIO KENWOOD AC. MICROPHONE KMC-41 (PROMO)</t>
+  </si>
+  <si>
+    <t>RADIO KENWOOD TK-3180 TALK ABOUT</t>
+  </si>
+  <si>
+    <t>RASPBERRY CASE P/  PI 3 B+   ABS PRETO..</t>
+  </si>
+  <si>
+    <t>2.90</t>
+  </si>
+  <si>
+    <t>RECEPTOR BTV ES15 STICK 1GBRAM 4K /WIFI-5G..</t>
+  </si>
+  <si>
+    <t>91.00</t>
+  </si>
+  <si>
+    <t>RECEPTOR FTA UNITV S1 K10 ANDROID WIFI  BLACK</t>
+  </si>
+  <si>
+    <t>RECEPTOR GLOBALSAT 120 PRO MAX WIFI EMBUTIDO PRETO</t>
+  </si>
+  <si>
+    <t>RECEPTOR GLOBALSAT FTA GS130 WIFI EMBUTIDO PRETO</t>
+  </si>
+  <si>
+    <t>RECEPTOR GLOBALSAT GS-111 PRO IKS SKS WIFI..</t>
+  </si>
+  <si>
+    <t>RECEPTOR HTV 9 IPTV</t>
+  </si>
+  <si>
+    <t>RECEPTOR SAT IKS FULL HD USB MINI SENHA</t>
+  </si>
+  <si>
+    <t>RECEPTOR SATE GLOBAL SAT GS-240 PRO MAX IKS/SKS</t>
+  </si>
+  <si>
+    <t>REDE CABLE CASCADE 16695</t>
+  </si>
+  <si>
+    <t>REDE CABLE CASCADE 3C16420</t>
+  </si>
+  <si>
+    <t>REDE CABLE CASCADE 3C625</t>
+  </si>
+  <si>
+    <t>REDE CISCO VOIP UNIFIED IP PHONE 7945G SCCP SIP ..</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 12000-SIP-401</t>
+  </si>
+  <si>
+    <t>1450.00</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 15454E-E1-42</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 2801</t>
+  </si>
+  <si>
+    <t>190.00</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 3745 FANASSY</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 3845</t>
+  </si>
+  <si>
+    <t>1300.00</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 40C3/ATM/IR/SC</t>
+  </si>
+  <si>
+    <t>REDE CISCO. 7600-SSC-400</t>
+  </si>
+  <si>
+    <t>REDE CISCO. ACE-XML-NF-K9</t>
+  </si>
+  <si>
+    <t>REDE CISCO. ACS-2821-51 FANS</t>
+  </si>
+  <si>
+    <t>REDE CISCO. CP- DSKCH-7921G BASE P/ CARREGAR FONE</t>
+  </si>
+  <si>
+    <t>REDE CISCO. CP-7936-PWR-KIT</t>
+  </si>
+  <si>
+    <t>REDE CISCO. CP-7941G</t>
+  </si>
+  <si>
+    <t>REDE CISCO. CP-7960G</t>
+  </si>
+  <si>
+    <t>REDE CISCO. CRS-16-FC/S</t>
+  </si>
+  <si>
+    <t>REDE CISCO. GE-DCARD-ESW</t>
+  </si>
+  <si>
+    <t>REDE CISCO. HWIC 1ADSL1</t>
+  </si>
+  <si>
+    <t>REDE CISCO. HWIC-1T</t>
+  </si>
+  <si>
+    <t>140.00</t>
+  </si>
+  <si>
+    <t>REDE CISCO. HWIC-2A/S</t>
+  </si>
+  <si>
+    <t>REDE CISCO. IGX-HDM</t>
+  </si>
+  <si>
+    <t>REDE CISCO. NM-16ESW</t>
+  </si>
+  <si>
+    <t>REDE CISCO. PWR-3845-AC</t>
+  </si>
+  <si>
+    <t>REDE CISCO. PWR-7200-AC</t>
+  </si>
+  <si>
+    <t>REDE CISCO. PWR-7513-DC</t>
+  </si>
+  <si>
+    <t>REDE CISCO. PWR-GSR-16-AC</t>
+  </si>
+  <si>
+    <t>REDE CISCO. RSP16</t>
+  </si>
+  <si>
+    <t>REDE CISCO. UBR-7225-PSBLK</t>
+  </si>
+  <si>
+    <t>REDE CISCO. UBR10-MC5X20S-D</t>
+  </si>
+  <si>
+    <t>REDE CISCO. VIC2-2FX0</t>
+  </si>
+  <si>
+    <t>REDE CISCO. VWIC2-1MFT-T1/E1</t>
+  </si>
+  <si>
+    <t>REDE CISCO. WAVE-274-K9</t>
+  </si>
+  <si>
+    <t>REDE CISCO. WS-CE500-24TT</t>
+  </si>
+  <si>
+    <t>REDE CISCO. WS-X6148-GE-TX</t>
+  </si>
+  <si>
+    <t>REDE CISCO. WS-X6408A-GBIC</t>
+  </si>
+  <si>
+    <t>REDE DIGI PORTSERVER II 16 RJ</t>
+  </si>
+  <si>
+    <t>REDE PC THIN CLIENT NCOMPUTING M300</t>
+  </si>
+  <si>
+    <t>RELOGIO ARGOM SMART ARG-WT-6020BK B20 BLACK</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX A9C-RR 46MM ANDR/IOS/BT/VERMELHO</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX AM12-RGRGS 49MM ANDR/IOS/BT/ROSE GOLD</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX AM15-SVGRE ANDR/IOS/BT/GREE/PRATA</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX FTXA10P-SVLB 48MM PLATA/AZUL CLARO</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX FTXK10-BL 45MM AZUL 123194</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX G12-BB 48MM PRETO/BT/IOS/GPS/1.43"</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX R20-BB 57MM ANDR/IOS/BT/AZUL</t>
+  </si>
+  <si>
+    <t>RELOGIO FTX R20-SVBE 57MM ANDR/IOS/BT/PRATA/BEGE</t>
+  </si>
+  <si>
+    <t>RELOGIO PONTO BIOME ZKTECO K14 TCP/IP/USB HOST IVA</t>
+  </si>
+  <si>
+    <t>RELOGIO PONTO BIOME ZKTECO MB10 ID(DEDO/ROSTRO)/IV</t>
+  </si>
+  <si>
+    <t>158.00</t>
+  </si>
+  <si>
+    <t>RELOGIO PONTO BIOMETRICO FTX FBM-01 HUEL/FACIAL IV</t>
+  </si>
+  <si>
+    <t>RELOGIO PONTO BIOMETRICO ZKTECO MB360 PLUS /IVA</t>
+  </si>
+  <si>
+    <t>235.00</t>
+  </si>
+  <si>
+    <t>REMOTE CONTROL NETWORK EXTENDER MARANTZ RX 9001</t>
+  </si>
+  <si>
+    <t>260.00</t>
+  </si>
+  <si>
+    <t>REPETIDOR DE SINAL TP-LINK RE200 AC750 DUAL (BR)</t>
+  </si>
+  <si>
+    <t>REPETIDOR DE SINAL TP-LINK RE305(BR)AC1200 BAND WI</t>
+  </si>
+  <si>
+    <t>25.40</t>
+  </si>
+  <si>
+    <t>REPETIDOR DE SINAL TP-LINK TL-WA850RE 300MBPS</t>
+  </si>
+  <si>
+    <t>REPETIDOR DE SINAL TP-LINK TL-WA855RE 300MBPS</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>REPETIDOR DE SINAL TP-LINK TL-WPA4220 AV600 C/D</t>
+  </si>
+  <si>
+    <t>RIBBON 3NSTAR ETIQUETA 4" 110MM X 450M IVA</t>
+  </si>
+  <si>
+    <t>RIBBON ZEBRA 02000BK11045 S400/S600/S4M/ZM400/IVA</t>
+  </si>
+  <si>
+    <t>ROUTER HUAWEI BE3 WIFI 7 5G PRETO</t>
+  </si>
+  <si>
+    <t>ROUTER HUAWEI WS7000 AX2S WIFI 1500MBPS 4 ANT WHIT</t>
+  </si>
+  <si>
+    <t>ROUTER MERCUSYS MR30G AC1200 DUAL BAND WIFI 4*5DBI</t>
+  </si>
+  <si>
+    <t>ROUTER MERCUSYS MR50G AC1900 DUAL BAND GIGA W</t>
+  </si>
+  <si>
+    <t>ROUTER MERCUSYS MR60X AX1500 DUAL BAND 4ANTENAS</t>
+  </si>
+  <si>
+    <t>18.20</t>
+  </si>
+  <si>
+    <t>ROUTER MERCUSYS MW301R 300MBPS 2ANT</t>
+  </si>
+  <si>
+    <t>9.10</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK AP EAP110 CEILING (TETO)2.4 300MBPS</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK AP EAP225 OUTDOOR 2.4/5GHZ 1200M 2X</t>
+  </si>
+  <si>
+    <t>67.60</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK ARCHER MR200 WIFI 4G LTE DUAL BR</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK DECO BE65 PRO BE11000 2 5GPS/1 2.5G</t>
+  </si>
+  <si>
+    <t>185.80</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK DECO X55(3PC)WHOLE-HOME MESH AX3000</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK EC220-G5 GIGABIT DUAL BAND AC1200</t>
+  </si>
+  <si>
+    <t>18.40</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK EC225-G5 AC1300 DUAL BAND EASYMESH</t>
+  </si>
+  <si>
+    <t>20.40</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK OMADA ER605 (TL-R605) VPN GIGABIT</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK TL-ER7206 OMADA VPN GIGA MULT-WAN</t>
+  </si>
+  <si>
+    <t>95.80</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK TL-MR3420 3G/4G 300MBPS WIRELESS</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK TL-WR829N 300MBPS WIFI</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK TL-WR840N 300MBPS 2.4GHZ 2ANTENAS</t>
+  </si>
+  <si>
+    <t>ROUTER TP-LINK WIFI 6 EX521 GIGA DUAL AX3000</t>
+  </si>
+  <si>
+    <t>ROUTER XIAOMI MI R4A 300MBPS/4 ANT (DVB4230GL)</t>
+  </si>
+  <si>
+    <t>S. DAT 12-24 DDS-3 EXT SCSI C-6365</t>
+  </si>
+  <si>
+    <t>S. DAT KIT LIMPEZA  SONY/MAXELL VIDEO HEAD CLEAN</t>
+  </si>
+  <si>
+    <t>S. DAT KIT MOUNTING DDS-SONY SUPORTE DAT</t>
+  </si>
+  <si>
+    <t>S. EXT.OWC 160GB FIREWIRE/USB</t>
+  </si>
+  <si>
+    <t>S. FITA DAT SONY 4/8 GB 120MT DDS2</t>
+  </si>
+  <si>
+    <t>S. FITA IOMEGA  750MB       BOX</t>
+  </si>
+  <si>
+    <t>S. FUJIFILM LTO-8  12/30 DATA CARTRIDGE...</t>
+  </si>
+  <si>
+    <t>S. HP STORAGETEK PD058-20600 P/N 4198599-03 LTO</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV  35GB DISK 1-PACK 33723...</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV  35GB/90GB INT ATAPI  32929...</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV  35GB/90GB USB BOX   32927...</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV  70GB DISK 1 PECAS PC/MC 33716...</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV  70GB INTERNO ATAPI...</t>
+  </si>
+  <si>
+    <t>522.00</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV  70GB USB EXT...</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV 120GB 2.0 USB P/34174</t>
+  </si>
+  <si>
+    <t>S. IOMEGA REV 120GB SATA DRIVE P/34184 EX</t>
+  </si>
+  <si>
+    <t>SECADOR FTX 2200W HY2-205 5 EN 1 220V ROSA</t>
+  </si>
+  <si>
+    <t>SERVER ACC. CABO FORCA IBM DPI 60A PN: 40K9615</t>
+  </si>
+  <si>
+    <t>SERVER ACC. DELL CONTROLADORA PS6100 PN: E09M001..</t>
+  </si>
+  <si>
+    <t>SERVER ACC. DELL PCI FIBRA LPE12002 8GB PN 0C856M.</t>
+  </si>
+  <si>
+    <t>130.00</t>
+  </si>
+  <si>
+    <t>SERVER ACC. EMC FONTE 533W P/N: AA26150L</t>
+  </si>
+  <si>
+    <t>SERVER ACC. HP  CABO OPTICO 5M (QK734A)</t>
+  </si>
+  <si>
+    <t>SERVER ACC. HP  CABOS P/N: 466484-504</t>
+  </si>
+  <si>
+    <t>SERVER ACC. HP 1U 10-PACK UNIVERSAL P/N: BW928A</t>
+  </si>
+  <si>
+    <t>SERVER ACC. HP HPE FIBRA MODULO P/N: 572018-B21..</t>
+  </si>
+  <si>
+    <t>SERVER ACC. HP MINI-SAS CABLE 784627-001..</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM 3580-H5S TS2250 SAS TAPE DRIVE</t>
+  </si>
+  <si>
+    <t>1100.00</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM 3592-J1A TAPE DRIVE PN: 18P9671</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM CACHE BATTERY PN: 74Y5665</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM CACHE BATTERY PN: 74Y9340</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM FC TAPE BACKUP PN: 18P8873</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM SAS INTERFACE 6GBS 4 PORTAS</t>
+  </si>
+  <si>
+    <t>SERVER ACC. IBM VENTILADOR P/X3550  PN: 94Y7563</t>
+  </si>
+  <si>
+    <t>SERVER AJA FR1/FR2 VIDEO CARD FRAMES</t>
+  </si>
+  <si>
+    <t>206.00</t>
+  </si>
+  <si>
+    <t>SERVER AVID 701007109 KIT (1GB/4 HD X73)AIR SPE</t>
+  </si>
+  <si>
+    <t>SERVER AVID 7110030016 INTERPLAY ENCODER</t>
+  </si>
+  <si>
+    <t>1007.00</t>
+  </si>
+  <si>
+    <t>SERVER AVID AIRSPEED702003460 (1GB/4HDX300GB)</t>
+  </si>
+  <si>
+    <t>SERVER AVID EONSTOR A16F-R2221 RACK 3U P/16HD</t>
+  </si>
+  <si>
+    <t>SERVER AVID POWER 600W PICO LF784003047</t>
+  </si>
+  <si>
+    <t>SERVER AVID RACK 16 X 2 PORTA HD</t>
+  </si>
+  <si>
+    <t>SERVER CISCO CDE 250 2.4GHZ/12M DUAL XEON..</t>
+  </si>
+  <si>
+    <t>5000.00</t>
+  </si>
+  <si>
+    <t>SERVER DELL STORAGE 2U-MD 3200(E03J)</t>
+  </si>
+  <si>
+    <t>1900.00</t>
+  </si>
+  <si>
+    <t>SERVER DNF ST400 CONTROLLER ST404CL</t>
+  </si>
+  <si>
+    <t>SERVER HP 10PKCARBT+1U UNIVERSAL P/N 0F070A</t>
+  </si>
+  <si>
+    <t>SERVER HP BLC7000 CTO 3 IN LCD PN: 681844-B21</t>
+  </si>
+  <si>
+    <t>3500.00</t>
+  </si>
+  <si>
+    <t>SERVER HP PDU,40A 17U ALL P/N 252663-B21</t>
+  </si>
+  <si>
+    <t>SERVER IBM 4RY P700/512MB/GR/FLOPPY SEM HD</t>
+  </si>
+  <si>
+    <t>SERVER IBM 61X 2.4/512MB/GR/FLOPPY SEM HD</t>
+  </si>
+  <si>
+    <t>161.00</t>
+  </si>
+  <si>
+    <t>SERVER IBM QUAD-POR 49Y7902 EN2024 4-P 1G ETHERNT</t>
+  </si>
+  <si>
+    <t>SERVER INS IP CONTROL SAPPHIRE P4 3.0/1GB/80GB</t>
+  </si>
+  <si>
+    <t>SERVER INTEL SR2400 709003107 (3GB 2 XHD 73GB)</t>
+  </si>
+  <si>
+    <t>467.00</t>
+  </si>
+  <si>
+    <t>SERVER NET ACCELERATOR 6900 PM 2,0/2GB/500GB</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP DISTRIBUICAO DE ENERGIA</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP DISTRIBUICAO DE ENERGIA PN: H5M58A</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP FONTE 580W P/N: 683241-001</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP FONTE 750W P/N 619671-401</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP FONTE 764W P/N: 683239-001</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP RACK 692981-001 REV.A5</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP RACK KIT P/N: 692981-001</t>
+  </si>
+  <si>
+    <t>SERVER P/ HP X230 P/N:JD363B LOCAL CONN 50CM</t>
+  </si>
+  <si>
+    <t>SERVER SUN 540-6038-06 4X CPU IV 1200MHZ UNIBOARD</t>
+  </si>
+  <si>
+    <t>2500.00</t>
+  </si>
+  <si>
+    <t>SERVER SUN P/N 540-6251-07</t>
+  </si>
+  <si>
+    <t>SERVER SUN P/N 540-6439-05</t>
+  </si>
+  <si>
+    <t>SERVICIO INSTALACION / MONTAJE</t>
+  </si>
+  <si>
+    <t>SMART LOCK GATEWAY G2 TTLOCJ P/FECHADURA</t>
+  </si>
+  <si>
+    <t>SPLITTER AIR LIVE 2PORTAS 2.4  WSP-2F</t>
+  </si>
+  <si>
+    <t>STARLINK MINI/NORMAL AC. ADAP P/ANTENA RJ45/ETH V2</t>
+  </si>
+  <si>
+    <t>SUPORTE MAGNETICO COOLER MASTER MCA-U000R-WPHH0</t>
+  </si>
+  <si>
+    <t>SUPORTE P/CAMERA CCTV CORNER BRACKET AXIS T94P01B</t>
+  </si>
+  <si>
+    <t>SUPORTE P/MON FTX FTX46-C024E 17"-32" 9KG/IVA</t>
+  </si>
+  <si>
+    <t>SUPORTE P/MON FTX FTX66-C011 17" A 32" 9KG/ART IVA</t>
+  </si>
+  <si>
+    <t>SUPORTE P/MON1-1NB FTX FTX66-C024ML 17-32 IVA</t>
+  </si>
+  <si>
+    <t>SUPORTE P/MON1-1NB KLIP KPM-301 13-32" GIRA 8K DU</t>
+  </si>
+  <si>
+    <t>SUPORTE P/MON2 FTX FTX66-T024 17"A 32" 9KG GI /IVA</t>
+  </si>
+  <si>
+    <t>SUPORTE P/PROJETOR FTX FTX-20-02L 35KG/ROT180/IVA</t>
+  </si>
+  <si>
+    <t>SUPORTE P/PROJETOR SATELLITE A-63102P / IVA</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV FTX FTX68-221 23 A 43 30KG/INC8/GIR</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV KLIP KPM-885 26-55" 50K GIRATORIO 180</t>
+  </si>
+  <si>
+    <t>30.50</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV METAL LB-L100D ARTIC 25KG..</t>
+  </si>
+  <si>
+    <t>SUPORTE P/TV XTECH XTA-410 20-70" 50KG GIRO</t>
+  </si>
+  <si>
+    <t>SWITCH  5P SATELLITE A-HD12 4K ULTRA HD</t>
+  </si>
+  <si>
+    <t>SWITCH  5P TP-LINK TL-SF1005P 10/100 4P POE</t>
+  </si>
+  <si>
+    <t>SWITCH  8P TP-LINK TL-SG1008D 10/100/1000</t>
+  </si>
+  <si>
+    <t>15.90</t>
+  </si>
+  <si>
+    <t>SWITCH  8P TP-LINK TL-SG1008P 10/100/1000  COM POE</t>
+  </si>
+  <si>
+    <t>SWITCH 16P TP-LINK TL-SF1016D 10/100 BIVOLT</t>
+  </si>
+  <si>
+    <t>21.70</t>
+  </si>
+  <si>
+    <t>SWITCH 16P TP-LINK TL-SG1016 10/100/1000 RACKMOUNT</t>
+  </si>
+  <si>
+    <t>50.50</t>
+  </si>
+  <si>
+    <t>SWITCH 16P TP-LINK TL-SG1016D 10/100/1000 GIGABIT</t>
+  </si>
+  <si>
+    <t>53.30</t>
+  </si>
+  <si>
+    <t>SWITCH 16P TP-LINK TL-SG1016DE 10/100/1000 INTELIG</t>
+  </si>
+  <si>
+    <t>SWITCH 16P TP-LINK TL-SG116 10/100/1000 AUTO</t>
+  </si>
+  <si>
+    <t>41.50</t>
+  </si>
+  <si>
+    <t>SWITCH 16POE 250W 10/100/1000 16POE+2G+S21-16GP2G</t>
+  </si>
+  <si>
+    <t>SWITCH 24P HP BROCADE AM867B  8/8 BASE SAN ..</t>
+  </si>
+  <si>
+    <t>SWITCH 24P TP-LINK TL-SG1024D 10/100/1000 GIGA RAC</t>
+  </si>
+  <si>
+    <t>67.00</t>
+  </si>
+  <si>
+    <t>SWITCH CONVERSOR VIDEO VGA HDMI CON R/L</t>
+  </si>
+  <si>
+    <t>SWITCH F. EPON OLT FD2000S OLT-4PON 2U 19..</t>
+  </si>
+  <si>
+    <t>710.00</t>
+  </si>
+  <si>
+    <t>SWITCH FORCEPOINT STONESOFT 321 NGFW APPLIANCE</t>
+  </si>
+  <si>
+    <t>1700.00</t>
+  </si>
+  <si>
+    <t>TABLET AC. ESTUCHE SAMSUNG TAB S9 FE 11..</t>
+  </si>
+  <si>
+    <t>TABLET ACER A10-11-K4U7 4G/64/10"HD/ANDR BLACK IVA</t>
+  </si>
+  <si>
+    <t>TABLET KID NB620 QC 4/64GB 9 ANDROID BARBIE ROSA</t>
+  </si>
+  <si>
+    <t>TABLET KID NB624 QC 4/64GB 7 ANDROID PRINCESA ROSA</t>
+  </si>
+  <si>
+    <t>TABLET KID NB626 QC 4/64GB 7 ANDROID FROZEN ROSA</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO IDEA PLUS TB361GU-8G/256/TEC/LAP/12.</t>
+  </si>
+  <si>
+    <t>382.00</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO IDEA TAB TB336ZU-8G/128/LTE/TECL/LAP</t>
+  </si>
+  <si>
+    <t>TABLET SAMS TAB A11 SM-X133 WIFI 4RAM/64GB 8.7 GY</t>
+  </si>
+  <si>
+    <t>TABLET XIAOMI REDMI PAD SE2 4/128GB 9.7 GRAY GRAFT</t>
+  </si>
+  <si>
+    <t>TAMPA LATERAL P/SERVER HP 42U KIT PN:BW906A</t>
+  </si>
+  <si>
+    <t>TEC BT FTX FTXB09 BLUETOOTH ESPANHOL BRANCO</t>
+  </si>
+  <si>
+    <t>TEC BT FTX FTXB1000 ULTRA SLIM BLT ESPANHOL PRATA</t>
+  </si>
+  <si>
+    <t>6.80</t>
+  </si>
+  <si>
+    <t>TEC GAMER THERMALTAKE POSEID.KB-PIZ-KLBLUS-01 INGL</t>
+  </si>
+  <si>
+    <t>TEC GAMER THERMALTAKE POSEID.KB-PIZ-KLBLUS-06 INGL</t>
+  </si>
+  <si>
+    <t>44.50</t>
+  </si>
+  <si>
+    <t>TEC USB FTX FTXK87 ABNT BLACK</t>
+  </si>
+  <si>
+    <t>TEC USB FTX FTXK87 ESPANHOL BLACK</t>
+  </si>
+  <si>
+    <t>TEC USB FTX K002 ESPANHOL BLACK</t>
+  </si>
+  <si>
+    <t>TEC USB FTX K22 ABNT BLACK</t>
+  </si>
+  <si>
+    <t>TEC USB GAMER SATELLITE K62 ESPANHOL RGB MEC</t>
+  </si>
+  <si>
+    <t>TEC USB GAMER SATELLITE K72 ESP LIGHT MEC-SEMI</t>
+  </si>
+  <si>
+    <t>TEC USB LOGITECH K120 920-004422 ESPANHOL</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-7269L ABNT LIGHT SLIM FN KEYS</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-7269L ESP LIGHT SLIM FN KEYS</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-7701LR-ESP LED GAMER MULTICOLOR</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-7701LR-PT LED GAMER MULTICOLOR</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-8187-PT ABNT SLIM PRETO</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-8188M-PT ABNT MULTI BLACK</t>
+  </si>
+  <si>
+    <t>TEC USB MTEK KB-8501C ABNT COMPACTO SLIM (C/NUM)</t>
+  </si>
+  <si>
+    <t>TEC USB SATELLITE AK-840 RGB ESPANHOL</t>
+  </si>
+  <si>
+    <t>TEC USB SATELLITE AK-910 ABNT PRETO</t>
+  </si>
+  <si>
+    <t>TEC USB SATELLITE AK-910 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>TEC USB SATELLITE AK-921 ABNT PRETO</t>
+  </si>
+  <si>
+    <t>4.40</t>
+  </si>
+  <si>
+    <t>TEC USB SATELLITE AK-932 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>TEC USB SATELLITE AK-952 ESPANHOL PRETO</t>
+  </si>
+  <si>
+    <t>TEC USB UNITEC K2724U-B C/MAGNETICO 1Y</t>
+  </si>
+  <si>
+    <t>121.00</t>
+  </si>
+  <si>
+    <t>TEC USB XTECH XTK-092S BLACK ESPANHOL</t>
+  </si>
+  <si>
+    <t>TEC USB XTECH XTK-M401IM IRON MAN ESP/ROJO/MULTIM</t>
+  </si>
+  <si>
+    <t>TEC WIRE LOGITECH K250 920-013445 GRAPHITE</t>
+  </si>
+  <si>
+    <t>TEC WIRE LOGITECH K400 PLUS ESP 920-007123 TOU GRA</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE USB LOGITECH MK120 920-004428 ESP</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE USB REDRAGON S136 (INGLES) - PRETO</t>
+  </si>
+  <si>
+    <t>64.90</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE LOGITECH MK235 920-007901 ESP PRE</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE LOGITECH MK250 920-013513 ESP BLACK</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE LOGITECH MK295 ESPANHOL</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE LOGITECH MK345 920-007820 ESPANHOL</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE MSI FORGE K210 S11-43LS201-Y92 ESPA</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE MTEK KM-5276 ESPANHOL SLIM PRETO</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE MTEK KM-5515B ABNT SLIM PRETO</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE MTEK KM-5515W ABNT SLIM WHITE</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE SATELLITE AK-725G 2.4G ESP MULT</t>
+  </si>
+  <si>
+    <t>10.90</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE SATELLITE AK-726G 2.4G ESP MULT</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE SATELLITE AK-741G 2.4G ABNT MULT</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE SATELLITE AK-761G 2.4G ABNT MULT</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE SATELLITE AK-762G 2.4G ESPANHOL MUL</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE/BT FTX FTXGK02 GOLD PORT 106142</t>
+  </si>
+  <si>
+    <t>TEC+MOUSE WIRE/BT SMARTFY TW01B KIT - PORTUGUES</t>
+  </si>
+  <si>
+    <t>TEL C/FIO PANASONIC KX-TG3611 BLACK</t>
+  </si>
+  <si>
+    <t>TEL C/FIO PANASONIC KX-TS500LX BLACK</t>
+  </si>
+  <si>
+    <t>TEL S/FIO LINKSYS YAHOO CIT310 110V</t>
+  </si>
+  <si>
+    <t>TEL S/FIO PANASONIC KX-TGB110LAB PRETO BIVOLT</t>
+  </si>
+  <si>
+    <t>TEL S/FIO PANASONIC KX-TGB112LAB 2BASE/BLACK BIVOL</t>
+  </si>
+  <si>
+    <t>TEL S/FIO PANASONIC KX-TGB310LAB 1 BASE BLACK</t>
+  </si>
+  <si>
+    <t>TELA P/ PROJ. 120" QUANTA QTTLE120 - BRANCO</t>
+  </si>
+  <si>
+    <t>148.00</t>
+  </si>
+  <si>
+    <t>TELA P/NB  9.40" TOSHIBA- NRO DE PECA LTM09016</t>
+  </si>
+  <si>
+    <t>TELA P/NB 10.1 HSD100IFW1 30PIN</t>
+  </si>
+  <si>
+    <t>TELA P/NB 13.3 LED B133EW03 SLIM 30PIN..</t>
+  </si>
+  <si>
+    <t>TELEFONE FANVIL V67 VIDEOFONE FLAGSHIP SMART 20LIN</t>
+  </si>
+  <si>
+    <t>TELEFONE USB PARA SKYPE SHARK - BRANCO..</t>
+  </si>
+  <si>
+    <t>TERMOMETRO INFRA VERMELHO HENAN GPCT2212..</t>
+  </si>
+  <si>
+    <t>TINTA BULK INK D/ BRASIL T544320 AMARELO...</t>
+  </si>
+  <si>
+    <t>TINTA BULK INK D/ BRASIL T544320 CIANO...</t>
+  </si>
+  <si>
+    <t>TINTA BULK INK D/ BRASIL T544320 MAGENTA...</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T49M120 NEGRO F170/F570 ULTRA 140ML</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T49M220 CYAN  F170/F570 ULTRA 140M</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T49M320 MAGENTA F170/F570 ULTRA 140M</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T504120 PRETO L4150 L4160 L6161 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T504220 CIANO L4150 L4160 L6161 IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T504320 MAGENTA L4150 L4160 L6161 IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T504420 AMARELO L4150 L4160 L6161 IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T524420 AMARELO L15150 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T544120 PRETO L3110/L3150/L5190 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T544220 CIANO L3110/L3150/L5190 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T544320 MAGENTA L3110/L3150/L5190 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T544420 AMARELO L3110/L3150/L5190 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T574220-AL CYAN 70ML L8050 IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T574320-AL MAGENTA L8050 IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664120 PRETO L110/L200/L350 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664120 PRETO L110/L200/L350/L555...</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664220 CIANO L110/L200/L350/L555 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664220 CIANO L110/L200/L350/L555.....</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664320 MAGENTA L110/L200/L350 /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664320 MAGENTA L110/L200/L350...</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T664420 AMARELO L110/L200/L350...</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T673120 PRETO L8XX 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T673220 CIANO L8XX 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T673320 MAGENTA L8XX 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T673420 AMARELO L8XX 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T673520 LIGHT CYAN L8XX 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T673620 LIGHT MAGENTA L8XX 70ML /IVA</t>
+  </si>
+  <si>
+    <t>TINTA EPSON T748XXL220-A CYAN (WF-6090/6590)</t>
+  </si>
+  <si>
+    <t>TINTA HP LATEX 881 (CR337A) OPTIMIZADOR 5 LITROS..</t>
+  </si>
+  <si>
+    <t>TINTA ION 1LT. AMARELO P/EPSON T544/T664/T504</t>
+  </si>
+  <si>
+    <t>TINTA ION 1LT. CYAN P/EPSON T544/T664/T504</t>
+  </si>
+  <si>
+    <t>TINTA ION GT-52 AMARELO</t>
+  </si>
+  <si>
+    <t>TINTA ION T544220 CIANO L3110/L3150/L5190</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ LEXMAR GOF4HOO-MX310..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ LEXMAR S0F4HOO-MS310 ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ RICOH SP377X  ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ SAMSUNG S3T1982-D6555A.</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ SAMSUNG S4S2240B ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ SAMSUNG S4S2530B ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ SAMSUNG S4S2540B ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ SAMSUNG S6M4210 ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ SAMSUNG S6M5110 ..</t>
+  </si>
+  <si>
+    <t>TONER AC. CHIP DESBLOQ XEROX  X3T1182.796 ..</t>
+  </si>
+  <si>
+    <t>TONER AC. TAMBOR MULTIGRAPH DR820 P/BROTHER 5650</t>
+  </si>
+  <si>
+    <t>TONER BROTHER TN-3479 (5100/5600/5650/6400/6600/60</t>
+  </si>
+  <si>
+    <t>TONER BROTHER TN2370 P/HL2320/2360/2540/2720</t>
+  </si>
+  <si>
+    <t>TONER CANON EP-26 S/GAR</t>
   </si>
   <si>
     <t>9.99</t>
   </si>
   <si>
-    <t>CARTAO MICRO SD   64GB KINGSTON CANVAS C10 SDCS3</t>
-[...578 lines deleted...]
-    <t>CPU CORE I7 7700 4C/8T 8MB 1151 OEM..</t>
+    <t>TONER CANON GPR-10 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER CANON GPR-4 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER CANON NPG-11 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER GENERICO Q7753X S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP  05A CE505A BLACK (P/2035) S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP  11A Q6511A BLACK S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP  30A CF230A BLACK (M203DW) CX ABERTO</t>
+  </si>
+  <si>
+    <t>TONER HP  79A CF279A BLACK S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 105A W1105A BLACK S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 126A CE311A CIANO  S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 126A CE312A AMARELO  S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 130A CF351A CIANO M176N  S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 145A W1450A BLACK 3003/ MFP 3103</t>
+  </si>
+  <si>
+    <t>TONER HP 150A BLACK LASERJET - W1500A M111W</t>
+  </si>
+  <si>
+    <t>TONER HP 151A W1510A NEGRO 4003/MFP 4103</t>
+  </si>
+  <si>
+    <t>119.00</t>
+  </si>
+  <si>
+    <t>TONER HP 204A CF511A M180NW CYAN S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 204A CF512A M180NW YELLOW S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 204A CF513A M180NW MAGENTA S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 206A W2110A BLACK</t>
+  </si>
+  <si>
+    <t>86.00</t>
+  </si>
+  <si>
+    <t>TONER HP 206A W2111A CYAN</t>
+  </si>
+  <si>
+    <t>TONER HP 206A W2112A YELLOW</t>
+  </si>
+  <si>
+    <t>TONER HP 206A W2113A MAGENTA</t>
+  </si>
+  <si>
+    <t>TONER HP 215A W2310A M182 PRETO S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 215A W2311A M182 CYAN S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 215A W2312A M182 YELLOW S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 222A W2221A CYAN LJ PRO M203/MF S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 222A W2222A AMARILLO LJ PRO M203 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 222A W2223A MAGENTA LJ PRO M203 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 304A CC530A PRETO</t>
+  </si>
+  <si>
+    <t>117.00</t>
+  </si>
+  <si>
+    <t>TONER HP 304A CC531A CIANO  S/GAR</t>
+  </si>
+  <si>
+    <t>114.00</t>
+  </si>
+  <si>
+    <t>TONER HP 304A CC533A MAGENTA (VENCIDO) S/G</t>
+  </si>
+  <si>
+    <t>TONER HP 312A CF380A BLACK  S/GAR</t>
+  </si>
+  <si>
+    <t>94.00</t>
+  </si>
+  <si>
+    <t>TONER HP 312A CF381A CIANO  S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP 507A CE400YC BLACK S/CAIXA S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP C4152A YELLOW LASER 8500/50 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER HP CF211A (131A) CYAN</t>
+  </si>
+  <si>
+    <t>TONER HP CF213A (131A) MAGENTA</t>
+  </si>
+  <si>
+    <t>TONER ION  17A CF217A BLACK COM CHIP 1600PAG S/GAR</t>
+  </si>
+  <si>
+    <t>TONER ION  32A CF232A DRUM KIT</t>
+  </si>
+  <si>
+    <t>TONER ION  58A CF258A BLACK C/ CHIP</t>
+  </si>
+  <si>
+    <t>TONER ION  83A CE283A 1.5K BLACK S/G</t>
+  </si>
+  <si>
+    <t>TONER ION  85A CE285A 85A/78A/35A/36A BLACK IVA</t>
+  </si>
+  <si>
+    <t>TONER ION 136A W1360A PRETO  S/GAR</t>
+  </si>
+  <si>
+    <t>TONER ION 215A W2310A BLACK C/CHIP</t>
+  </si>
+  <si>
+    <t>TONER ION 215A W2311A CYAN C/CHIP</t>
+  </si>
+  <si>
+    <t>TONER ION 215A W2312A YELLOW C/CHIP</t>
+  </si>
+  <si>
+    <t>TONER ION 414A W2021A CYAN C/CHIP</t>
+  </si>
+  <si>
+    <t>32.90</t>
+  </si>
+  <si>
+    <t>TONER ION 414A W2022A YELLOW C/CHIP</t>
+  </si>
+  <si>
+    <t>TONER ION 414A W2023A MAGENTA C/CHIP</t>
+  </si>
+  <si>
+    <t>TONER ION HT-106R04348 (XEROX) 3K</t>
+  </si>
+  <si>
+    <t>TONER KYOCERA TK-582K S/GAR</t>
+  </si>
+  <si>
+    <t>TONER MOBAI CE505X S/GAR</t>
+  </si>
+  <si>
+    <t>TONER MULTIGRAPH 78A CE278A BLACK S/G /IVA</t>
+  </si>
+  <si>
+    <t>TONER MULTIGRAPH P/BROTHER TN350 BLACK /IVA</t>
+  </si>
+  <si>
+    <t>TONER MULTIGRAPH P/BROTHER TN360 BLACK /IVA</t>
+  </si>
+  <si>
+    <t>TONER PREMIUM AN-HF287A/CARTIDGE 041</t>
+  </si>
+  <si>
+    <t>TONER RICOH 1130D BLACK S/GAR</t>
+  </si>
+  <si>
+    <t>TONER RICOH 1150D BLACK S/GAR</t>
+  </si>
+  <si>
+    <t>TONER RICOH MP 2500/7025/LD125 BLACK S/GAR</t>
+  </si>
+  <si>
+    <t>TONER RICOH PHOTO CONDUCTOR UNIT 165 BLACK S/G</t>
+  </si>
+  <si>
+    <t>TONER RICOH PHOTO CONDUCTOR UNIT 165 COLOR S/G</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLP-M660B S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLP-T660B S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLT-C409S S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLT-C609S S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLT-K409S S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLT-M407S MAGENTA S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG CLT-Y407S MAGENTA CLP325/CLX3185</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG ML-1610D2P S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG ML-2250D5 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG MLT-D208L S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG P510 CYAN KS (CLP-510D5C)</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG P510 MAGENTA KS CLP-510D5M COMPATIBE</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG SCX-4100D3 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG SCX-4216D3 P/4100 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG SCX-6320D8 S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG SCX-D5530B S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG SCX-D6345A S/GAR</t>
+  </si>
+  <si>
+    <t>TONER SAMSUNG SCXD-6555A S/GAR</t>
+  </si>
+  <si>
+    <t>TONER XEROX 8500/8550 YELLOW S/GAR</t>
+  </si>
+  <si>
+    <t>TP-LINK TL-POE160S OMADA POE+ INJECTOR GIGABI 30W</t>
+  </si>
+  <si>
+    <t>TRANSCEIVER CISCO NCSIK-EDFA..</t>
+  </si>
+  <si>
+    <t>TV LED  32" FTX FTX32HDV1 HD HDMI/USB/ANDR14</t>
+  </si>
+  <si>
+    <t>TV LED  32" JVC LT-32KM148 SMART/2HDMI/2USB/HDGOOG</t>
+  </si>
+  <si>
+    <t>TV LED  32" MTEK MK32FSGH SMART/GOOGLETV/WF/BT/HDM</t>
+  </si>
+  <si>
+    <t>TV LED  32" MTEK MY32FSPH SMART/ANDR 14/WIFI BT HD</t>
+  </si>
+  <si>
+    <t>TV LED  32" SAMSUNG UN32T4202 HD/SMART/WIFI/USB</t>
+  </si>
+  <si>
+    <t>TV LED  40" SAMSUNG 40BEF-MV FHD/USB/HDMI/WIFI</t>
+  </si>
+  <si>
+    <t>TV LED  43" MTEK MK43FSGF GOOGLE TV WIFI/BLUET FH</t>
+  </si>
+  <si>
+    <t>TV LED  43" SAMSUNG UN43T5203AG FHD/WF/HDMI/2024</t>
+  </si>
+  <si>
+    <t>TV LED  50" FTX FTX50UHD4V1 UHD SMART/AND13</t>
+  </si>
+  <si>
+    <t>TV LED  50" JVC LT50N940U2 4K UHD/SMART/HDMI/USB</t>
+  </si>
+  <si>
+    <t>TV LED  50" MTEK MK50FSAU SMART/ANDR 11/WIFI BT 4K</t>
+  </si>
+  <si>
+    <t>263.00</t>
+  </si>
+  <si>
+    <t>TV LED  50" MTEK MKQ50FSGU QLED 4K SMART GOOGLETV</t>
+  </si>
+  <si>
+    <t>TV LED  50" MTEK MY50FSPU SMART/ANDR 14/WIFI BT 4K</t>
+  </si>
+  <si>
+    <t>232.00</t>
+  </si>
+  <si>
+    <t>TV LED  50" SAMSUNG 50DU7000 SMART/BT/UHD/4K/USB</t>
+  </si>
+  <si>
+    <t>TV LED  55" JOOG 55JGTV 4K UHD/ISDBT/GOOGLE TV+SUP</t>
+  </si>
+  <si>
+    <t>310.00</t>
+  </si>
+  <si>
+    <t>TV LED  55" SAMSUNG 55CU7090 4K HDMI/BT/USB</t>
+  </si>
+  <si>
+    <t>TV LED  58" MTEK MK58FSAU SMART/ANDR 11/WIFI BT 4K</t>
+  </si>
+  <si>
+    <t>UBIQUITI ANTENA P/AIRGRID M5G (SO GRADE)</t>
+  </si>
+  <si>
+    <t>UBIQUITI POWER STATION 5 WIRELESS BRIDGE OEM</t>
+  </si>
+  <si>
+    <t>UI. LTU-LITE-BR 5GHZ 13DBI CLIENT RADIO CPE PTMP1G</t>
+  </si>
+  <si>
+    <t>UI. U-POE-BR UNIFI ADAPTADOR POE GIGA (15W)48V 032</t>
+  </si>
+  <si>
+    <t>UPS    2KVA APS POWER 220V TOWER ON LINE</t>
+  </si>
+  <si>
+    <t>352.00</t>
+  </si>
+  <si>
+    <t>UPS   800VA FTX 800VA 480W 220V NEMA UNIVERSAL</t>
+  </si>
+  <si>
+    <t>UPS   800VA FTX FTX-800VA-BR 480W 110V NEMA UNIVER</t>
+  </si>
+  <si>
+    <t>UPS   850VA VERTIV PSL850BX-230</t>
+  </si>
+  <si>
+    <t>UPS  1000VA VERTIV PSL1000BX-230</t>
+  </si>
+  <si>
+    <t>UPS  1200VA APC BVG1200I-MSX EASY 230V AVR</t>
+  </si>
+  <si>
+    <t>UPS  1200VA APS POWER 220V NEGRO</t>
   </si>
   <si>
     <t>76.00</t>
   </si>
   <si>
-    <t>CPU CORE I7 8700 4.6G 12MB 1151 OEM...</t>
-[...1175 lines deleted...]
-    <t>HD SSD SATA3  240G 2.5" STAR MEMORY..</t>
+    <t>UPS  1200VA FTX-5112CH 220V 720W NEMA UNIVERSAL</t>
+  </si>
+  <si>
+    <t>UPS  1500VA APS POWER 220V NEGRO</t>
+  </si>
+  <si>
+    <t>UPS  1500VA FTX-1500VA 220V 900W NEMA UNIVERSAL</t>
+  </si>
+  <si>
+    <t>UPS  1600VA APC BVG1600I-MSX 220V NEGRO</t>
+  </si>
+  <si>
+    <t>UPS  2000VA FTX-2000VA 220V 1200W NEMA UNIVERSAL</t>
+  </si>
+  <si>
+    <t>118.00</t>
+  </si>
+  <si>
+    <t>UPS  2200VA APC BVG2200I-MSX EASY 230V 220V</t>
+  </si>
+  <si>
+    <t>UPS  3000VA FTX 3000W 220V ON LINE NEMA UNIVERSAL</t>
+  </si>
+  <si>
+    <t>330.00</t>
+  </si>
+  <si>
+    <t>UPS ACC BATERIA FTX RECAR.12V/9A SS9-12 ACIDO PLOM</t>
+  </si>
+  <si>
+    <t>UPS ACC IBM XIV BATERIA 45W 6467</t>
+  </si>
+  <si>
+    <t>UPS NOBREAK SMART MR-UF3000A 3000VA 1800W 110V</t>
+  </si>
+  <si>
+    <t>VENTILADOR FTX BRISA 3 VEL FS-40MF D/PIE 60W 220V</t>
   </si>
   <si>
     <t>43.50</t>
   </si>
   <si>
-    <t>HD SSD SATA3  256G 2.5" BIOSTAR S160 SA102S2E36-PW</t>
-[...773 lines deleted...]
-    <t>MB AM5 MSI X870E MPG CARBON WIFI DDR5/HDMI</t>
+    <t>VENTILADOR FTX BRISA 3 VEL HB-EF-02 D/PIE 70W 220V</t>
+  </si>
+  <si>
+    <t>VENTILADOR FTX RAFAGA 3 VEL KYT50-7 D/PISO 220V</t>
+  </si>
+  <si>
+    <t>VGA  1GB GT210 KEEPDATA DDR3 64BITS HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>29.70</t>
+  </si>
+  <si>
+    <t>VGA  1GB GT220 KEEPDATA DDR3 LOW PROFILE HDMI/DVI</t>
+  </si>
+  <si>
+    <t>32.70</t>
+  </si>
+  <si>
+    <t>VGA  1GB GT220 STAR DDR3 128BITS LOW PROFILE..</t>
+  </si>
+  <si>
+    <t>VGA  1GB N210 MSI DDR3 64BIT 589/1080  PCIE</t>
+  </si>
+  <si>
+    <t>VGA  2GB GT610 KEEPDATA DDR3 64BITS HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>38.70</t>
+  </si>
+  <si>
+    <t>VGA  2GB GT610 STAR 64BIT LOW PROFILE...</t>
+  </si>
+  <si>
+    <t>VGA  2GB GT730 KEEPDATA DDR3 128BITS HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>48.70</t>
+  </si>
+  <si>
+    <t>VGA  2GB GT730 STAR DDR3...</t>
+  </si>
+  <si>
+    <t>VGA  2GB GT740 KEEPDATA DDR5 128BITS HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>65.70</t>
+  </si>
+  <si>
+    <t>VGA  2GB GT740 STAR DDR5 128BIT ....</t>
+  </si>
+  <si>
+    <t>VGA  2GB R5-230 STAR DDR3 64BIT LOW PROFILE..</t>
+  </si>
+  <si>
+    <t>VGA  4GB ATI RADEON HD 7670 DDR5 128BITS STAR...</t>
+  </si>
+  <si>
+    <t>VGA  4GB GT710 BIOSTAR LP D3 VN7103TH46</t>
+  </si>
+  <si>
+    <t>48.50</t>
+  </si>
+  <si>
+    <t>VGA  4GB GT730 AFOX GDDR3 AF730-4096D3L6 HDMI</t>
+  </si>
+  <si>
+    <t>VGA  4GB GT730 BIOSTAR D3 LP VN7313TH41-TBAR2-BS2</t>
+  </si>
+  <si>
+    <t>VGA  4GB GT730 KEEPDATA DDR3 128BITS HDMI/DVI/LP</t>
+  </si>
+  <si>
+    <t>58.70</t>
+  </si>
+  <si>
+    <t>VGA  4GB GT730 STAR DDR3 ..</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX1050 BIOSTAR EXTREME GAMING VN1055XF1</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX1050TI BIOSTAR EXTREME GAMING VN1055TF</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX750 KEEPDATA DDR5 128BITS HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>78.70</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX750 STAR DDR5 128BITS..</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX750TI KEEPDATA DDR5 128B HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>92.70</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX960 KEEPDATA DDR5 128BITS HDMI/DVI/VGA</t>
+  </si>
+  <si>
+    <t>98.70</t>
+  </si>
+  <si>
+    <t>VGA  4GB GTX960 STAR DDR5 128BITS...</t>
+  </si>
+  <si>
+    <t>VGA  4GB RX550 STAR DDR5 AMD..</t>
+  </si>
+  <si>
+    <t>VGA  4GB RX560 BIOSTAR GAMING DUAL VA5615RF41</t>
+  </si>
+  <si>
+    <t>VGA  6GB GTX1660 MSI VENTUS 2X OC DDR6 OEM...</t>
+  </si>
+  <si>
+    <t>153.00</t>
+  </si>
+  <si>
+    <t>VGA  6GB GTX1660TI BIOSTAR EXTREME GAM VN1666SF69</t>
+  </si>
+  <si>
+    <t>VGA  6GB RTX3050 ASUS DUAL 90YV0K60-MONA00</t>
+  </si>
+  <si>
+    <t>233.00</t>
+  </si>
+  <si>
+    <t>VGA  6GB RTX3050 BIOSTAR EXTREME GAMING VN3516RF68</t>
+  </si>
+  <si>
+    <t>VGA  6GB RTX3050 GALAX 1-CLICK OC EX 35NRLDHP90DV</t>
+  </si>
+  <si>
+    <t>219.00</t>
+  </si>
+  <si>
+    <t>VGA  6GB RTX3050 MSI LP OC  912-V812-223</t>
+  </si>
+  <si>
+    <t>228.00</t>
+  </si>
+  <si>
+    <t>VGA  6GB RTX3050 PALIT STORMX GDDR6/DP/HDMI/DVI</t>
+  </si>
+  <si>
+    <t>VGA  6GB RTX3050 ZOTAC TWIN EDGE OC ZT-A30510H-10L</t>
+  </si>
+  <si>
+    <t>212.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX3060TI BIOSTAR EXTREME GAM VN3606TM82</t>
+  </si>
+  <si>
+    <t>360.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX3070 BIOSTAR EXTREME GAMI VN3716RM82</t>
+  </si>
+  <si>
+    <t>408.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5050 ZOTAC SOLO GDDR6 - ZT-B50500G-10L</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060 MSI SHADOWN 2X OC 912-V537-038</t>
+  </si>
+  <si>
+    <t>377.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060 PALIT INFINITY 2 OC NE75060V19P1-</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060TI ASUS DUAL OC 90YVOMP2-MONAOO</t>
+  </si>
+  <si>
+    <t>482.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060TI DUAL PALIT NE7506T019P1-GB2062D</t>
+  </si>
+  <si>
+    <t>429.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060TI GALAX 1-CLICK OC CLASSIC GB67QB</t>
+  </si>
+  <si>
+    <t>463.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060TI ZOTAC TWIN EDGE OC B50610H-10A</t>
+  </si>
+  <si>
+    <t>475.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RTX5060TI ZOTAC TWIN EDGE ZT-B50610E-10M</t>
+  </si>
+  <si>
+    <t>VGA  8GB RX580 KEEPDATA DDR5 DRAGONFLY GAMING BLAC</t>
+  </si>
+  <si>
+    <t>142.70</t>
+  </si>
+  <si>
+    <t>VGA  8GB RX580 KEEPDATA DDR5 DRAGONFLY GAMING WHIT</t>
+  </si>
+  <si>
+    <t>VGA  8GB RX580 STAR GDDR5 PCI-E 3.0...</t>
+  </si>
+  <si>
+    <t>VGA  8GB RX590 STAR GDDR5 DIRECTX.....</t>
+  </si>
+  <si>
+    <t>VGA  8GB RX7600 BIOSTAR ULTIMATE OC GAM VA76S6RM81</t>
+  </si>
+  <si>
+    <t>317.00</t>
+  </si>
+  <si>
+    <t>VGA  8GB RX9060XT ASUS O8G-PRIME OC 90YV0MI0-M0NA0</t>
   </si>
   <si>
     <t>498.00</t>
   </si>
   <si>
-    <t>MB AM5 MSI X870E-P PRO WIFI ATX/HDMI/USB3.2</t>
-[...230 lines deleted...]
-    <t>MEM DDR5 16GB 4800 ADATA AD5U480016-S</t>
+    <t>VGA  8GB RX9060XT XFX RADEON OC BLK RX-96TSW8GBQ</t>
+  </si>
+  <si>
+    <t>354.00</t>
+  </si>
+  <si>
+    <t>VGA 12GB RTX3060 BIOSTAR EXTREME VN3606RML9</t>
+  </si>
+  <si>
+    <t>363.00</t>
+  </si>
+  <si>
+    <t>VGA 12GB RTX5070 ASUS GAMING-TUF 90YV0LZ0-M0NA00</t>
+  </si>
+  <si>
+    <t>809.00</t>
+  </si>
+  <si>
+    <t>VGA 12GB RTX5070 MSI SHADOW 3X OC 912-V532-242</t>
+  </si>
+  <si>
+    <t>709.00</t>
+  </si>
+  <si>
+    <t>VGA 12GB RTX5070 MSI VENTUS 3X OC 912-V532-208</t>
+  </si>
+  <si>
+    <t>VGA 12GB RTX5070 PALIT INFINITY 3 NE75070019K9-GB</t>
+  </si>
+  <si>
+    <t>675.00</t>
+  </si>
+  <si>
+    <t>VGA 12GB RX9070 ASUS ATS OC GTLLL 90YV0MW0-MONA00</t>
+  </si>
+  <si>
+    <t>736.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RTX5060TI ZOTAC TWIN EDGE OC B50620H-10M</t>
+  </si>
+  <si>
+    <t>626.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RTX5070TI PALIT GAMPRO-S NE7507T019T2-GB2</t>
+  </si>
+  <si>
+    <t>1072.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RTX5080 MSI INSPIRE 3X OC 912-V531-408</t>
+  </si>
+  <si>
+    <t>1570.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RTX5080 MSI SHADOWN 3X OC 912-V531-628</t>
+  </si>
+  <si>
+    <t>1577.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RTX5080 ZOTAC APOCALYPSE OC ZT-B50800C-10</t>
+  </si>
+  <si>
+    <t>1595.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RTX5080 ZOTAC SOLID CORE OC ZT-B50800J2</t>
+  </si>
+  <si>
+    <t>1509.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX580   KEEPDATA 256BITS DRAGONFLY GAM BL</t>
+  </si>
+  <si>
+    <t>189.70</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9060XT XFX MERCURY 3FAN OC RX-96TMERCB9</t>
+  </si>
+  <si>
+    <t>550.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9060XT XFX MERCURY 3FAN OC RX-96TMERCW9</t>
+  </si>
+  <si>
+    <t>549.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9060XT XFX SWIFT OC 2FAN  RX-96TSW16BQ</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9070 HELLHOUND POWER COLOR 16GL/OC DDR6</t>
+  </si>
+  <si>
+    <t>767.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9070 XFX SWIFT OC 3FAN RX-97SWFT3B7</t>
+  </si>
+  <si>
+    <t>759.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9070 XFX SWIFT OC 3FAN WHT RX-97SWFB3W9</t>
+  </si>
+  <si>
+    <t>812.00</t>
+  </si>
+  <si>
+    <t>VGA 16GB RX9070XT XFX SWIFT 3FAN WHT RX-97TSWF3W9</t>
+  </si>
+  <si>
+    <t>779.00</t>
+  </si>
+  <si>
+    <t>VGA 32GB RTX5090 ZOTAC GAMING SOLID ZT-B50900J-10A</t>
+  </si>
+  <si>
+    <t>3755.00</t>
+  </si>
+  <si>
+    <t>VOIP ADAPT  ATCOM VOIP CARD PCI CNSZ AX-1E</t>
+  </si>
+  <si>
+    <t>WEBCAM JABRA PANACAST 20 USB 4K - NEGRO (8300-119)</t>
   </si>
   <si>
     <t>189.00</t>
-  </si>
-[...3298 lines deleted...]
-    <t>WEBCAM JABRA PANACAST 20 USB 4K - NEGRO (8300-119)</t>
   </si>
   <si>
     <t>WEBCAM LOGITECH C270 USB 960-000694</t>
   </si>
   <si>
     <t>WEBCAM LOGITECH C310 HD 960-001000</t>
   </si>
   <si>
     <t>WEBCAM SHARK JT-3000 P/W10 32BITS WHITE/AZUL</t>
   </si>
   <si>
     <t>WEBCAM SHARK P/WINDOWS 10 64BITS S/BASE WSK-600B</t>
   </si>
   <si>
     <t>WEBCAM SHARK WSK-500 P/WINDOWS XP BRANCO..</t>
   </si>
   <si>
     <t>WEBCAM SHARK WSK-600A P/WINDOWS 10 64BITS PRE..</t>
   </si>
   <si>
     <t>WEBCAM SHARK WSK-800 P/WINDOWS 10 64BITS</t>
   </si>
   <si>
     <t>WEBCAM SHARK WSK-MC11 P/WINDOWS10 32BITS ..</t>
   </si>
@@ -7796,54 +7628,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1901"/>
+  <dimension ref="A1:D1872"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D11" sqref="D11:D1901"/>
+      <selection activeCell="D11" sqref="D11:D1872"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="1" ht="35">
       <c r="A1"/>
     </row>
     <row r="2" spans="1:4" customHeight="1" ht="35"/>
     <row r="3" spans="1:4" customHeight="1" ht="35"/>
     <row r="6" spans="1:4">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
     </row>
@@ -7865,410 +7697,410 @@
         <v>5</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>231310</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="4">
         <v>231310</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
-        <v>218767</v>
+        <v>97835</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="4">
-        <v>218767</v>
+        <v>97835</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
-        <v>202499</v>
+        <v>218767</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="4">
-        <v>202499</v>
+        <v>218767</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
-        <v>234846</v>
+        <v>202499</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="4">
-        <v>234846</v>
+        <v>202499</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
-        <v>247435</v>
+        <v>234846</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
-        <v>247435</v>
+        <v>234846</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
-        <v>206010</v>
+        <v>247435</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="4">
-        <v>206010</v>
+        <v>247435</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
-        <v>206009</v>
+        <v>206010</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C17" s="4">
-        <v>206009</v>
+        <v>206010</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
-        <v>165910</v>
+        <v>206009</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C18" s="4">
-        <v>165910</v>
+        <v>206009</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
-        <v>145054</v>
+        <v>165910</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="4">
-        <v>145054</v>
+        <v>165910</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
-        <v>252066</v>
+        <v>145054</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="4">
-        <v>252066</v>
+        <v>145054</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
-        <v>71860</v>
+        <v>252066</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="4">
-        <v>71860</v>
+        <v>252066</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
-        <v>237480</v>
+        <v>71860</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C22" s="4">
-        <v>237480</v>
+        <v>71860</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
-        <v>255987</v>
+        <v>237480</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="4">
-        <v>255987</v>
+        <v>237480</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
-        <v>257875</v>
+        <v>255987</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="4">
-        <v>257875</v>
+        <v>255987</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
-        <v>223809</v>
+        <v>257875</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="4">
-        <v>223809</v>
+        <v>257875</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
-        <v>55000</v>
+        <v>223809</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="4">
-        <v>55000</v>
+        <v>223809</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
-        <v>256677</v>
+        <v>55000</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C27" s="4">
-        <v>256677</v>
+        <v>55000</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>253040</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C28" s="4">
         <v>253040</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>39067</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C29" s="4">
         <v>39067</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>256719</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C30" s="4">
         <v>256719</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>257346</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C31" s="4">
         <v>257346</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>253200</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C32" s="4">
         <v>253200</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>218239</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C33" s="4">
         <v>218239</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>253142</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C34" s="4">
         <v>253142</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>249816</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C35" s="4">
         <v>249816</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
-        <v>253686</v>
+        <v>95159</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C36" s="4">
-        <v>253686</v>
+        <v>95159</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>82390</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C37" s="4">
         <v>82390</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>66763</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="4">
         <v>66763</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>253084</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="4">
         <v>253084</v>
@@ -8280,26091 +8112,25685 @@
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>249477</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="4">
         <v>249477</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>254969</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="4">
         <v>254969</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
-        <v>241302</v>
+        <v>46212</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="4">
-        <v>241302</v>
+        <v>46212</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
-        <v>46212</v>
+        <v>257555</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="4">
-        <v>46212</v>
+        <v>257555</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
-        <v>257555</v>
+        <v>202476</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="4">
-        <v>257555</v>
+        <v>202476</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
-        <v>202476</v>
+        <v>237647</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C45" s="4">
-        <v>202476</v>
+        <v>237647</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="4">
-        <v>237647</v>
+        <v>257614</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C46" s="4">
-        <v>237647</v>
+        <v>257614</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="4">
-        <v>250166</v>
+        <v>242814</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C47" s="4">
-        <v>250166</v>
+        <v>242814</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="4">
-        <v>257614</v>
+        <v>42904</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C48" s="4">
-        <v>257614</v>
+        <v>42904</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="4">
-        <v>242814</v>
+        <v>204265</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C49" s="4">
-        <v>242814</v>
+        <v>204265</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="4">
-        <v>204265</v>
+        <v>215097</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C50" s="4">
-        <v>204265</v>
+        <v>215097</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="4">
-        <v>215097</v>
+        <v>255030</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C51" s="4">
-        <v>215097</v>
+        <v>255030</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="4">
-        <v>70196</v>
+        <v>258412</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C52" s="4">
-        <v>70196</v>
+        <v>258412</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="4">
-        <v>258412</v>
+        <v>254000</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C53" s="4">
-        <v>258412</v>
+        <v>254000</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="4">
-        <v>254000</v>
+        <v>61466</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C54" s="4">
-        <v>254000</v>
+        <v>61466</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>82</v>
+        <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="4">
         <v>42690</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C55" s="4">
         <v>42690</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="4">
         <v>236430</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C56" s="4">
         <v>236430</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="4">
-        <v>243583</v>
+        <v>60992</v>
       </c>
       <c r="B57" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C57" s="4">
+        <v>60992</v>
+      </c>
+      <c r="D57" s="4" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="4">
-        <v>60992</v>
+        <v>238008</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C58" s="4">
-        <v>60992</v>
+        <v>238008</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>90</v>
+        <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="4">
-        <v>238008</v>
+        <v>97128</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C59" s="4">
-        <v>238008</v>
+        <v>97128</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="4">
-        <v>224360</v>
+        <v>243453</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C60" s="4">
-        <v>224360</v>
+        <v>243453</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="4">
-        <v>243453</v>
+        <v>243192</v>
       </c>
       <c r="B61" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C61" s="4">
+        <v>243192</v>
+      </c>
+      <c r="D61" s="4" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="4">
-        <v>243192</v>
+        <v>29099</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C62" s="4">
-        <v>243192</v>
+        <v>29099</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="4">
-        <v>29099</v>
+        <v>242199</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C63" s="4">
-        <v>29099</v>
+        <v>242199</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="4">
-        <v>242199</v>
+        <v>45389</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>98</v>
       </c>
       <c r="C64" s="4">
-        <v>242199</v>
+        <v>45389</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4">
-        <v>54402</v>
+        <v>204579</v>
       </c>
       <c r="B65" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C65" s="4">
+        <v>204579</v>
+      </c>
+      <c r="D65" s="4" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="4">
-        <v>45389</v>
+        <v>216196</v>
       </c>
       <c r="B66" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C66" s="4">
+        <v>216196</v>
+      </c>
+      <c r="D66" s="4" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="4">
-        <v>204579</v>
+        <v>202571</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>103</v>
       </c>
       <c r="C67" s="4">
-        <v>204579</v>
+        <v>202571</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="4">
-        <v>216196</v>
+        <v>91693</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>105</v>
       </c>
       <c r="C68" s="4">
-        <v>216196</v>
+        <v>91693</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="4">
-        <v>220975</v>
+        <v>61488</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C69" s="4">
-        <v>220975</v>
+        <v>61488</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>108</v>
+        <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="4">
-        <v>202571</v>
+        <v>254388</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C70" s="4">
-        <v>202571</v>
+        <v>254388</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="4">
-        <v>217435</v>
+        <v>90738</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C71" s="4">
-        <v>217435</v>
+        <v>90738</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="4">
-        <v>91693</v>
+        <v>90749</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C72" s="4">
-        <v>91693</v>
+        <v>90749</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="4">
-        <v>254388</v>
+        <v>234923</v>
       </c>
       <c r="B73" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C73" s="4">
+        <v>234923</v>
+      </c>
+      <c r="D73" s="4" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="4">
-        <v>90750</v>
+        <v>257648</v>
       </c>
       <c r="B74" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C74" s="4">
+        <v>257648</v>
+      </c>
+      <c r="D74" s="4" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="4">
-        <v>90738</v>
+        <v>167877</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C75" s="4">
-        <v>90738</v>
+        <v>167877</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>119</v>
+        <v>36</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="4">
-        <v>90749</v>
+        <v>207133</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C76" s="4">
-        <v>90749</v>
+        <v>207133</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="4">
-        <v>234923</v>
+        <v>202392</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C77" s="4">
-        <v>234923</v>
+        <v>202392</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="4">
-        <v>257648</v>
+        <v>82581</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C78" s="4">
-        <v>257648</v>
+        <v>82581</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="4">
-        <v>167877</v>
+        <v>72435</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C79" s="4">
-        <v>167877</v>
+        <v>72435</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>34</v>
+        <v>123</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="4">
-        <v>207133</v>
+        <v>98588</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C80" s="4">
-        <v>207133</v>
+        <v>98588</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="4">
-        <v>202392</v>
+        <v>97442</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C81" s="4">
-        <v>202392</v>
+        <v>97442</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4">
-        <v>239103</v>
+        <v>92841</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C82" s="4">
-        <v>239103</v>
+        <v>92841</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="4">
-        <v>82581</v>
+        <v>69127</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C83" s="4">
-        <v>82581</v>
+        <v>69127</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="4">
-        <v>26557</v>
+        <v>69138</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C84" s="4">
-        <v>26557</v>
+        <v>69138</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="4">
-        <v>48651</v>
+        <v>69149</v>
       </c>
       <c r="B85" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C85" s="4">
+        <v>69149</v>
+      </c>
+      <c r="D85" s="4" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="4">
-        <v>72435</v>
+        <v>95260</v>
       </c>
       <c r="B86" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C86" s="4">
+        <v>95260</v>
+      </c>
+      <c r="D86" s="4" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="4">
-        <v>58810</v>
+        <v>89195</v>
       </c>
       <c r="B87" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C87" s="4">
+        <v>89195</v>
+      </c>
+      <c r="D87" s="4" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="4">
-        <v>66450</v>
+        <v>90176</v>
       </c>
       <c r="B88" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C88" s="4">
+        <v>90176</v>
+      </c>
+      <c r="D88" s="4" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="4">
-        <v>93720</v>
+        <v>88970</v>
       </c>
       <c r="B89" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C89" s="4">
+        <v>88970</v>
+      </c>
+      <c r="D89" s="4" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="4">
-        <v>92841</v>
+        <v>201316</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C90" s="4">
-        <v>92841</v>
+        <v>201316</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="4">
-        <v>69127</v>
+        <v>28000</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>145</v>
       </c>
       <c r="C91" s="4">
-        <v>69127</v>
+        <v>28000</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>146</v>
+        <v>39</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="4">
-        <v>69138</v>
+        <v>55908</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C92" s="4">
-        <v>69138</v>
+        <v>55908</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="4">
-        <v>69149</v>
+        <v>139786</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C93" s="4">
-        <v>69149</v>
+        <v>139786</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="4">
-        <v>83460</v>
+        <v>208472</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C94" s="4">
-        <v>83460</v>
+        <v>208472</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="4">
-        <v>89195</v>
+        <v>200213</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C95" s="4">
-        <v>89195</v>
+        <v>200213</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="4">
-        <v>90176</v>
+        <v>150040</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C96" s="4">
-        <v>90176</v>
+        <v>150040</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>156</v>
+        <v>76</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="4">
-        <v>88970</v>
+        <v>8680</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C97" s="4">
-        <v>88970</v>
+        <v>8680</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="4">
-        <v>201316</v>
+        <v>8691</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C98" s="4">
-        <v>201316</v>
+        <v>8691</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="4">
-        <v>28000</v>
+        <v>17726</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C99" s="4">
-        <v>28000</v>
+        <v>17726</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="4">
-        <v>55908</v>
+        <v>128505</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C100" s="4">
-        <v>55908</v>
+        <v>128505</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>53</v>
+        <v>128</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="4">
-        <v>139786</v>
+        <v>201314</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C101" s="4">
-        <v>139786</v>
+        <v>201314</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>164</v>
+        <v>72</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="4">
-        <v>208472</v>
+        <v>219262</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C102" s="4">
-        <v>208472</v>
+        <v>219262</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="4">
-        <v>200213</v>
+        <v>212182</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C103" s="4">
-        <v>200213</v>
+        <v>212182</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="4">
-        <v>150040</v>
+        <v>212184</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C104" s="4">
-        <v>150040</v>
+        <v>212184</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>76</v>
+        <v>165</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="4">
-        <v>8680</v>
+        <v>212244</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C105" s="4">
-        <v>8680</v>
+        <v>212244</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>171</v>
+        <v>27</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="4">
-        <v>8691</v>
+        <v>212179</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C106" s="4">
-        <v>8691</v>
+        <v>212179</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>173</v>
+        <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="4">
-        <v>17726</v>
+        <v>211541</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C107" s="4">
-        <v>17726</v>
+        <v>211541</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="4">
-        <v>128505</v>
+        <v>212175</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C108" s="4">
-        <v>128505</v>
+        <v>212175</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="4">
-        <v>201314</v>
+        <v>212245</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C109" s="4">
-        <v>201314</v>
+        <v>212245</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="4">
-        <v>219262</v>
+        <v>212183</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C110" s="4">
-        <v>219262</v>
+        <v>212183</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>181</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="4">
-        <v>212182</v>
+        <v>212324</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="C111" s="4">
-        <v>212182</v>
+        <v>212324</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="4">
-        <v>212184</v>
+        <v>212178</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C112" s="4">
-        <v>212184</v>
+        <v>212178</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>183</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="4">
-        <v>212244</v>
+        <v>83280</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="C113" s="4">
-        <v>212244</v>
+        <v>83280</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="4">
-        <v>212179</v>
+        <v>234637</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C114" s="4">
-        <v>212179</v>
+        <v>234637</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="4">
-        <v>211541</v>
+        <v>257890</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C115" s="4">
-        <v>211541</v>
+        <v>257890</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="4">
-        <v>212175</v>
+        <v>247823</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="C116" s="4">
-        <v>212175</v>
+        <v>247823</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>190</v>
+        <v>128</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="4">
-        <v>212245</v>
+        <v>211569</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="C117" s="4">
-        <v>212245</v>
+        <v>211569</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>192</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4">
-        <v>212183</v>
+        <v>33634</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="C118" s="4">
-        <v>212183</v>
+        <v>33634</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>11</v>
+        <v>185</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="4">
-        <v>212324</v>
+        <v>85472</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="C119" s="4">
-        <v>212324</v>
+        <v>85472</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>195</v>
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="4">
-        <v>212178</v>
+        <v>252943</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="C120" s="4">
-        <v>212178</v>
+        <v>252943</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="4">
-        <v>234637</v>
+        <v>252441</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C121" s="4">
-        <v>234637</v>
+        <v>252441</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="4">
-        <v>257890</v>
+        <v>243097</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="C122" s="4">
-        <v>257890</v>
+        <v>243097</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="4">
-        <v>247823</v>
+        <v>247186</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="C123" s="4">
-        <v>247823</v>
+        <v>247186</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>177</v>
+        <v>43</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="4">
-        <v>211569</v>
+        <v>60858</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="C124" s="4">
-        <v>211569</v>
+        <v>60858</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="4">
-        <v>33634</v>
+        <v>259050</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="C125" s="4">
-        <v>33634</v>
+        <v>259050</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="4">
-        <v>85472</v>
+        <v>38953</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="C126" s="4">
-        <v>85472</v>
+        <v>38953</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="4">
-        <v>59250</v>
+        <v>53142</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C127" s="4">
-        <v>59250</v>
+        <v>53142</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="4">
-        <v>252441</v>
+        <v>98195</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="C128" s="4">
-        <v>252441</v>
+        <v>98195</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="4">
-        <v>243097</v>
+        <v>61444</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="C129" s="4">
-        <v>243097</v>
+        <v>61444</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="4">
-        <v>247186</v>
+        <v>257347</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="C130" s="4">
-        <v>247186</v>
+        <v>257347</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="4">
-        <v>60858</v>
+        <v>86585</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="C131" s="4">
-        <v>60858</v>
+        <v>86585</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="4">
-        <v>259050</v>
+        <v>61589</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="C132" s="4">
-        <v>259050</v>
+        <v>61589</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="4">
-        <v>38953</v>
+        <v>57146</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C133" s="4">
-        <v>38953</v>
+        <v>57146</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="4">
-        <v>53142</v>
+        <v>253825</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="C134" s="4">
-        <v>53142</v>
+        <v>253825</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="4">
-        <v>61444</v>
+        <v>252841</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="C135" s="4">
-        <v>61444</v>
+        <v>252841</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="4">
-        <v>257347</v>
+        <v>48629</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="C136" s="4">
-        <v>257347</v>
+        <v>48629</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="4">
-        <v>86585</v>
+        <v>61477</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="C137" s="4">
-        <v>86585</v>
+        <v>61477</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="4">
-        <v>61589</v>
+        <v>46043</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="C138" s="4">
-        <v>61589</v>
+        <v>46043</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="4">
-        <v>57146</v>
+        <v>61590</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="C139" s="4">
-        <v>57146</v>
+        <v>61590</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="4">
-        <v>253825</v>
+        <v>61635</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="C140" s="4">
-        <v>253825</v>
+        <v>61635</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="4">
-        <v>252841</v>
+        <v>61646</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="C141" s="4">
-        <v>252841</v>
+        <v>61646</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>80</v>
+        <v>116</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="4">
-        <v>48629</v>
+        <v>258142</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="C142" s="4">
-        <v>48629</v>
+        <v>258142</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>57</v>
+        <v>116</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="4">
-        <v>61466</v>
+        <v>247530</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="C143" s="4">
-        <v>61466</v>
+        <v>247530</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>30</v>
+        <v>212</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="4">
-        <v>61488</v>
+        <v>250517</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="C144" s="4">
-        <v>61488</v>
+        <v>250517</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>80</v>
+        <v>212</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="4">
-        <v>61477</v>
+        <v>249902</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C145" s="4">
-        <v>61477</v>
+        <v>249902</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>53</v>
+        <v>215</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="4">
-        <v>46043</v>
+        <v>250871</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="C146" s="4">
-        <v>46043</v>
+        <v>250871</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="4">
-        <v>61590</v>
+        <v>220945</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="C147" s="4">
-        <v>61590</v>
+        <v>220945</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="4">
-        <v>61635</v>
+        <v>255397</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C148" s="4">
-        <v>61635</v>
+        <v>255397</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>38</v>
+        <v>219</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="4">
-        <v>61646</v>
+        <v>256383</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C149" s="4">
-        <v>61646</v>
+        <v>256383</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>125</v>
+        <v>221</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="4">
-        <v>258142</v>
+        <v>256384</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="C150" s="4">
-        <v>258142</v>
+        <v>256384</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="4">
-        <v>247530</v>
+        <v>33397</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C151" s="4">
-        <v>247530</v>
+        <v>33397</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="4">
-        <v>250517</v>
+        <v>61679</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="C152" s="4">
-        <v>250517</v>
+        <v>61679</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>230</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="4">
-        <v>249902</v>
+        <v>61668</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="C153" s="4">
-        <v>249902</v>
+        <v>61668</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>233</v>
+        <v>57</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="4">
-        <v>250871</v>
+        <v>14139</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="C154" s="4">
-        <v>250871</v>
+        <v>14139</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>21</v>
+        <v>126</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="4">
-        <v>220945</v>
+        <v>14140</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="C155" s="4">
-        <v>220945</v>
+        <v>14140</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>192</v>
+        <v>126</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="4">
-        <v>255397</v>
+        <v>20584</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C156" s="4">
-        <v>255397</v>
+        <v>20584</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>237</v>
+        <v>48</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="4">
-        <v>256383</v>
+        <v>61714</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="C157" s="4">
-        <v>256383</v>
+        <v>61714</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>239</v>
+        <v>116</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="4">
-        <v>256384</v>
+        <v>61690</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="C158" s="4">
-        <v>256384</v>
+        <v>61690</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="4">
-        <v>252439</v>
+        <v>256729</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="C159" s="4">
-        <v>252439</v>
+        <v>256729</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>47</v>
+        <v>212</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="4">
-        <v>33397</v>
+        <v>42173</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
       <c r="C160" s="4">
-        <v>33397</v>
+        <v>42173</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>207</v>
+        <v>41</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="4">
-        <v>61679</v>
+        <v>254085</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C161" s="4">
-        <v>61679</v>
+        <v>254085</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="4">
-        <v>61668</v>
+        <v>60296</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="C162" s="4">
-        <v>61668</v>
+        <v>60296</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>57</v>
+        <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="4">
-        <v>250657</v>
+        <v>42017</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="C163" s="4">
-        <v>250657</v>
+        <v>42017</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="4">
-        <v>14139</v>
+        <v>255005</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="C164" s="4">
-        <v>14139</v>
+        <v>255005</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="4">
-        <v>14140</v>
+        <v>257546</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="C165" s="4">
-        <v>14140</v>
+        <v>257546</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="4">
-        <v>20584</v>
+        <v>35110</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="C166" s="4">
-        <v>20584</v>
+        <v>35110</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>47</v>
+        <v>238</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="4">
-        <v>61714</v>
+        <v>61791</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="C167" s="4">
-        <v>61714</v>
+        <v>61791</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>125</v>
+        <v>27</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="4">
-        <v>61690</v>
+        <v>63187</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="C168" s="4">
-        <v>61690</v>
+        <v>63187</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>28</v>
+        <v>238</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="4">
-        <v>256729</v>
+        <v>249948</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="C169" s="4">
-        <v>256729</v>
+        <v>249948</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>230</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="4">
-        <v>42173</v>
+        <v>252003</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="C170" s="4">
-        <v>42173</v>
+        <v>252003</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="4">
-        <v>254085</v>
+        <v>249950</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C171" s="4">
-        <v>254085</v>
+        <v>249950</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>247</v>
+        <v>116</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="4">
-        <v>60296</v>
+        <v>255705</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="C172" s="4">
-        <v>60296</v>
+        <v>255705</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>256</v>
+        <v>41</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="4">
-        <v>42017</v>
+        <v>61736</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C173" s="4">
-        <v>42017</v>
+        <v>61736</v>
       </c>
       <c r="D173" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="4">
-        <v>255005</v>
+        <v>61815</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="C174" s="4">
-        <v>255005</v>
+        <v>61815</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>259</v>
+        <v>190</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="4">
-        <v>257546</v>
+        <v>216829</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="C175" s="4">
-        <v>257546</v>
+        <v>216829</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>259</v>
+        <v>30</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="4">
-        <v>35110</v>
+        <v>39897</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="C176" s="4">
-        <v>35110</v>
+        <v>39897</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>259</v>
+        <v>83</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="4">
-        <v>61791</v>
+        <v>61747</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="C177" s="4">
-        <v>61791</v>
+        <v>61747</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4">
-        <v>63187</v>
+        <v>61826</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="C178" s="4">
-        <v>63187</v>
+        <v>61826</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>259</v>
+        <v>36</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="4">
-        <v>249948</v>
+        <v>257845</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="C179" s="4">
-        <v>249948</v>
+        <v>257845</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="4">
-        <v>252003</v>
+        <v>90817</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="C180" s="4">
-        <v>252003</v>
+        <v>90817</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>38</v>
+        <v>116</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="4">
-        <v>249950</v>
+        <v>248927</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>266</v>
+        <v>255</v>
       </c>
       <c r="C181" s="4">
-        <v>249950</v>
+        <v>248927</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>125</v>
+        <v>57</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="4">
-        <v>61804</v>
+        <v>61758</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="C182" s="4">
-        <v>61804</v>
+        <v>61758</v>
       </c>
       <c r="D182" s="4" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="4">
-        <v>64144</v>
+        <v>98566</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="C183" s="4">
-        <v>64144</v>
+        <v>98566</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>259</v>
+        <v>79</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="4">
-        <v>255705</v>
+        <v>257846</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="C184" s="4">
-        <v>255705</v>
+        <v>257846</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="4">
-        <v>216829</v>
+        <v>245943</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="C185" s="4">
-        <v>216829</v>
+        <v>245943</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="4">
-        <v>39897</v>
+        <v>55739</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="C186" s="4">
-        <v>39897</v>
+        <v>55739</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>84</v>
+        <v>126</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="4">
-        <v>61747</v>
+        <v>255927</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="C187" s="4">
-        <v>61747</v>
+        <v>255927</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="4">
-        <v>61826</v>
+        <v>250870</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="C188" s="4">
-        <v>61826</v>
+        <v>250870</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="4">
-        <v>257845</v>
+        <v>250868</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="C189" s="4">
-        <v>257845</v>
+        <v>250868</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="4">
-        <v>90817</v>
+        <v>85260</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="C190" s="4">
-        <v>90817</v>
+        <v>85260</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>125</v>
+        <v>221</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="4">
-        <v>248927</v>
+        <v>255169</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
       <c r="C191" s="4">
-        <v>248927</v>
+        <v>255169</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="4">
-        <v>257846</v>
+        <v>18828</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="C192" s="4">
-        <v>257846</v>
+        <v>18828</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="4">
-        <v>245943</v>
+        <v>14251</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="C193" s="4">
-        <v>245943</v>
+        <v>14251</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="4">
-        <v>61770</v>
+        <v>203398</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="C194" s="4">
-        <v>61770</v>
+        <v>203398</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="4">
-        <v>55739</v>
+        <v>60577</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>280</v>
+        <v>269</v>
       </c>
       <c r="C195" s="4">
-        <v>55739</v>
+        <v>60577</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="4">
-        <v>255927</v>
+        <v>235647</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="C196" s="4">
-        <v>255927</v>
+        <v>235647</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>21</v>
+        <v>272</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="4">
-        <v>250870</v>
+        <v>27615</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="C197" s="4">
-        <v>250870</v>
+        <v>27615</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="4">
-        <v>250868</v>
+        <v>252017</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="C198" s="4">
-        <v>250868</v>
+        <v>252017</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="4">
-        <v>85260</v>
+        <v>68990</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="C199" s="4">
-        <v>85260</v>
+        <v>68990</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>239</v>
+        <v>276</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="4">
-        <v>255169</v>
+        <v>49248</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="C200" s="4">
-        <v>255169</v>
+        <v>49248</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4">
-        <v>18828</v>
+        <v>250519</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C201" s="4">
-        <v>18828</v>
+        <v>250519</v>
       </c>
       <c r="D201" s="4" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="4">
-        <v>14251</v>
+        <v>214205</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="C202" s="4">
-        <v>14251</v>
+        <v>214205</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="4">
-        <v>60577</v>
+        <v>50789</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="C203" s="4">
-        <v>60577</v>
+        <v>50789</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="4">
-        <v>235647</v>
+        <v>33858</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C204" s="4">
-        <v>235647</v>
+        <v>33858</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>291</v>
+        <v>39</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="4">
-        <v>27615</v>
+        <v>87070</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C205" s="4">
-        <v>27615</v>
+        <v>87070</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="4">
-        <v>252017</v>
+        <v>35502</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="C206" s="4">
-        <v>252017</v>
+        <v>35502</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="4">
-        <v>68990</v>
+        <v>258920</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="C207" s="4">
-        <v>68990</v>
+        <v>258920</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="4">
-        <v>49248</v>
+        <v>61971</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="C208" s="4">
-        <v>49248</v>
+        <v>61971</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="4">
-        <v>250519</v>
+        <v>97453</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="C209" s="4">
-        <v>250519</v>
+        <v>97453</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>38</v>
+        <v>235</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="4">
-        <v>214205</v>
+        <v>257974</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="C210" s="4">
-        <v>214205</v>
+        <v>257974</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="4">
-        <v>50789</v>
+        <v>96408</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="C211" s="4">
-        <v>50789</v>
+        <v>96408</v>
       </c>
       <c r="D211" s="4" t="s">
-        <v>13</v>
+        <v>235</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="4">
-        <v>33858</v>
+        <v>97497</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="C212" s="4">
-        <v>33858</v>
+        <v>97497</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="4">
-        <v>87070</v>
+        <v>97475</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="C213" s="4">
-        <v>87070</v>
+        <v>97475</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="4">
-        <v>35502</v>
+        <v>206188</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="C214" s="4">
-        <v>35502</v>
+        <v>206188</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="4">
-        <v>258920</v>
+        <v>43300</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="C215" s="4">
-        <v>258920</v>
+        <v>43300</v>
       </c>
       <c r="D215" s="4" t="s">
-        <v>304</v>
+        <v>235</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="4">
-        <v>61971</v>
+        <v>52736</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="C216" s="4">
-        <v>61971</v>
+        <v>52736</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="4">
-        <v>257974</v>
+        <v>240813</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="C217" s="4">
-        <v>257974</v>
+        <v>240813</v>
       </c>
       <c r="D217" s="4" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="4">
-        <v>206188</v>
+        <v>243718</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="C218" s="4">
-        <v>206188</v>
+        <v>243718</v>
       </c>
       <c r="D218" s="4" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="4">
-        <v>43300</v>
+        <v>81547</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="C219" s="4">
-        <v>43300</v>
+        <v>81547</v>
       </c>
       <c r="D219" s="4" t="s">
-        <v>256</v>
+        <v>299</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="4">
-        <v>52736</v>
+        <v>81558</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C220" s="4">
-        <v>52736</v>
+        <v>81558</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>125</v>
+        <v>301</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="4">
-        <v>240813</v>
+        <v>95250</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="C221" s="4">
-        <v>240813</v>
+        <v>95250</v>
       </c>
       <c r="D221" s="4" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="4">
-        <v>243718</v>
+        <v>82952</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C222" s="4">
-        <v>243718</v>
+        <v>82952</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="4">
-        <v>81547</v>
+        <v>256297</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="C223" s="4">
-        <v>81547</v>
+        <v>256297</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="4">
-        <v>81558</v>
+        <v>255649</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
       <c r="C224" s="4">
-        <v>81558</v>
+        <v>255649</v>
       </c>
       <c r="D224" s="4" t="s">
-        <v>316</v>
+        <v>185</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="4">
-        <v>82952</v>
+        <v>255648</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="C225" s="4">
-        <v>82952</v>
+        <v>255648</v>
       </c>
       <c r="D225" s="4" t="s">
-        <v>318</v>
+        <v>185</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="4">
-        <v>255649</v>
+        <v>58832</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="C226" s="4">
-        <v>255649</v>
+        <v>58832</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>320</v>
+        <v>55</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="4">
-        <v>58832</v>
+        <v>208718</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
       <c r="C227" s="4">
-        <v>58832</v>
+        <v>208718</v>
       </c>
       <c r="D227" s="4" t="s">
-        <v>55</v>
+        <v>212</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="4">
-        <v>208718</v>
+        <v>208719</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="C228" s="4">
-        <v>208718</v>
+        <v>208719</v>
       </c>
       <c r="D228" s="4" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="4">
-        <v>208719</v>
+        <v>208747</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="C229" s="4">
-        <v>208719</v>
+        <v>208747</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="4">
-        <v>208747</v>
+        <v>71355</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C230" s="4">
-        <v>208747</v>
+        <v>71355</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>230</v>
+        <v>313</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="4">
-        <v>71355</v>
+        <v>89992</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="C231" s="4">
-        <v>71355</v>
+        <v>89992</v>
       </c>
       <c r="D231" s="4" t="s">
-        <v>326</v>
+        <v>148</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="4">
-        <v>89992</v>
+        <v>89981</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
       <c r="C232" s="4">
-        <v>89992</v>
+        <v>89981</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="4">
-        <v>89981</v>
+        <v>89970</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="C233" s="4">
-        <v>89981</v>
+        <v>89970</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="4">
-        <v>89970</v>
+        <v>69586</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="C234" s="4">
-        <v>89970</v>
+        <v>69586</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>164</v>
+        <v>140</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="4">
         <v>33555</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
       <c r="C235" s="4">
         <v>33555</v>
       </c>
       <c r="D235" s="4" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="4">
-        <v>92336</v>
+        <v>245903</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
       <c r="C236" s="4">
-        <v>92336</v>
+        <v>245903</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>30</v>
+        <v>320</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="4">
-        <v>254303</v>
+        <v>34950</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C237" s="4">
-        <v>254303</v>
+        <v>34950</v>
       </c>
       <c r="D237" s="4" t="s">
-        <v>40</v>
+        <v>322</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="4">
-        <v>245903</v>
+        <v>35052</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="C238" s="4">
-        <v>245903</v>
+        <v>35052</v>
       </c>
       <c r="D238" s="4" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="4">
-        <v>34950</v>
+        <v>65852</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="C239" s="4">
-        <v>34950</v>
+        <v>65852</v>
       </c>
       <c r="D239" s="4" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="4">
-        <v>35052</v>
+        <v>230486</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="C240" s="4">
-        <v>35052</v>
+        <v>230486</v>
       </c>
       <c r="D240" s="4" t="s">
-        <v>144</v>
+        <v>328</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="4">
-        <v>65852</v>
+        <v>81615</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="C241" s="4">
-        <v>65852</v>
+        <v>81615</v>
       </c>
       <c r="D241" s="4" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="4">
-        <v>230486</v>
+        <v>81637</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="C242" s="4">
-        <v>230486</v>
+        <v>81637</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="4">
-        <v>91425</v>
+        <v>81659</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="C243" s="4">
-        <v>91425</v>
+        <v>81659</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="4">
-        <v>81615</v>
+        <v>81817</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="C244" s="4">
-        <v>81615</v>
+        <v>81817</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="4">
-        <v>81637</v>
+        <v>81670</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
       <c r="C245" s="4">
-        <v>81637</v>
+        <v>81670</v>
       </c>
       <c r="D245" s="4" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="4">
-        <v>81659</v>
+        <v>81626</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="C246" s="4">
-        <v>81659</v>
+        <v>81626</v>
       </c>
       <c r="D246" s="4" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="4">
-        <v>81817</v>
+        <v>81660</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="C247" s="4">
-        <v>81817</v>
+        <v>81660</v>
       </c>
       <c r="D247" s="4" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="4">
-        <v>81670</v>
+        <v>81681</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="C248" s="4">
-        <v>81670</v>
+        <v>81681</v>
       </c>
       <c r="D248" s="4" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="4">
-        <v>81626</v>
+        <v>81828</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="C249" s="4">
-        <v>81626</v>
+        <v>81828</v>
       </c>
       <c r="D249" s="4" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="4">
-        <v>81660</v>
+        <v>33195</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="C250" s="4">
-        <v>81660</v>
+        <v>33195</v>
       </c>
       <c r="D250" s="4" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="4">
-        <v>81681</v>
+        <v>33220</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="C251" s="4">
-        <v>81681</v>
+        <v>33220</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>351</v>
+        <v>48</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="4">
-        <v>81828</v>
+        <v>81839</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="C252" s="4">
-        <v>81828</v>
+        <v>81839</v>
       </c>
       <c r="D252" s="4" t="s">
-        <v>351</v>
+        <v>330</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="4">
-        <v>33465</v>
+        <v>81850</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="C253" s="4">
-        <v>33465</v>
+        <v>81850</v>
       </c>
       <c r="D253" s="4" t="s">
-        <v>21</v>
+        <v>330</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="4">
-        <v>33195</v>
+        <v>81861</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="C254" s="4">
-        <v>33195</v>
+        <v>81861</v>
       </c>
       <c r="D254" s="4" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="4">
-        <v>33220</v>
+        <v>250262</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="C255" s="4">
-        <v>33220</v>
+        <v>250262</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>47</v>
+        <v>346</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="4">
-        <v>33230</v>
+        <v>53265</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>358</v>
+        <v>347</v>
       </c>
       <c r="C256" s="4">
-        <v>33230</v>
+        <v>53265</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>80</v>
+        <v>348</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="4">
-        <v>81839</v>
+        <v>67641</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="C257" s="4">
-        <v>81839</v>
+        <v>67641</v>
       </c>
       <c r="D257" s="4" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="4">
-        <v>81850</v>
+        <v>128112</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="C258" s="4">
-        <v>81850</v>
+        <v>128112</v>
       </c>
       <c r="D258" s="4" t="s">
-        <v>345</v>
+        <v>27</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="4">
-        <v>81861</v>
+        <v>128099</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="C259" s="4">
-        <v>81861</v>
+        <v>128099</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>34</v>
+        <v>212</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="4">
-        <v>250262</v>
+        <v>253700</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="C260" s="4">
-        <v>250262</v>
+        <v>253700</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="4">
-        <v>67641</v>
+        <v>81569</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="C261" s="4">
-        <v>67641</v>
+        <v>81569</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="4">
-        <v>128112</v>
+        <v>81570</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="C262" s="4">
-        <v>128112</v>
+        <v>81570</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>25</v>
+        <v>357</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="4">
-        <v>128099</v>
+        <v>81580</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="C263" s="4">
-        <v>128099</v>
+        <v>81580</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>230</v>
+        <v>112</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="4">
-        <v>253700</v>
+        <v>64919</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="C264" s="4">
-        <v>253700</v>
+        <v>64919</v>
       </c>
       <c r="D264" s="4" t="s">
-        <v>53</v>
+        <v>360</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="4">
-        <v>81569</v>
+        <v>58170</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="C265" s="4">
-        <v>81569</v>
+        <v>58170</v>
       </c>
       <c r="D265" s="4" t="s">
-        <v>370</v>
+        <v>36</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="4">
-        <v>81580</v>
+        <v>206353</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="C266" s="4">
-        <v>81580</v>
+        <v>206353</v>
       </c>
       <c r="D266" s="4" t="s">
-        <v>121</v>
+        <v>57</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="4">
-        <v>66471</v>
+        <v>202007</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>372</v>
+        <v>363</v>
       </c>
       <c r="C267" s="4">
-        <v>66471</v>
+        <v>202007</v>
       </c>
       <c r="D267" s="4" t="s">
-        <v>373</v>
+        <v>112</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="4">
-        <v>64919</v>
+        <v>237462</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="C268" s="4">
-        <v>64919</v>
+        <v>237462</v>
       </c>
       <c r="D268" s="4" t="s">
-        <v>375</v>
+        <v>174</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="4">
-        <v>58170</v>
+        <v>202719</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="C269" s="4">
-        <v>58170</v>
+        <v>202719</v>
       </c>
       <c r="D269" s="4" t="s">
-        <v>375</v>
+        <v>36</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="4">
-        <v>206353</v>
+        <v>207413</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="C270" s="4">
-        <v>206353</v>
+        <v>207413</v>
       </c>
       <c r="D270" s="4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="4">
-        <v>202007</v>
+        <v>212494</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="C271" s="4">
-        <v>202007</v>
+        <v>212494</v>
       </c>
       <c r="D271" s="4" t="s">
-        <v>121</v>
+        <v>368</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="4">
-        <v>237462</v>
+        <v>215892</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="C272" s="4">
-        <v>237462</v>
+        <v>215892</v>
       </c>
       <c r="D272" s="4" t="s">
-        <v>192</v>
+        <v>370</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="4">
-        <v>202253</v>
+        <v>223866</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="C273" s="4">
-        <v>202253</v>
+        <v>223866</v>
       </c>
       <c r="D273" s="4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="4">
-        <v>202719</v>
+        <v>231056</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="C274" s="4">
-        <v>202719</v>
+        <v>231056</v>
       </c>
       <c r="D274" s="4" t="s">
-        <v>34</v>
+        <v>373</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="4">
-        <v>207413</v>
+        <v>246701</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="C275" s="4">
-        <v>207413</v>
+        <v>246701</v>
       </c>
       <c r="D275" s="4" t="s">
-        <v>47</v>
+        <v>375</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="4">
-        <v>212494</v>
+        <v>246702</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="C276" s="4">
-        <v>212494</v>
+        <v>246702</v>
       </c>
       <c r="D276" s="4" t="s">
-        <v>384</v>
+        <v>375</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="4">
-        <v>223866</v>
+        <v>247061</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>385</v>
+        <v>377</v>
       </c>
       <c r="C277" s="4">
-        <v>223866</v>
+        <v>247061</v>
       </c>
       <c r="D277" s="4" t="s">
-        <v>80</v>
+        <v>378</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="4">
-        <v>223867</v>
+        <v>219901</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="C278" s="4">
-        <v>223867</v>
+        <v>219901</v>
       </c>
       <c r="D278" s="4" t="s">
-        <v>80</v>
+        <v>190</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="4">
-        <v>246701</v>
+        <v>219902</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="C279" s="4">
-        <v>246701</v>
+        <v>219902</v>
       </c>
       <c r="D279" s="4" t="s">
-        <v>375</v>
+        <v>348</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="4">
-        <v>246702</v>
+        <v>223690</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="C280" s="4">
-        <v>246702</v>
+        <v>223690</v>
       </c>
       <c r="D280" s="4" t="s">
-        <v>375</v>
+        <v>76</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="4">
-        <v>219901</v>
+        <v>223691</v>
       </c>
       <c r="B281" s="3" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="C281" s="4">
-        <v>219901</v>
+        <v>223691</v>
       </c>
       <c r="D281" s="4" t="s">
-        <v>207</v>
+        <v>76</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="4">
-        <v>219902</v>
+        <v>223692</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C282" s="4">
-        <v>219902</v>
+        <v>223692</v>
       </c>
       <c r="D282" s="4" t="s">
-        <v>391</v>
+        <v>76</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="4">
-        <v>223690</v>
+        <v>223224</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="C283" s="4">
-        <v>223690</v>
+        <v>223224</v>
       </c>
       <c r="D283" s="4" t="s">
-        <v>76</v>
+        <v>336</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="4">
-        <v>223691</v>
+        <v>34185</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="C284" s="4">
-        <v>223691</v>
+        <v>34185</v>
       </c>
       <c r="D284" s="4" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="4">
-        <v>223692</v>
+        <v>34209</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="C285" s="4">
-        <v>223692</v>
+        <v>34209</v>
       </c>
       <c r="D285" s="4" t="s">
-        <v>76</v>
+        <v>23</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="4">
-        <v>223224</v>
+        <v>255306</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>395</v>
+        <v>387</v>
       </c>
       <c r="C286" s="4">
-        <v>223224</v>
+        <v>255306</v>
       </c>
       <c r="D286" s="4" t="s">
-        <v>351</v>
+        <v>23</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="4">
-        <v>247151</v>
+        <v>253612</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="C287" s="4">
-        <v>247151</v>
+        <v>253612</v>
       </c>
       <c r="D287" s="4" t="s">
-        <v>177</v>
+        <v>330</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="4">
-        <v>255306</v>
+        <v>252600</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="C288" s="4">
-        <v>255306</v>
+        <v>252600</v>
       </c>
       <c r="D288" s="4" t="s">
-        <v>21</v>
+        <v>370</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="4">
-        <v>253612</v>
+        <v>96060</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C289" s="4">
-        <v>253612</v>
+        <v>96060</v>
       </c>
       <c r="D289" s="4" t="s">
-        <v>345</v>
+        <v>391</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="4">
-        <v>252600</v>
+        <v>96059</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="C290" s="4">
-        <v>252600</v>
+        <v>96059</v>
       </c>
       <c r="D290" s="4" t="s">
-        <v>400</v>
+        <v>357</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="4">
         <v>252965</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="C291" s="4">
         <v>252965</v>
       </c>
       <c r="D291" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="4">
         <v>215633</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="C292" s="4">
         <v>215633</v>
       </c>
       <c r="D292" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="4">
-        <v>78330</v>
+        <v>235917</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="C293" s="4">
-        <v>78330</v>
+        <v>235917</v>
       </c>
       <c r="D293" s="4" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="4">
-        <v>235917</v>
+        <v>78373</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
       <c r="C294" s="4">
-        <v>235917</v>
+        <v>78373</v>
       </c>
       <c r="D294" s="4" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="4">
-        <v>78340</v>
+        <v>247269</v>
       </c>
       <c r="B295" s="3" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="C295" s="4">
-        <v>78340</v>
+        <v>247269</v>
       </c>
       <c r="D295" s="4" t="s">
-        <v>408</v>
+        <v>34</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="4">
-        <v>78373</v>
+        <v>85619</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
       <c r="C296" s="4">
-        <v>78373</v>
+        <v>85619</v>
       </c>
       <c r="D296" s="4" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="4">
-        <v>247269</v>
+        <v>243828</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="C297" s="4">
-        <v>247269</v>
+        <v>243828</v>
       </c>
       <c r="D297" s="4" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="4">
-        <v>78351</v>
+        <v>38123</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="C298" s="4">
-        <v>78351</v>
+        <v>38123</v>
       </c>
       <c r="D298" s="4" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="4">
-        <v>78384</v>
+        <v>82245</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="C299" s="4">
-        <v>78384</v>
+        <v>82245</v>
       </c>
       <c r="D299" s="4" t="s">
-        <v>415</v>
+        <v>25</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="4">
-        <v>85619</v>
+        <v>78362</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="C300" s="4">
-        <v>85619</v>
+        <v>78362</v>
       </c>
       <c r="D300" s="4" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="4">
-        <v>38123</v>
+        <v>78395</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="C301" s="4">
-        <v>38123</v>
+        <v>78395</v>
       </c>
       <c r="D301" s="4" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="4">
-        <v>82245</v>
+        <v>247874</v>
       </c>
       <c r="B302" s="3" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="C302" s="4">
-        <v>82245</v>
+        <v>247874</v>
       </c>
       <c r="D302" s="4" t="s">
-        <v>11</v>
+        <v>411</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="4">
-        <v>78362</v>
+        <v>255093</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="C303" s="4">
-        <v>78362</v>
+        <v>255093</v>
       </c>
       <c r="D303" s="4" t="s">
-        <v>422</v>
+        <v>324</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="4">
-        <v>78395</v>
+        <v>82234</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="C304" s="4">
-        <v>78395</v>
+        <v>82234</v>
       </c>
       <c r="D304" s="4" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="4">
-        <v>82234</v>
+        <v>250149</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="C305" s="4">
-        <v>82234</v>
+        <v>250149</v>
       </c>
       <c r="D305" s="4" t="s">
-        <v>144</v>
+        <v>357</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="4">
-        <v>250149</v>
+        <v>78408</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="C306" s="4">
-        <v>250149</v>
+        <v>78408</v>
       </c>
       <c r="D306" s="4" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="4">
-        <v>78408</v>
+        <v>78419</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="C307" s="4">
-        <v>78408</v>
+        <v>78419</v>
       </c>
       <c r="D307" s="4" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="4">
-        <v>78419</v>
+        <v>256001</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="C308" s="4">
-        <v>78419</v>
+        <v>256001</v>
       </c>
       <c r="D308" s="4" t="s">
-        <v>431</v>
+        <v>165</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="4">
-        <v>248777</v>
+        <v>256094</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="C309" s="4">
-        <v>248777</v>
+        <v>256094</v>
       </c>
       <c r="D309" s="4" t="s">
-        <v>433</v>
+        <v>422</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="4">
-        <v>256094</v>
+        <v>78420</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>434</v>
+        <v>423</v>
       </c>
       <c r="C310" s="4">
-        <v>256094</v>
+        <v>78420</v>
       </c>
       <c r="D310" s="4" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="4">
-        <v>78420</v>
+        <v>86293</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="C311" s="4">
-        <v>78420</v>
+        <v>86293</v>
       </c>
       <c r="D311" s="4" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="4">
-        <v>86293</v>
+        <v>252945</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="C312" s="4">
-        <v>86293</v>
+        <v>252945</v>
       </c>
       <c r="D312" s="4" t="s">
-        <v>334</v>
+        <v>23</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="4">
-        <v>252945</v>
+        <v>255486</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="C313" s="4">
-        <v>252945</v>
+        <v>255486</v>
       </c>
       <c r="D313" s="4" t="s">
-        <v>370</v>
+        <v>429</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="4">
-        <v>255486</v>
+        <v>254991</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="C314" s="4">
-        <v>255486</v>
+        <v>254991</v>
       </c>
       <c r="D314" s="4" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="4">
         <v>252946</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="C315" s="4">
         <v>252946</v>
       </c>
       <c r="D315" s="4" t="s">
-        <v>375</v>
+        <v>433</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="4">
         <v>258033</v>
       </c>
       <c r="B316" s="3" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="C316" s="4">
         <v>258033</v>
       </c>
       <c r="D316" s="4" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="4">
         <v>57886</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="C317" s="4">
         <v>57886</v>
       </c>
       <c r="D317" s="4" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="4">
-        <v>74784</v>
+        <v>212791</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="C318" s="4">
-        <v>74784</v>
+        <v>212791</v>
       </c>
       <c r="D318" s="4" t="s">
-        <v>447</v>
+        <v>41</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="4">
-        <v>212791</v>
+        <v>139540</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="C319" s="4">
-        <v>212791</v>
+        <v>139540</v>
       </c>
       <c r="D319" s="4" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="4">
-        <v>139540</v>
+        <v>139530</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="C320" s="4">
-        <v>139540</v>
+        <v>139530</v>
       </c>
       <c r="D320" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="4">
-        <v>139530</v>
+        <v>200792</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="C321" s="4">
-        <v>139530</v>
+        <v>200792</v>
       </c>
       <c r="D321" s="4" t="s">
-        <v>25</v>
+        <v>326</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="4">
-        <v>200792</v>
+        <v>144312</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="C322" s="4">
-        <v>200792</v>
+        <v>144312</v>
       </c>
       <c r="D322" s="4" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="4">
-        <v>144312</v>
+        <v>219859</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="C323" s="4">
-        <v>144312</v>
+        <v>219859</v>
       </c>
       <c r="D323" s="4" t="s">
-        <v>339</v>
+        <v>50</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="4">
-        <v>219859</v>
+        <v>136155</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="C324" s="4">
-        <v>219859</v>
+        <v>136155</v>
       </c>
       <c r="D324" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="4">
-        <v>136155</v>
+        <v>45681</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C325" s="4">
-        <v>136155</v>
+        <v>45681</v>
       </c>
       <c r="D325" s="4" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="4">
-        <v>45681</v>
+        <v>231023</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="C326" s="4">
-        <v>45681</v>
+        <v>231023</v>
       </c>
       <c r="D326" s="4" t="s">
-        <v>38</v>
+        <v>165</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="4">
-        <v>231023</v>
+        <v>88813</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="C327" s="4">
-        <v>231023</v>
+        <v>88813</v>
       </c>
       <c r="D327" s="4" t="s">
-        <v>183</v>
+        <v>447</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="4">
-        <v>88813</v>
+        <v>46065</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="C328" s="4">
-        <v>88813</v>
+        <v>46065</v>
       </c>
       <c r="D328" s="4" t="s">
-        <v>458</v>
+        <v>25</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="4">
         <v>212790</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="C329" s="4">
         <v>212790</v>
       </c>
       <c r="D329" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="4">
         <v>208356</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="C330" s="4">
         <v>208356</v>
       </c>
       <c r="D330" s="4" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="4">
         <v>224218</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="C331" s="4">
         <v>224218</v>
       </c>
       <c r="D331" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="4">
         <v>224215</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="C332" s="4">
         <v>224215</v>
       </c>
       <c r="D332" s="4" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="4">
         <v>224208</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C333" s="4">
         <v>224208</v>
       </c>
       <c r="D333" s="4" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="4">
         <v>224212</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="C334" s="4">
         <v>224212</v>
       </c>
       <c r="D334" s="4" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="4">
         <v>224210</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C335" s="4">
         <v>224210</v>
       </c>
       <c r="D335" s="4" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="4">
         <v>231022</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="C336" s="4">
         <v>231022</v>
       </c>
       <c r="D336" s="4" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="4">
-        <v>51241</v>
+        <v>38538</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="C337" s="4">
-        <v>51241</v>
+        <v>38538</v>
       </c>
       <c r="D337" s="4" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="4">
         <v>256833</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="C338" s="4">
         <v>256833</v>
       </c>
       <c r="D338" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="4">
         <v>37368</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="C339" s="4">
         <v>37368</v>
       </c>
       <c r="D339" s="4" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="4">
         <v>224227</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C340" s="4">
         <v>224227</v>
       </c>
       <c r="D340" s="4" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="4">
         <v>35781</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="C341" s="4">
         <v>35781</v>
       </c>
       <c r="D341" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="4">
         <v>252367</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C342" s="4">
         <v>252367</v>
       </c>
       <c r="D342" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="4">
         <v>218787</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="C343" s="4">
         <v>218787</v>
       </c>
       <c r="D343" s="4" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="4">
         <v>79958</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="C344" s="4">
         <v>79958</v>
       </c>
       <c r="D344" s="4" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="4">
         <v>252325</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="C345" s="4">
         <v>252325</v>
       </c>
       <c r="D345" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="4">
         <v>237631</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C346" s="4">
         <v>237631</v>
       </c>
       <c r="D346" s="4" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="4">
         <v>251364</v>
       </c>
       <c r="B347" s="3" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="C347" s="4">
         <v>251364</v>
       </c>
       <c r="D347" s="4" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="4">
         <v>251365</v>
       </c>
       <c r="B348" s="3" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="C348" s="4">
         <v>251365</v>
       </c>
       <c r="D348" s="4" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="4">
         <v>245208</v>
       </c>
       <c r="B349" s="3" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="C349" s="4">
         <v>245208</v>
       </c>
       <c r="D349" s="4" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="4">
         <v>245207</v>
       </c>
       <c r="B350" s="3" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="C350" s="4">
         <v>245207</v>
       </c>
       <c r="D350" s="4" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="4">
         <v>257738</v>
       </c>
       <c r="B351" s="3" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="C351" s="4">
         <v>257738</v>
       </c>
       <c r="D351" s="4" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="4">
         <v>82862</v>
       </c>
       <c r="B352" s="3" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="C352" s="4">
         <v>82862</v>
       </c>
       <c r="D352" s="4" t="s">
-        <v>495</v>
+        <v>414</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="4">
-        <v>249776</v>
+        <v>96711</v>
       </c>
       <c r="B353" s="3" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="C353" s="4">
-        <v>249776</v>
+        <v>96711</v>
       </c>
       <c r="D353" s="4" t="s">
-        <v>84</v>
+        <v>486</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="4">
-        <v>238490</v>
+        <v>72356</v>
       </c>
       <c r="B354" s="3" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
       <c r="C354" s="4">
-        <v>238490</v>
+        <v>72356</v>
       </c>
       <c r="D354" s="4" t="s">
-        <v>351</v>
+        <v>150</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="4">
-        <v>253077</v>
+        <v>97914</v>
       </c>
       <c r="B355" s="3" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="C355" s="4">
-        <v>253077</v>
+        <v>97914</v>
       </c>
       <c r="D355" s="4" t="s">
-        <v>21</v>
+        <v>489</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="4">
-        <v>241502</v>
+        <v>249776</v>
       </c>
       <c r="B356" s="3" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="C356" s="4">
-        <v>241502</v>
+        <v>249776</v>
       </c>
       <c r="D356" s="4" t="s">
-        <v>158</v>
+        <v>83</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="4">
-        <v>209767</v>
+        <v>238490</v>
       </c>
       <c r="B357" s="3" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C357" s="4">
-        <v>209767</v>
+        <v>238490</v>
       </c>
       <c r="D357" s="4" t="s">
-        <v>38</v>
+        <v>336</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="4">
-        <v>257946</v>
+        <v>253077</v>
       </c>
       <c r="B358" s="3" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="C358" s="4">
-        <v>257946</v>
+        <v>253077</v>
       </c>
       <c r="D358" s="4" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="4">
-        <v>239728</v>
+        <v>241502</v>
       </c>
       <c r="B359" s="3" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="C359" s="4">
-        <v>239728</v>
+        <v>241502</v>
       </c>
       <c r="D359" s="4" t="s">
-        <v>47</v>
+        <v>142</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="4">
-        <v>68003</v>
+        <v>257946</v>
       </c>
       <c r="B360" s="3" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C360" s="4">
-        <v>68003</v>
+        <v>257946</v>
       </c>
       <c r="D360" s="4" t="s">
-        <v>152</v>
+        <v>57</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="4">
-        <v>254282</v>
+        <v>239728</v>
       </c>
       <c r="B361" s="3" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="C361" s="4">
-        <v>254282</v>
+        <v>239728</v>
       </c>
       <c r="D361" s="4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="4">
-        <v>253663</v>
+        <v>67002</v>
       </c>
       <c r="B362" s="3" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="C362" s="4">
-        <v>253663</v>
+        <v>67002</v>
       </c>
       <c r="D362" s="4" t="s">
-        <v>57</v>
+        <v>330</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="4">
-        <v>52411</v>
+        <v>68003</v>
       </c>
       <c r="B363" s="3" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C363" s="4">
-        <v>52411</v>
+        <v>68003</v>
       </c>
       <c r="D363" s="4" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="4">
-        <v>253312</v>
+        <v>254282</v>
       </c>
       <c r="B364" s="3" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="C364" s="4">
-        <v>253312</v>
+        <v>254282</v>
       </c>
       <c r="D364" s="4" t="s">
-        <v>508</v>
+        <v>30</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="4">
-        <v>258246</v>
+        <v>253663</v>
       </c>
       <c r="B365" s="3" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="C365" s="4">
-        <v>258246</v>
+        <v>253663</v>
       </c>
       <c r="D365" s="4" t="s">
-        <v>510</v>
+        <v>57</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="4">
-        <v>257698</v>
+        <v>253312</v>
       </c>
       <c r="B366" s="3" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="C366" s="4">
-        <v>257698</v>
+        <v>253312</v>
       </c>
       <c r="D366" s="4" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="4">
-        <v>257097</v>
+        <v>258246</v>
       </c>
       <c r="B367" s="3" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="C367" s="4">
-        <v>257097</v>
+        <v>258246</v>
       </c>
       <c r="D367" s="4" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="4">
-        <v>81132</v>
+        <v>257698</v>
       </c>
       <c r="B368" s="3" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="C368" s="4">
-        <v>81132</v>
+        <v>257698</v>
       </c>
       <c r="D368" s="4" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="4">
-        <v>87632</v>
+        <v>257097</v>
       </c>
       <c r="B369" s="3" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="C369" s="4">
-        <v>87632</v>
+        <v>257097</v>
       </c>
       <c r="D369" s="4" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="4">
-        <v>82289</v>
+        <v>81132</v>
       </c>
       <c r="B370" s="3" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="C370" s="4">
-        <v>82289</v>
+        <v>81132</v>
       </c>
       <c r="D370" s="4" t="s">
-        <v>121</v>
+        <v>457</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="4">
-        <v>57987</v>
+        <v>82289</v>
       </c>
       <c r="B371" s="3" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="C371" s="4">
-        <v>57987</v>
+        <v>82289</v>
       </c>
       <c r="D371" s="4" t="s">
-        <v>183</v>
+        <v>431</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="4">
-        <v>74953</v>
+        <v>57987</v>
       </c>
       <c r="B372" s="3" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="C372" s="4">
-        <v>74953</v>
+        <v>57987</v>
       </c>
       <c r="D372" s="4" t="s">
-        <v>521</v>
+        <v>165</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="4">
-        <v>75045</v>
+        <v>98130</v>
       </c>
       <c r="B373" s="3" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="C373" s="4">
-        <v>75045</v>
+        <v>98130</v>
       </c>
       <c r="D373" s="4" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="4">
-        <v>75056</v>
+        <v>75078</v>
       </c>
       <c r="B374" s="3" t="s">
-        <v>523</v>
+        <v>512</v>
       </c>
       <c r="C374" s="4">
-        <v>75056</v>
+        <v>75078</v>
       </c>
       <c r="D374" s="4" t="s">
-        <v>183</v>
+        <v>50</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="4">
-        <v>75078</v>
+        <v>75089</v>
       </c>
       <c r="B375" s="3" t="s">
-        <v>524</v>
+        <v>513</v>
       </c>
       <c r="C375" s="4">
-        <v>75078</v>
+        <v>75089</v>
       </c>
       <c r="D375" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="4">
-        <v>75089</v>
+        <v>75090</v>
       </c>
       <c r="B376" s="3" t="s">
-        <v>525</v>
+        <v>514</v>
       </c>
       <c r="C376" s="4">
-        <v>75089</v>
+        <v>75090</v>
       </c>
       <c r="D376" s="4" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="4">
-        <v>75090</v>
+        <v>61556</v>
       </c>
       <c r="B377" s="3" t="s">
-        <v>526</v>
+        <v>515</v>
       </c>
       <c r="C377" s="4">
-        <v>75090</v>
+        <v>61556</v>
       </c>
       <c r="D377" s="4" t="s">
-        <v>179</v>
+        <v>516</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="4">
-        <v>61556</v>
+        <v>61567</v>
       </c>
       <c r="B378" s="3" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="C378" s="4">
-        <v>61556</v>
+        <v>61567</v>
       </c>
       <c r="D378" s="4" t="s">
-        <v>528</v>
+        <v>100</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="4">
-        <v>61567</v>
+        <v>61578</v>
       </c>
       <c r="B379" s="3" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="C379" s="4">
-        <v>61567</v>
+        <v>61578</v>
       </c>
       <c r="D379" s="4" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="4">
-        <v>61578</v>
+        <v>83347</v>
       </c>
       <c r="B380" s="3" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="C380" s="4">
-        <v>61578</v>
+        <v>83347</v>
       </c>
       <c r="D380" s="4" t="s">
-        <v>76</v>
+        <v>489</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="4">
-        <v>83347</v>
+        <v>77888</v>
       </c>
       <c r="B381" s="3" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="C381" s="4">
-        <v>83347</v>
+        <v>77888</v>
       </c>
       <c r="D381" s="4" t="s">
-        <v>532</v>
+        <v>521</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="4">
-        <v>77888</v>
+        <v>77899</v>
       </c>
       <c r="B382" s="3" t="s">
-        <v>533</v>
+        <v>522</v>
       </c>
       <c r="C382" s="4">
-        <v>77888</v>
+        <v>77899</v>
       </c>
       <c r="D382" s="4" t="s">
-        <v>135</v>
+        <v>523</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="4">
-        <v>77899</v>
+        <v>253511</v>
       </c>
       <c r="B383" s="3" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="C383" s="4">
-        <v>77899</v>
+        <v>253511</v>
       </c>
       <c r="D383" s="4" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="4">
-        <v>71490</v>
+        <v>90010</v>
       </c>
       <c r="B384" s="3" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="C384" s="4">
-        <v>71490</v>
+        <v>90010</v>
       </c>
       <c r="D384" s="4" t="s">
-        <v>467</v>
+        <v>23</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="4">
-        <v>253511</v>
+        <v>86115</v>
       </c>
       <c r="B385" s="3" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
       <c r="C385" s="4">
-        <v>253511</v>
+        <v>86115</v>
       </c>
       <c r="D385" s="4" t="s">
-        <v>538</v>
+        <v>32</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="4">
-        <v>90010</v>
+        <v>68811</v>
       </c>
       <c r="B386" s="3" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="C386" s="4">
-        <v>90010</v>
+        <v>68811</v>
       </c>
       <c r="D386" s="4" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="4">
-        <v>86115</v>
+        <v>89757</v>
       </c>
       <c r="B387" s="3" t="s">
-        <v>540</v>
+        <v>529</v>
       </c>
       <c r="C387" s="4">
-        <v>86115</v>
+        <v>89757</v>
       </c>
       <c r="D387" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="4">
-        <v>68811</v>
+        <v>246886</v>
       </c>
       <c r="B388" s="3" t="s">
-        <v>541</v>
+        <v>530</v>
       </c>
       <c r="C388" s="4">
-        <v>68811</v>
+        <v>246886</v>
       </c>
       <c r="D388" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="4">
-        <v>238255</v>
+        <v>244938</v>
       </c>
       <c r="B389" s="3" t="s">
-        <v>542</v>
+        <v>531</v>
       </c>
       <c r="C389" s="4">
-        <v>238255</v>
+        <v>244938</v>
       </c>
       <c r="D389" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="4">
-        <v>89757</v>
+        <v>30340</v>
       </c>
       <c r="B390" s="3" t="s">
-        <v>543</v>
+        <v>532</v>
       </c>
       <c r="C390" s="4">
-        <v>89757</v>
+        <v>30340</v>
       </c>
       <c r="D390" s="4" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="4">
-        <v>246886</v>
+        <v>85090</v>
       </c>
       <c r="B391" s="3" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="C391" s="4">
-        <v>246886</v>
+        <v>85090</v>
       </c>
       <c r="D391" s="4" t="s">
-        <v>42</v>
+        <v>534</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="4">
-        <v>244938</v>
+        <v>94800</v>
       </c>
       <c r="B392" s="3" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="C392" s="4">
-        <v>244938</v>
+        <v>94800</v>
       </c>
       <c r="D392" s="4" t="s">
-        <v>47</v>
+        <v>174</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="4">
-        <v>30340</v>
+        <v>245505</v>
       </c>
       <c r="B393" s="3" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="C393" s="4">
-        <v>30340</v>
+        <v>245505</v>
       </c>
       <c r="D393" s="4" t="s">
-        <v>80</v>
+        <v>304</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="4">
-        <v>245505</v>
+        <v>245506</v>
       </c>
       <c r="B394" s="3" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="C394" s="4">
-        <v>245505</v>
+        <v>245506</v>
       </c>
       <c r="D394" s="4" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="4">
-        <v>245506</v>
+        <v>245507</v>
       </c>
       <c r="B395" s="3" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="C395" s="4">
-        <v>245506</v>
+        <v>245507</v>
       </c>
       <c r="D395" s="4" t="s">
-        <v>339</v>
+        <v>453</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="4">
-        <v>245507</v>
+        <v>51533</v>
       </c>
       <c r="B396" s="3" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="C396" s="4">
-        <v>245507</v>
+        <v>51533</v>
       </c>
       <c r="D396" s="4" t="s">
-        <v>463</v>
+        <v>23</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="4">
-        <v>51533</v>
+        <v>97272</v>
       </c>
       <c r="B397" s="3" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="C397" s="4">
-        <v>51533</v>
+        <v>97272</v>
       </c>
       <c r="D397" s="4" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="4">
-        <v>78004</v>
+        <v>97284</v>
       </c>
       <c r="B398" s="3" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="C398" s="4">
-        <v>78004</v>
+        <v>97284</v>
       </c>
       <c r="D398" s="4" t="s">
-        <v>177</v>
+        <v>489</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="4">
-        <v>70332</v>
+        <v>3394</v>
       </c>
       <c r="B399" s="3" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="C399" s="4">
-        <v>70332</v>
+        <v>3394</v>
       </c>
       <c r="D399" s="4" t="s">
-        <v>318</v>
+        <v>543</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="4">
-        <v>45075</v>
+        <v>258112</v>
       </c>
       <c r="B400" s="3" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="C400" s="4">
-        <v>45075</v>
+        <v>258112</v>
       </c>
       <c r="D400" s="4" t="s">
-        <v>154</v>
+        <v>545</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="4">
-        <v>78015</v>
+        <v>97295</v>
       </c>
       <c r="B401" s="3" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="C401" s="4">
-        <v>78015</v>
+        <v>97295</v>
       </c>
       <c r="D401" s="4" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="4">
-        <v>40171</v>
+        <v>96330</v>
       </c>
       <c r="B402" s="3" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="C402" s="4">
-        <v>40171</v>
+        <v>96330</v>
       </c>
       <c r="D402" s="4" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="4">
-        <v>59430</v>
+        <v>96643</v>
       </c>
       <c r="B403" s="3" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="C403" s="4">
-        <v>59430</v>
+        <v>96643</v>
       </c>
       <c r="D403" s="4" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="4">
-        <v>88778</v>
+        <v>20103</v>
       </c>
       <c r="B404" s="3" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="C404" s="4">
-        <v>88778</v>
+        <v>20103</v>
       </c>
       <c r="D404" s="4" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="4">
-        <v>63200</v>
+        <v>25927</v>
       </c>
       <c r="B405" s="3" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="C405" s="4">
-        <v>63200</v>
+        <v>25927</v>
       </c>
       <c r="D405" s="4" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="4">
-        <v>66796</v>
+        <v>96654</v>
       </c>
       <c r="B406" s="3" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="C406" s="4">
-        <v>66796</v>
+        <v>96654</v>
       </c>
       <c r="D406" s="4" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="4">
-        <v>25108</v>
+        <v>24634</v>
       </c>
       <c r="B407" s="3" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="C407" s="4">
-        <v>25108</v>
+        <v>24634</v>
       </c>
       <c r="D407" s="4" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="4">
-        <v>25398</v>
+        <v>54435</v>
       </c>
       <c r="B408" s="3" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="C408" s="4">
-        <v>25398</v>
+        <v>54435</v>
       </c>
       <c r="D408" s="4" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="4">
-        <v>4788</v>
+        <v>59430</v>
       </c>
       <c r="B409" s="3" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="C409" s="4">
-        <v>4788</v>
+        <v>59430</v>
       </c>
       <c r="D409" s="4" t="s">
-        <v>40</v>
+        <v>563</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="4">
-        <v>4902</v>
+        <v>88778</v>
       </c>
       <c r="B410" s="3" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="C410" s="4">
-        <v>4902</v>
+        <v>88778</v>
       </c>
       <c r="D410" s="4" t="s">
-        <v>53</v>
+        <v>565</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="4">
-        <v>56516</v>
+        <v>63200</v>
       </c>
       <c r="B411" s="3" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="C411" s="4">
-        <v>56516</v>
+        <v>63200</v>
       </c>
       <c r="D411" s="4" t="s">
-        <v>84</v>
+        <v>567</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="4">
-        <v>5027</v>
+        <v>66796</v>
       </c>
       <c r="B412" s="3" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="C412" s="4">
-        <v>5027</v>
+        <v>66796</v>
       </c>
       <c r="D412" s="4" t="s">
-        <v>32</v>
+        <v>569</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="4">
-        <v>62120</v>
+        <v>66517</v>
       </c>
       <c r="B413" s="3" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="C413" s="4">
-        <v>62120</v>
+        <v>66517</v>
       </c>
       <c r="D413" s="4" t="s">
-        <v>13</v>
+        <v>571</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="4">
-        <v>5049</v>
+        <v>3451</v>
       </c>
       <c r="B414" s="3" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C414" s="4">
-        <v>5049</v>
+        <v>3451</v>
       </c>
       <c r="D414" s="4" t="s">
-        <v>13</v>
+        <v>573</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="4">
-        <v>255766</v>
+        <v>25108</v>
       </c>
       <c r="B415" s="3" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C415" s="4">
-        <v>255766</v>
+        <v>25108</v>
       </c>
       <c r="D415" s="4" t="s">
-        <v>80</v>
+        <v>575</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="4">
-        <v>246290</v>
+        <v>98129</v>
       </c>
       <c r="B416" s="3" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C416" s="4">
-        <v>246290</v>
+        <v>98129</v>
       </c>
       <c r="D416" s="4" t="s">
-        <v>559</v>
+        <v>27</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="4">
-        <v>43185</v>
+        <v>4788</v>
       </c>
       <c r="B417" s="3" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C417" s="4">
-        <v>43185</v>
+        <v>4788</v>
       </c>
       <c r="D417" s="4" t="s">
-        <v>579</v>
+        <v>27</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="4">
-        <v>251986</v>
+        <v>4902</v>
       </c>
       <c r="B418" s="3" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C418" s="4">
-        <v>251986</v>
+        <v>4902</v>
       </c>
       <c r="D418" s="4" t="s">
-        <v>581</v>
+        <v>41</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="4">
-        <v>49821</v>
+        <v>56516</v>
       </c>
       <c r="B419" s="3" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="C419" s="4">
-        <v>49821</v>
+        <v>56516</v>
       </c>
       <c r="D419" s="4" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="4">
-        <v>89386</v>
+        <v>5027</v>
       </c>
       <c r="B420" s="3" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="C420" s="4">
-        <v>89386</v>
+        <v>5027</v>
       </c>
       <c r="D420" s="4" t="s">
-        <v>583</v>
+        <v>34</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="4">
-        <v>257748</v>
+        <v>62120</v>
       </c>
       <c r="B421" s="3" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C421" s="4">
-        <v>257748</v>
+        <v>62120</v>
       </c>
       <c r="D421" s="4" t="s">
-        <v>586</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="4">
-        <v>56683</v>
+        <v>5049</v>
       </c>
       <c r="B422" s="3" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C422" s="4">
-        <v>56683</v>
+        <v>5049</v>
       </c>
       <c r="D422" s="4" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="4">
-        <v>92820</v>
+        <v>255766</v>
       </c>
       <c r="B423" s="3" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C423" s="4">
-        <v>92820</v>
+        <v>255766</v>
       </c>
       <c r="D423" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="4">
-        <v>92819</v>
+        <v>93886</v>
       </c>
       <c r="B424" s="3" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="C424" s="4">
-        <v>92819</v>
+        <v>93886</v>
       </c>
       <c r="D424" s="4" t="s">
-        <v>34</v>
+        <v>586</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="4">
-        <v>62759</v>
+        <v>246290</v>
       </c>
       <c r="B425" s="3" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="C425" s="4">
-        <v>62759</v>
+        <v>246290</v>
       </c>
       <c r="D425" s="4" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="4">
-        <v>62760</v>
+        <v>251986</v>
       </c>
       <c r="B426" s="3" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="C426" s="4">
-        <v>62760</v>
+        <v>251986</v>
       </c>
       <c r="D426" s="4" t="s">
-        <v>11</v>
+        <v>590</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="4">
-        <v>92830</v>
+        <v>49821</v>
       </c>
       <c r="B427" s="3" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="C427" s="4">
-        <v>92830</v>
+        <v>49821</v>
       </c>
       <c r="D427" s="4" t="s">
-        <v>495</v>
+        <v>592</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="4">
-        <v>46245</v>
+        <v>251987</v>
       </c>
       <c r="B428" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="C428" s="4">
+        <v>251987</v>
+      </c>
+      <c r="D428" s="4" t="s">
         <v>594</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="4">
-        <v>31384</v>
+        <v>257748</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>595</v>
       </c>
       <c r="C429" s="4">
-        <v>31384</v>
+        <v>257748</v>
       </c>
       <c r="D429" s="4" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="4">
-        <v>31395</v>
+        <v>34602</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>597</v>
       </c>
       <c r="C430" s="4">
-        <v>31395</v>
+        <v>34602</v>
       </c>
       <c r="D430" s="4" t="s">
-        <v>195</v>
+        <v>598</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="4">
-        <v>56617</v>
+        <v>56683</v>
       </c>
       <c r="B431" s="3" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C431" s="4">
-        <v>56617</v>
+        <v>56683</v>
       </c>
       <c r="D431" s="4" t="s">
-        <v>535</v>
+        <v>126</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="4">
-        <v>252122</v>
+        <v>92820</v>
       </c>
       <c r="B432" s="3" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C432" s="4">
-        <v>252122</v>
+        <v>92820</v>
       </c>
       <c r="D432" s="4" t="s">
-        <v>600</v>
+        <v>355</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="4">
-        <v>251988</v>
+        <v>2620</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>601</v>
       </c>
       <c r="C433" s="4">
-        <v>251988</v>
+        <v>2620</v>
       </c>
       <c r="D433" s="4" t="s">
-        <v>602</v>
+        <v>330</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="4">
-        <v>25073</v>
+        <v>2696</v>
       </c>
       <c r="B434" s="3" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="C434" s="4">
-        <v>25073</v>
+        <v>2696</v>
       </c>
       <c r="D434" s="4" t="s">
-        <v>604</v>
+        <v>285</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="4">
-        <v>25916</v>
+        <v>92819</v>
       </c>
       <c r="B435" s="3" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C435" s="4">
-        <v>25916</v>
+        <v>92819</v>
       </c>
       <c r="D435" s="4" t="s">
-        <v>606</v>
+        <v>285</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="4">
-        <v>70679</v>
+        <v>93875</v>
       </c>
       <c r="B436" s="3" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="C436" s="4">
-        <v>70679</v>
+        <v>93875</v>
       </c>
       <c r="D436" s="4" t="s">
-        <v>608</v>
+        <v>350</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="4">
-        <v>42208</v>
+        <v>62759</v>
       </c>
       <c r="B437" s="3" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C437" s="4">
-        <v>42208</v>
+        <v>62759</v>
       </c>
       <c r="D437" s="4" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="4">
-        <v>41970</v>
+        <v>62760</v>
       </c>
       <c r="B438" s="3" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C438" s="4">
-        <v>41970</v>
+        <v>62760</v>
       </c>
       <c r="D438" s="4" t="s">
-        <v>612</v>
+        <v>470</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="4">
-        <v>68697</v>
+        <v>92830</v>
       </c>
       <c r="B439" s="3" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="C439" s="4">
-        <v>68697</v>
+        <v>92830</v>
       </c>
       <c r="D439" s="4" t="s">
-        <v>614</v>
+        <v>50</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="4">
-        <v>53175</v>
+        <v>5774</v>
       </c>
       <c r="B440" s="3" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="C440" s="4">
-        <v>53175</v>
+        <v>5774</v>
       </c>
       <c r="D440" s="4" t="s">
-        <v>616</v>
+        <v>463</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="4">
-        <v>25938</v>
+        <v>46245</v>
       </c>
       <c r="B441" s="3" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C441" s="4">
-        <v>25938</v>
+        <v>46245</v>
       </c>
       <c r="D441" s="4" t="s">
-        <v>618</v>
+        <v>148</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="4">
-        <v>54345</v>
+        <v>257260</v>
       </c>
       <c r="B442" s="3" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="C442" s="4">
-        <v>54345</v>
+        <v>257260</v>
       </c>
       <c r="D442" s="4" t="s">
-        <v>620</v>
+        <v>13</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="4">
-        <v>92740</v>
+        <v>97251</v>
       </c>
       <c r="B443" s="3" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="C443" s="4">
-        <v>92740</v>
+        <v>97251</v>
       </c>
       <c r="D443" s="4" t="s">
-        <v>146</v>
+        <v>613</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="4">
-        <v>76013</v>
+        <v>2865</v>
       </c>
       <c r="B444" s="3" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="C444" s="4">
-        <v>76013</v>
+        <v>2865</v>
       </c>
       <c r="D444" s="4" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="4">
-        <v>78240</v>
+        <v>31395</v>
       </c>
       <c r="B445" s="3" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="C445" s="4">
-        <v>78240</v>
+        <v>31395</v>
       </c>
       <c r="D445" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="4">
-        <v>255968</v>
+        <v>56617</v>
       </c>
       <c r="B446" s="3" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="C446" s="4">
-        <v>255968</v>
+        <v>56617</v>
       </c>
       <c r="D446" s="4" t="s">
-        <v>538</v>
+        <v>618</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="4">
-        <v>253306</v>
+        <v>252122</v>
       </c>
       <c r="B447" s="3" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="C447" s="4">
-        <v>253306</v>
+        <v>252122</v>
       </c>
       <c r="D447" s="4" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="4">
-        <v>96239</v>
+        <v>97240</v>
       </c>
       <c r="B448" s="3" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="C448" s="4">
-        <v>96239</v>
+        <v>97240</v>
       </c>
       <c r="D448" s="4" t="s">
-        <v>192</v>
+        <v>622</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="4">
-        <v>99938</v>
+        <v>17816</v>
       </c>
       <c r="B449" s="3" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="C449" s="4">
-        <v>99938</v>
+        <v>17816</v>
       </c>
       <c r="D449" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="4">
-        <v>149901</v>
+        <v>42208</v>
       </c>
       <c r="B450" s="3" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C450" s="4">
-        <v>149901</v>
+        <v>42208</v>
       </c>
       <c r="D450" s="4" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="4">
-        <v>230071</v>
+        <v>41970</v>
       </c>
       <c r="B451" s="3" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="C451" s="4">
-        <v>230071</v>
+        <v>41970</v>
       </c>
       <c r="D451" s="4" t="s">
-        <v>183</v>
+        <v>626</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="4">
-        <v>91302</v>
+        <v>97262</v>
       </c>
       <c r="B452" s="3" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="C452" s="4">
-        <v>91302</v>
+        <v>97262</v>
       </c>
       <c r="D452" s="4" t="s">
-        <v>633</v>
+        <v>505</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="4">
-        <v>50352</v>
+        <v>68697</v>
       </c>
       <c r="B453" s="3" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="C453" s="4">
-        <v>50352</v>
+        <v>68697</v>
       </c>
       <c r="D453" s="4" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="4">
-        <v>91289</v>
+        <v>92740</v>
       </c>
       <c r="B454" s="3" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C454" s="4">
-        <v>91289</v>
+        <v>92740</v>
       </c>
       <c r="D454" s="4" t="s">
-        <v>637</v>
+        <v>130</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="4">
-        <v>91290</v>
+        <v>255968</v>
       </c>
       <c r="B455" s="3" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="C455" s="4">
-        <v>91290</v>
+        <v>255968</v>
       </c>
       <c r="D455" s="4" t="s">
-        <v>639</v>
+        <v>525</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="4">
-        <v>205804</v>
+        <v>253306</v>
       </c>
       <c r="B456" s="3" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="C456" s="4">
-        <v>205804</v>
+        <v>253306</v>
       </c>
       <c r="D456" s="4" t="s">
-        <v>65</v>
+        <v>633</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="4">
-        <v>205806</v>
+        <v>96239</v>
       </c>
       <c r="B457" s="3" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="C457" s="4">
-        <v>205806</v>
+        <v>96239</v>
       </c>
       <c r="D457" s="4" t="s">
-        <v>642</v>
+        <v>174</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="4">
-        <v>205814</v>
+        <v>99938</v>
       </c>
       <c r="B458" s="3" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="C458" s="4">
-        <v>205814</v>
+        <v>99938</v>
       </c>
       <c r="D458" s="4" t="s">
-        <v>644</v>
+        <v>48</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="4">
-        <v>207246</v>
+        <v>149901</v>
       </c>
       <c r="B459" s="3" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="C459" s="4">
-        <v>207246</v>
+        <v>149901</v>
       </c>
       <c r="D459" s="4" t="s">
-        <v>447</v>
+        <v>15</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="4">
-        <v>218725</v>
+        <v>230071</v>
       </c>
       <c r="B460" s="3" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="C460" s="4">
-        <v>218725</v>
+        <v>230071</v>
       </c>
       <c r="D460" s="4" t="s">
-        <v>647</v>
+        <v>165</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="4">
-        <v>64884</v>
+        <v>91302</v>
       </c>
       <c r="B461" s="3" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="C461" s="4">
-        <v>64884</v>
+        <v>91302</v>
       </c>
       <c r="D461" s="4" t="s">
-        <v>53</v>
+        <v>639</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="4">
-        <v>44535</v>
+        <v>91289</v>
       </c>
       <c r="B462" s="3" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="C462" s="4">
-        <v>44535</v>
+        <v>91289</v>
       </c>
       <c r="D462" s="4" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="4">
-        <v>258002</v>
+        <v>205804</v>
       </c>
       <c r="B463" s="3" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
       <c r="C463" s="4">
-        <v>258002</v>
+        <v>205804</v>
       </c>
       <c r="D463" s="4" t="s">
-        <v>129</v>
+        <v>64</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="4">
-        <v>257647</v>
+        <v>205806</v>
       </c>
       <c r="B464" s="3" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="C464" s="4">
-        <v>257647</v>
+        <v>205806</v>
       </c>
       <c r="D464" s="4" t="s">
-        <v>121</v>
+        <v>644</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="4">
-        <v>248175</v>
+        <v>205814</v>
       </c>
       <c r="B465" s="3" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="C465" s="4">
-        <v>248175</v>
+        <v>205814</v>
       </c>
       <c r="D465" s="4" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="4">
-        <v>220236</v>
+        <v>207246</v>
       </c>
       <c r="B466" s="3" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="C466" s="4">
-        <v>220236</v>
+        <v>207246</v>
       </c>
       <c r="D466" s="4" t="s">
-        <v>177</v>
+        <v>648</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="4">
-        <v>220235</v>
+        <v>218725</v>
       </c>
       <c r="B467" s="3" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="C467" s="4">
-        <v>220235</v>
+        <v>218725</v>
       </c>
       <c r="D467" s="4" t="s">
-        <v>42</v>
+        <v>650</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="4">
-        <v>232996</v>
+        <v>64884</v>
       </c>
       <c r="B468" s="3" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="C468" s="4">
-        <v>232996</v>
+        <v>64884</v>
       </c>
       <c r="D468" s="4" t="s">
-        <v>467</v>
+        <v>11</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="4">
-        <v>220237</v>
+        <v>44535</v>
       </c>
       <c r="B469" s="3" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="C469" s="4">
-        <v>220237</v>
+        <v>44535</v>
       </c>
       <c r="D469" s="4" t="s">
-        <v>183</v>
+        <v>378</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="4">
-        <v>101573</v>
+        <v>95249</v>
       </c>
       <c r="B470" s="3" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="C470" s="4">
-        <v>101573</v>
+        <v>95249</v>
       </c>
       <c r="D470" s="4" t="s">
-        <v>192</v>
+        <v>36</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="4">
-        <v>250130</v>
+        <v>258002</v>
       </c>
       <c r="B471" s="3" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="C471" s="4">
-        <v>250130</v>
+        <v>258002</v>
       </c>
       <c r="D471" s="4" t="s">
-        <v>312</v>
+        <v>120</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="4">
-        <v>232555</v>
+        <v>257647</v>
       </c>
       <c r="B472" s="3" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="C472" s="4">
-        <v>232555</v>
+        <v>257647</v>
       </c>
       <c r="D472" s="4" t="s">
-        <v>662</v>
+        <v>112</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="4">
-        <v>221407</v>
+        <v>248175</v>
       </c>
       <c r="B473" s="3" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C473" s="4">
-        <v>221407</v>
+        <v>248175</v>
       </c>
       <c r="D473" s="4" t="s">
-        <v>467</v>
+        <v>657</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="4">
-        <v>239372</v>
+        <v>220236</v>
       </c>
       <c r="B474" s="3" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="C474" s="4">
-        <v>239372</v>
+        <v>220236</v>
       </c>
       <c r="D474" s="4" t="s">
-        <v>345</v>
+        <v>128</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="4">
-        <v>250131</v>
+        <v>220235</v>
       </c>
       <c r="B475" s="3" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="C475" s="4">
-        <v>250131</v>
+        <v>220235</v>
       </c>
       <c r="D475" s="4" t="s">
-        <v>166</v>
+        <v>43</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="4">
-        <v>249854</v>
+        <v>232996</v>
       </c>
       <c r="B476" s="3" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="C476" s="4">
-        <v>249854</v>
+        <v>232996</v>
       </c>
       <c r="D476" s="4" t="s">
-        <v>49</v>
+        <v>457</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="4">
-        <v>249853</v>
+        <v>220237</v>
       </c>
       <c r="B477" s="3" t="s">
-        <v>667</v>
+        <v>661</v>
       </c>
       <c r="C477" s="4">
-        <v>249853</v>
+        <v>220237</v>
       </c>
       <c r="D477" s="4" t="s">
-        <v>49</v>
+        <v>165</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="4">
-        <v>257653</v>
+        <v>101573</v>
       </c>
       <c r="B478" s="3" t="s">
-        <v>668</v>
+        <v>662</v>
       </c>
       <c r="C478" s="4">
-        <v>257653</v>
+        <v>101573</v>
       </c>
       <c r="D478" s="4" t="s">
-        <v>53</v>
+        <v>174</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="4">
-        <v>9930</v>
+        <v>250130</v>
       </c>
       <c r="B479" s="3" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C479" s="4">
-        <v>9930</v>
+        <v>250130</v>
       </c>
       <c r="D479" s="4" t="s">
-        <v>25</v>
+        <v>297</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="4">
-        <v>257654</v>
+        <v>232555</v>
       </c>
       <c r="B480" s="3" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C480" s="4">
-        <v>257654</v>
+        <v>232555</v>
       </c>
       <c r="D480" s="4" t="s">
-        <v>25</v>
+        <v>431</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="4">
-        <v>257652</v>
+        <v>221407</v>
       </c>
       <c r="B481" s="3" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="C481" s="4">
-        <v>257652</v>
+        <v>221407</v>
       </c>
       <c r="D481" s="4" t="s">
-        <v>49</v>
+        <v>457</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="4">
-        <v>79442</v>
+        <v>239372</v>
       </c>
       <c r="B482" s="3" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="C482" s="4">
-        <v>79442</v>
+        <v>239372</v>
       </c>
       <c r="D482" s="4" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="4">
-        <v>64335</v>
+        <v>250131</v>
       </c>
       <c r="B483" s="3" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C483" s="4">
-        <v>64335</v>
+        <v>250131</v>
       </c>
       <c r="D483" s="4" t="s">
-        <v>672</v>
+        <v>150</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="4">
-        <v>64346</v>
+        <v>249854</v>
       </c>
       <c r="B484" s="3" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C484" s="4">
-        <v>64346</v>
+        <v>249854</v>
       </c>
       <c r="D484" s="4" t="s">
-        <v>672</v>
+        <v>50</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="4">
-        <v>233655</v>
+        <v>249853</v>
       </c>
       <c r="B485" s="3" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="C485" s="4">
-        <v>233655</v>
+        <v>249853</v>
       </c>
       <c r="D485" s="4" t="s">
-        <v>351</v>
+        <v>50</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="4">
-        <v>233656</v>
+        <v>257654</v>
       </c>
       <c r="B486" s="3" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="C486" s="4">
-        <v>233656</v>
+        <v>257654</v>
       </c>
       <c r="D486" s="4" t="s">
-        <v>676</v>
+        <v>27</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="4">
-        <v>221267</v>
+        <v>257653</v>
       </c>
       <c r="B487" s="3" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="C487" s="4">
-        <v>221267</v>
+        <v>257653</v>
       </c>
       <c r="D487" s="4" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="4">
-        <v>257651</v>
+        <v>9930</v>
       </c>
       <c r="B488" s="3" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C488" s="4">
-        <v>257651</v>
+        <v>9930</v>
       </c>
       <c r="D488" s="4" t="s">
-        <v>679</v>
+        <v>27</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="4">
-        <v>258549</v>
+        <v>257652</v>
       </c>
       <c r="B489" s="3" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="C489" s="4">
-        <v>258549</v>
+        <v>257652</v>
       </c>
       <c r="D489" s="4" t="s">
-        <v>681</v>
+        <v>50</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="4">
-        <v>257642</v>
+        <v>64335</v>
       </c>
       <c r="B490" s="3" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="C490" s="4">
-        <v>257642</v>
+        <v>64335</v>
       </c>
       <c r="D490" s="4" t="s">
-        <v>80</v>
+        <v>673</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="4">
-        <v>256824</v>
+        <v>64346</v>
       </c>
       <c r="B491" s="3" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
       <c r="C491" s="4">
-        <v>256824</v>
+        <v>64346</v>
       </c>
       <c r="D491" s="4" t="s">
-        <v>80</v>
+        <v>673</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="4">
-        <v>62535</v>
+        <v>233655</v>
       </c>
       <c r="B492" s="3" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="C492" s="4">
-        <v>62535</v>
+        <v>233655</v>
       </c>
       <c r="D492" s="4" t="s">
-        <v>685</v>
+        <v>336</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="4">
-        <v>255153</v>
+        <v>233656</v>
       </c>
       <c r="B493" s="3" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="C493" s="4">
-        <v>255153</v>
+        <v>233656</v>
       </c>
       <c r="D493" s="4" t="s">
-        <v>239</v>
+        <v>677</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="4">
-        <v>257396</v>
+        <v>221267</v>
       </c>
       <c r="B494" s="3" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="C494" s="4">
-        <v>257396</v>
+        <v>221267</v>
       </c>
       <c r="D494" s="4" t="s">
-        <v>42</v>
+        <v>426</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="4">
-        <v>257641</v>
+        <v>257651</v>
       </c>
       <c r="B495" s="3" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="C495" s="4">
-        <v>257641</v>
+        <v>257651</v>
       </c>
       <c r="D495" s="4" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="4">
-        <v>46133</v>
+        <v>258549</v>
       </c>
       <c r="B496" s="3" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="C496" s="4">
-        <v>46133</v>
+        <v>258549</v>
       </c>
       <c r="D496" s="4" t="s">
-        <v>447</v>
+        <v>682</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="4">
-        <v>216914</v>
+        <v>257642</v>
       </c>
       <c r="B497" s="3" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="C497" s="4">
-        <v>216914</v>
+        <v>257642</v>
       </c>
       <c r="D497" s="4" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="4">
-        <v>220642</v>
+        <v>256824</v>
       </c>
       <c r="B498" s="3" t="s">
-        <v>692</v>
+        <v>684</v>
       </c>
       <c r="C498" s="4">
-        <v>220642</v>
+        <v>256824</v>
       </c>
       <c r="D498" s="4" t="s">
-        <v>693</v>
+        <v>79</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="4">
-        <v>230489</v>
+        <v>62535</v>
       </c>
       <c r="B499" s="3" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
       <c r="C499" s="4">
-        <v>230489</v>
+        <v>62535</v>
       </c>
       <c r="D499" s="4" t="s">
-        <v>693</v>
+        <v>586</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="4">
-        <v>230490</v>
+        <v>255153</v>
       </c>
       <c r="B500" s="3" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="C500" s="4">
-        <v>230490</v>
+        <v>255153</v>
       </c>
       <c r="D500" s="4" t="s">
-        <v>693</v>
+        <v>221</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="4">
-        <v>220639</v>
+        <v>257396</v>
       </c>
       <c r="B501" s="3" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="C501" s="4">
-        <v>220639</v>
+        <v>257396</v>
       </c>
       <c r="D501" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="4">
-        <v>230487</v>
+        <v>257641</v>
       </c>
       <c r="B502" s="3" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="C502" s="4">
-        <v>230487</v>
+        <v>257641</v>
       </c>
       <c r="D502" s="4" t="s">
-        <v>345</v>
+        <v>689</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="4">
-        <v>220641</v>
+        <v>216914</v>
       </c>
       <c r="B503" s="3" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="C503" s="4">
-        <v>220641</v>
+        <v>216914</v>
       </c>
       <c r="D503" s="4" t="s">
-        <v>316</v>
+        <v>27</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="4">
-        <v>220640</v>
+        <v>220642</v>
       </c>
       <c r="B504" s="3" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
       <c r="C504" s="4">
-        <v>220640</v>
+        <v>220642</v>
       </c>
       <c r="D504" s="4" t="s">
-        <v>34</v>
+        <v>692</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="4">
-        <v>230488</v>
+        <v>230489</v>
       </c>
       <c r="B505" s="3" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="C505" s="4">
-        <v>230488</v>
+        <v>230489</v>
       </c>
       <c r="D505" s="4" t="s">
-        <v>34</v>
+        <v>692</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="4">
-        <v>91032</v>
+        <v>230490</v>
       </c>
       <c r="B506" s="3" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C506" s="4">
-        <v>91032</v>
+        <v>230490</v>
       </c>
       <c r="D506" s="4" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="4">
-        <v>206733</v>
+        <v>220639</v>
       </c>
       <c r="B507" s="3" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="C507" s="4">
-        <v>206733</v>
+        <v>220639</v>
       </c>
       <c r="D507" s="4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="4">
-        <v>244623</v>
+        <v>230487</v>
       </c>
       <c r="B508" s="3" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="C508" s="4">
-        <v>244623</v>
+        <v>230487</v>
       </c>
       <c r="D508" s="4" t="s">
-        <v>40</v>
+        <v>330</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="4">
-        <v>76057</v>
+        <v>220641</v>
       </c>
       <c r="B509" s="3" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="C509" s="4">
-        <v>76057</v>
+        <v>220641</v>
       </c>
       <c r="D509" s="4" t="s">
-        <v>125</v>
+        <v>301</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="4">
-        <v>47178</v>
+        <v>220640</v>
       </c>
       <c r="B510" s="3" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="C510" s="4">
-        <v>47178</v>
+        <v>220640</v>
       </c>
       <c r="D510" s="4" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="4">
-        <v>252904</v>
+        <v>230488</v>
       </c>
       <c r="B511" s="3" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="C511" s="4">
-        <v>252904</v>
+        <v>230488</v>
       </c>
       <c r="D511" s="4" t="s">
-        <v>707</v>
+        <v>36</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="4">
-        <v>241251</v>
+        <v>206733</v>
       </c>
       <c r="B512" s="3" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="C512" s="4">
-        <v>241251</v>
+        <v>206733</v>
       </c>
       <c r="D512" s="4" t="s">
-        <v>256</v>
+        <v>39</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="4">
-        <v>241252</v>
+        <v>76057</v>
       </c>
       <c r="B513" s="3" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="C513" s="4">
-        <v>241252</v>
+        <v>76057</v>
       </c>
       <c r="D513" s="4" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="4">
-        <v>35020</v>
+        <v>47178</v>
       </c>
       <c r="B514" s="3" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="C514" s="4">
-        <v>35020</v>
+        <v>47178</v>
       </c>
       <c r="D514" s="4" t="s">
-        <v>711</v>
+        <v>116</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="4">
-        <v>237380</v>
+        <v>252904</v>
       </c>
       <c r="B515" s="3" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="C515" s="4">
-        <v>237380</v>
+        <v>252904</v>
       </c>
       <c r="D515" s="4" t="s">
-        <v>207</v>
+        <v>703</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="4">
-        <v>201467</v>
+        <v>241251</v>
       </c>
       <c r="B516" s="3" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="C516" s="4">
-        <v>201467</v>
+        <v>241251</v>
       </c>
       <c r="D516" s="4" t="s">
-        <v>53</v>
+        <v>235</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="4">
-        <v>37649</v>
+        <v>241252</v>
       </c>
       <c r="B517" s="3" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="C517" s="4">
-        <v>37649</v>
+        <v>241252</v>
       </c>
       <c r="D517" s="4" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="4">
-        <v>1438</v>
+        <v>35020</v>
       </c>
       <c r="B518" s="3" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="C518" s="4">
-        <v>1438</v>
+        <v>35020</v>
       </c>
       <c r="D518" s="4" t="s">
-        <v>13</v>
+        <v>707</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="4">
-        <v>243602</v>
+        <v>237380</v>
       </c>
       <c r="B519" s="3" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="C519" s="4">
-        <v>243602</v>
+        <v>237380</v>
       </c>
       <c r="D519" s="4" t="s">
-        <v>13</v>
+        <v>190</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="4">
-        <v>148663</v>
+        <v>87867</v>
       </c>
       <c r="B520" s="3" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="C520" s="4">
-        <v>148663</v>
+        <v>87867</v>
       </c>
       <c r="D520" s="4" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="4">
-        <v>90962</v>
+        <v>201467</v>
       </c>
       <c r="B521" s="3" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C521" s="4">
-        <v>90962</v>
+        <v>201467</v>
       </c>
       <c r="D521" s="4" t="s">
-        <v>351</v>
+        <v>11</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="4">
-        <v>45490</v>
+        <v>37649</v>
       </c>
       <c r="B522" s="3" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="C522" s="4">
-        <v>45490</v>
+        <v>37649</v>
       </c>
       <c r="D522" s="4" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="4">
-        <v>77664</v>
+        <v>1438</v>
       </c>
       <c r="B523" s="3" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="C523" s="4">
-        <v>77664</v>
+        <v>1438</v>
       </c>
       <c r="D523" s="4" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="4">
-        <v>39370</v>
+        <v>96228</v>
       </c>
       <c r="B524" s="3" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="C524" s="4">
-        <v>39370</v>
+        <v>96228</v>
       </c>
       <c r="D524" s="4" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="4">
-        <v>45872</v>
+        <v>243602</v>
       </c>
       <c r="B525" s="3" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="C525" s="4">
-        <v>45872</v>
+        <v>243602</v>
       </c>
       <c r="D525" s="4" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="4">
-        <v>235945</v>
+        <v>96116</v>
       </c>
       <c r="B526" s="3" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="C526" s="4">
-        <v>235945</v>
+        <v>96116</v>
       </c>
       <c r="D526" s="4" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="4">
-        <v>45840</v>
+        <v>148663</v>
       </c>
       <c r="B527" s="3" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C527" s="4">
-        <v>45840</v>
+        <v>148663</v>
       </c>
       <c r="D527" s="4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="4">
-        <v>42263</v>
+        <v>95631</v>
       </c>
       <c r="B528" s="3" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="C528" s="4">
-        <v>42263</v>
+        <v>95631</v>
       </c>
       <c r="D528" s="4" t="s">
-        <v>726</v>
+        <v>110</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="4">
-        <v>81312</v>
+        <v>90962</v>
       </c>
       <c r="B529" s="3" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="C529" s="4">
-        <v>81312</v>
+        <v>90962</v>
       </c>
       <c r="D529" s="4" t="s">
-        <v>662</v>
+        <v>336</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="4">
-        <v>81334</v>
+        <v>45490</v>
       </c>
       <c r="B530" s="3" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="C530" s="4">
-        <v>81334</v>
+        <v>45490</v>
       </c>
       <c r="D530" s="4" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="4">
-        <v>81345</v>
+        <v>77664</v>
       </c>
       <c r="B531" s="3" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
       <c r="C531" s="4">
-        <v>81345</v>
+        <v>77664</v>
       </c>
       <c r="D531" s="4" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="4">
-        <v>81356</v>
+        <v>39370</v>
       </c>
       <c r="B532" s="3" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="C532" s="4">
-        <v>81356</v>
+        <v>39370</v>
       </c>
       <c r="D532" s="4" t="s">
-        <v>47</v>
+        <v>104</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="4">
-        <v>81367</v>
+        <v>45872</v>
       </c>
       <c r="B533" s="3" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
       <c r="C533" s="4">
-        <v>81367</v>
+        <v>45872</v>
       </c>
       <c r="D533" s="4" t="s">
-        <v>365</v>
+        <v>190</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="4">
-        <v>81378</v>
+        <v>235945</v>
       </c>
       <c r="B534" s="3" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="C534" s="4">
-        <v>81378</v>
+        <v>235945</v>
       </c>
       <c r="D534" s="4" t="s">
-        <v>365</v>
+        <v>32</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="4">
-        <v>81389</v>
+        <v>45840</v>
       </c>
       <c r="B535" s="3" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
       <c r="C535" s="4">
-        <v>81389</v>
+        <v>45840</v>
       </c>
       <c r="D535" s="4" t="s">
-        <v>304</v>
+        <v>23</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="4">
-        <v>81390</v>
+        <v>42263</v>
       </c>
       <c r="B536" s="3" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="C536" s="4">
-        <v>81390</v>
+        <v>42263</v>
       </c>
       <c r="D536" s="4" t="s">
-        <v>304</v>
+        <v>373</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="4">
-        <v>81402</v>
+        <v>81312</v>
       </c>
       <c r="B537" s="3" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
       <c r="C537" s="4">
-        <v>81402</v>
+        <v>81312</v>
       </c>
       <c r="D537" s="4" t="s">
-        <v>80</v>
+        <v>431</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="4">
-        <v>81413</v>
+        <v>81334</v>
       </c>
       <c r="B538" s="3" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="C538" s="4">
-        <v>81413</v>
+        <v>81334</v>
       </c>
       <c r="D538" s="4" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="4">
-        <v>81424</v>
+        <v>81345</v>
       </c>
       <c r="B539" s="3" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
       <c r="C539" s="4">
-        <v>81424</v>
+        <v>81345</v>
       </c>
       <c r="D539" s="4" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="4">
-        <v>81435</v>
+        <v>81356</v>
       </c>
       <c r="B540" s="3" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="C540" s="4">
-        <v>81435</v>
+        <v>81356</v>
       </c>
       <c r="D540" s="4" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="4">
-        <v>81457</v>
+        <v>81378</v>
       </c>
       <c r="B541" s="3" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="C541" s="4">
-        <v>81457</v>
+        <v>81378</v>
       </c>
       <c r="D541" s="4" t="s">
-        <v>740</v>
+        <v>350</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="4">
-        <v>81467</v>
+        <v>81389</v>
       </c>
       <c r="B542" s="3" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="C542" s="4">
-        <v>81467</v>
+        <v>81389</v>
       </c>
       <c r="D542" s="4" t="s">
-        <v>740</v>
+        <v>285</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="4">
-        <v>81479</v>
+        <v>81390</v>
       </c>
       <c r="B543" s="3" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="C543" s="4">
-        <v>81479</v>
+        <v>81390</v>
       </c>
       <c r="D543" s="4" t="s">
-        <v>740</v>
+        <v>285</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="4">
-        <v>81490</v>
+        <v>81402</v>
       </c>
       <c r="B544" s="3" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="C544" s="4">
-        <v>81490</v>
+        <v>81402</v>
       </c>
       <c r="D544" s="4" t="s">
-        <v>740</v>
+        <v>79</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="4">
-        <v>81503</v>
+        <v>81413</v>
       </c>
       <c r="B545" s="3" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="C545" s="4">
-        <v>81503</v>
+        <v>81413</v>
       </c>
       <c r="D545" s="4" t="s">
-        <v>304</v>
+        <v>79</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="4">
-        <v>81514</v>
+        <v>81424</v>
       </c>
       <c r="B546" s="3" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="C546" s="4">
-        <v>81514</v>
+        <v>81424</v>
       </c>
       <c r="D546" s="4" t="s">
-        <v>304</v>
+        <v>79</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="4">
-        <v>81525</v>
+        <v>81435</v>
       </c>
       <c r="B547" s="3" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="C547" s="4">
-        <v>81525</v>
+        <v>81435</v>
       </c>
       <c r="D547" s="4" t="s">
-        <v>351</v>
+        <v>79</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="4">
-        <v>81536</v>
+        <v>81457</v>
       </c>
       <c r="B548" s="3" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="C548" s="4">
-        <v>81536</v>
+        <v>81457</v>
       </c>
       <c r="D548" s="4" t="s">
-        <v>351</v>
+        <v>738</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="4">
-        <v>54750</v>
+        <v>81467</v>
       </c>
       <c r="B549" s="3" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="C549" s="4">
-        <v>54750</v>
+        <v>81467</v>
       </c>
       <c r="D549" s="4" t="s">
-        <v>11</v>
+        <v>738</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="4">
-        <v>47910</v>
+        <v>81479</v>
       </c>
       <c r="B550" s="3" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="C550" s="4">
-        <v>47910</v>
+        <v>81479</v>
       </c>
       <c r="D550" s="4" t="s">
-        <v>447</v>
+        <v>738</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="4">
-        <v>30216</v>
+        <v>81490</v>
       </c>
       <c r="B551" s="3" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="C551" s="4">
-        <v>30216</v>
+        <v>81490</v>
       </c>
       <c r="D551" s="4" t="s">
-        <v>447</v>
+        <v>738</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="4">
-        <v>90222</v>
+        <v>81503</v>
       </c>
       <c r="B552" s="3" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="C552" s="4">
-        <v>90222</v>
+        <v>81503</v>
       </c>
       <c r="D552" s="4" t="s">
-        <v>345</v>
+        <v>285</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="4">
-        <v>80355</v>
+        <v>81514</v>
       </c>
       <c r="B553" s="3" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="C553" s="4">
-        <v>80355</v>
+        <v>81514</v>
       </c>
       <c r="D553" s="4" t="s">
-        <v>256</v>
+        <v>285</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="4">
-        <v>67169</v>
+        <v>81525</v>
       </c>
       <c r="B554" s="3" t="s">
-        <v>753</v>
+        <v>744</v>
       </c>
       <c r="C554" s="4">
-        <v>67169</v>
+        <v>81525</v>
       </c>
       <c r="D554" s="4" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="4">
-        <v>240875</v>
+        <v>81536</v>
       </c>
       <c r="B555" s="3" t="s">
-        <v>754</v>
+        <v>745</v>
       </c>
       <c r="C555" s="4">
-        <v>240875</v>
+        <v>81536</v>
       </c>
       <c r="D555" s="4" t="s">
-        <v>57</v>
+        <v>336</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="4">
-        <v>243523</v>
+        <v>97320</v>
       </c>
       <c r="B556" s="3" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="C556" s="4">
-        <v>243523</v>
+        <v>97320</v>
       </c>
       <c r="D556" s="4" t="s">
-        <v>13</v>
+        <v>470</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="4">
-        <v>237824</v>
+        <v>57180</v>
       </c>
       <c r="B557" s="3" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
       <c r="C557" s="4">
-        <v>237824</v>
+        <v>57180</v>
       </c>
       <c r="D557" s="4" t="s">
-        <v>757</v>
+        <v>13</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="4">
-        <v>250957</v>
+        <v>67080</v>
       </c>
       <c r="B558" s="3" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="C558" s="4">
-        <v>250957</v>
+        <v>67080</v>
       </c>
       <c r="D558" s="4" t="s">
-        <v>38</v>
+        <v>749</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="4">
-        <v>250958</v>
+        <v>54750</v>
       </c>
       <c r="B559" s="3" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="C559" s="4">
-        <v>250958</v>
+        <v>54750</v>
       </c>
       <c r="D559" s="4" t="s">
-        <v>38</v>
+        <v>751</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="4">
-        <v>85898</v>
+        <v>47910</v>
       </c>
       <c r="B560" s="3" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="C560" s="4">
-        <v>85898</v>
+        <v>47910</v>
       </c>
       <c r="D560" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="4">
-        <v>80882</v>
+        <v>30216</v>
       </c>
       <c r="B561" s="3" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
       <c r="C561" s="4">
-        <v>80882</v>
+        <v>30216</v>
       </c>
       <c r="D561" s="4" t="s">
-        <v>21</v>
+        <v>648</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="4">
-        <v>239950</v>
+        <v>94147</v>
       </c>
       <c r="B562" s="3" t="s">
-        <v>762</v>
+        <v>754</v>
       </c>
       <c r="C562" s="4">
-        <v>239950</v>
+        <v>94147</v>
       </c>
       <c r="D562" s="4" t="s">
-        <v>375</v>
+        <v>755</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="4">
-        <v>237381</v>
+        <v>59776</v>
       </c>
       <c r="B563" s="3" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="C563" s="4">
-        <v>237381</v>
+        <v>59776</v>
       </c>
       <c r="D563" s="4" t="s">
-        <v>391</v>
+        <v>431</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="4">
-        <v>75113</v>
+        <v>43297</v>
       </c>
       <c r="B564" s="3" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="C564" s="4">
-        <v>75113</v>
+        <v>43297</v>
       </c>
       <c r="D564" s="4" t="s">
-        <v>478</v>
+        <v>758</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="4">
-        <v>75168</v>
+        <v>90222</v>
       </c>
       <c r="B565" s="3" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="C565" s="4">
-        <v>75168</v>
+        <v>90222</v>
       </c>
       <c r="D565" s="4" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="4">
-        <v>38314</v>
+        <v>80355</v>
       </c>
       <c r="B566" s="3" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="C566" s="4">
-        <v>38314</v>
+        <v>80355</v>
       </c>
       <c r="D566" s="4" t="s">
-        <v>365</v>
+        <v>235</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="4">
-        <v>237937</v>
+        <v>31643</v>
       </c>
       <c r="B567" s="3" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="C567" s="4">
-        <v>237937</v>
+        <v>31643</v>
       </c>
       <c r="D567" s="4" t="s">
-        <v>768</v>
+        <v>15</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="4">
-        <v>66304</v>
+        <v>96788</v>
       </c>
       <c r="B568" s="3" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="C568" s="4">
-        <v>66304</v>
+        <v>96788</v>
       </c>
       <c r="D568" s="4" t="s">
-        <v>650</v>
+        <v>174</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="4">
-        <v>250240</v>
+        <v>67169</v>
       </c>
       <c r="B569" s="3" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="C569" s="4">
-        <v>250240</v>
+        <v>67169</v>
       </c>
       <c r="D569" s="4" t="s">
-        <v>417</v>
+        <v>330</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="4">
-        <v>246838</v>
+        <v>240875</v>
       </c>
       <c r="B570" s="3" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="C570" s="4">
-        <v>246838</v>
+        <v>240875</v>
       </c>
       <c r="D570" s="4" t="s">
-        <v>447</v>
+        <v>57</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="4">
-        <v>246364</v>
+        <v>237824</v>
       </c>
       <c r="B571" s="3" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="C571" s="4">
-        <v>246364</v>
+        <v>237824</v>
       </c>
       <c r="D571" s="4" t="s">
-        <v>336</v>
+        <v>766</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="4">
-        <v>75180</v>
+        <v>250957</v>
       </c>
       <c r="B572" s="3" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="C572" s="4">
-        <v>75180</v>
+        <v>250957</v>
       </c>
       <c r="D572" s="4" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="4">
-        <v>31845</v>
+        <v>250958</v>
       </c>
       <c r="B573" s="3" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="C573" s="4">
-        <v>31845</v>
+        <v>250958</v>
       </c>
       <c r="D573" s="4" t="s">
-        <v>168</v>
+        <v>39</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="4">
-        <v>253977</v>
+        <v>85898</v>
       </c>
       <c r="B574" s="3" t="s">
-        <v>775</v>
+        <v>769</v>
       </c>
       <c r="C574" s="4">
-        <v>253977</v>
+        <v>85898</v>
       </c>
       <c r="D574" s="4" t="s">
-        <v>776</v>
+        <v>27</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="4">
-        <v>255755</v>
+        <v>80882</v>
       </c>
       <c r="B575" s="3" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="C575" s="4">
-        <v>255755</v>
+        <v>80882</v>
       </c>
       <c r="D575" s="4" t="s">
-        <v>164</v>
+        <v>23</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="4">
-        <v>257281</v>
+        <v>239950</v>
       </c>
       <c r="B576" s="3" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="C576" s="4">
-        <v>257281</v>
+        <v>239950</v>
       </c>
       <c r="D576" s="4" t="s">
-        <v>726</v>
+        <v>375</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="4">
-        <v>68552</v>
+        <v>237381</v>
       </c>
       <c r="B577" s="3" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="C577" s="4">
-        <v>68552</v>
+        <v>237381</v>
       </c>
       <c r="D577" s="4" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="4">
-        <v>254158</v>
+        <v>75168</v>
       </c>
       <c r="B578" s="3" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="C578" s="4">
-        <v>254158</v>
+        <v>75168</v>
       </c>
       <c r="D578" s="4" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="4">
-        <v>257280</v>
+        <v>38314</v>
       </c>
       <c r="B579" s="3" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="C579" s="4">
-        <v>257280</v>
+        <v>38314</v>
       </c>
       <c r="D579" s="4" t="s">
-        <v>177</v>
+        <v>350</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="4">
-        <v>49674</v>
+        <v>237937</v>
       </c>
       <c r="B580" s="3" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="C580" s="4">
-        <v>49674</v>
+        <v>237937</v>
       </c>
       <c r="D580" s="4" t="s">
-        <v>596</v>
+        <v>776</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="4">
-        <v>39315</v>
+        <v>250240</v>
       </c>
       <c r="B581" s="3" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="C581" s="4">
-        <v>39315</v>
+        <v>250240</v>
       </c>
       <c r="D581" s="4" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="4">
-        <v>91627</v>
+        <v>246838</v>
       </c>
       <c r="B582" s="3" t="s">
-        <v>785</v>
+        <v>779</v>
       </c>
       <c r="C582" s="4">
-        <v>91627</v>
+        <v>246838</v>
       </c>
       <c r="D582" s="4" t="s">
-        <v>316</v>
+        <v>648</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="4">
-        <v>78206</v>
+        <v>246364</v>
       </c>
       <c r="B583" s="3" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="C583" s="4">
-        <v>78206</v>
+        <v>246364</v>
       </c>
       <c r="D583" s="4" t="s">
-        <v>137</v>
+        <v>322</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="4">
-        <v>249769</v>
+        <v>31845</v>
       </c>
       <c r="B584" s="3" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
       <c r="C584" s="4">
-        <v>249769</v>
+        <v>31845</v>
       </c>
       <c r="D584" s="4" t="s">
-        <v>788</v>
+        <v>152</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="4">
-        <v>90670</v>
+        <v>253977</v>
       </c>
       <c r="B585" s="3" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="C585" s="4">
-        <v>90670</v>
+        <v>253977</v>
       </c>
       <c r="D585" s="4" t="s">
-        <v>166</v>
+        <v>534</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="4">
-        <v>41431</v>
+        <v>255755</v>
       </c>
       <c r="B586" s="3" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="C586" s="4">
-        <v>41431</v>
+        <v>255755</v>
       </c>
       <c r="D586" s="4" t="s">
-        <v>791</v>
+        <v>148</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="4">
-        <v>251227</v>
+        <v>250449</v>
       </c>
       <c r="B587" s="3" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="C587" s="4">
-        <v>251227</v>
+        <v>250449</v>
       </c>
       <c r="D587" s="4" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="4">
-        <v>59721</v>
+        <v>257281</v>
       </c>
       <c r="B588" s="3" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="C588" s="4">
-        <v>59721</v>
+        <v>257281</v>
       </c>
       <c r="D588" s="4" t="s">
-        <v>795</v>
+        <v>373</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="4">
-        <v>37772</v>
+        <v>94832</v>
       </c>
       <c r="B589" s="3" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="C589" s="4">
-        <v>37772</v>
+        <v>94832</v>
       </c>
       <c r="D589" s="4" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="4">
-        <v>250300</v>
+        <v>254158</v>
       </c>
       <c r="B590" s="3" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="C590" s="4">
-        <v>250300</v>
+        <v>254158</v>
       </c>
       <c r="D590" s="4" t="s">
-        <v>799</v>
+        <v>320</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="4">
-        <v>204817</v>
+        <v>257280</v>
       </c>
       <c r="B591" s="3" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="C591" s="4">
-        <v>204817</v>
+        <v>257280</v>
       </c>
       <c r="D591" s="4" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="4">
-        <v>253682</v>
+        <v>49674</v>
       </c>
       <c r="B592" s="3" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
       <c r="C592" s="4">
-        <v>253682</v>
+        <v>49674</v>
       </c>
       <c r="D592" s="4" t="s">
-        <v>521</v>
+        <v>792</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="4">
-        <v>204825</v>
+        <v>39315</v>
       </c>
       <c r="B593" s="3" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="C593" s="4">
-        <v>204825</v>
+        <v>39315</v>
       </c>
       <c r="D593" s="4" t="s">
-        <v>247</v>
+        <v>794</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="4">
-        <v>235759</v>
+        <v>91627</v>
       </c>
       <c r="B594" s="3" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="C594" s="4">
-        <v>235759</v>
+        <v>91627</v>
       </c>
       <c r="D594" s="4" t="s">
-        <v>538</v>
+        <v>177</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="4">
-        <v>81604</v>
+        <v>249769</v>
       </c>
       <c r="B595" s="3" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="C595" s="4">
-        <v>81604</v>
+        <v>249769</v>
       </c>
       <c r="D595" s="4" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="4">
-        <v>51410</v>
+        <v>251227</v>
       </c>
       <c r="B596" s="3" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="C596" s="4">
-        <v>51410</v>
+        <v>251227</v>
       </c>
       <c r="D596" s="4" t="s">
-        <v>807</v>
+        <v>615</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="4">
-        <v>51421</v>
+        <v>37772</v>
       </c>
       <c r="B597" s="3" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="C597" s="4">
-        <v>51421</v>
+        <v>37772</v>
       </c>
       <c r="D597" s="4" t="s">
-        <v>166</v>
+        <v>800</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="4">
-        <v>75720</v>
+        <v>250300</v>
       </c>
       <c r="B598" s="3" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="C598" s="4">
-        <v>75720</v>
+        <v>250300</v>
       </c>
       <c r="D598" s="4" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="4">
-        <v>75730</v>
+        <v>204817</v>
       </c>
       <c r="B599" s="3" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="C599" s="4">
-        <v>75730</v>
+        <v>204817</v>
       </c>
       <c r="D599" s="4" t="s">
-        <v>478</v>
+        <v>15</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="4">
-        <v>75741</v>
+        <v>44590</v>
       </c>
       <c r="B600" s="3" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="C600" s="4">
-        <v>75741</v>
+        <v>44590</v>
       </c>
       <c r="D600" s="4" t="s">
-        <v>478</v>
+        <v>357</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="4">
-        <v>252594</v>
+        <v>204825</v>
       </c>
       <c r="B601" s="3" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="C601" s="4">
-        <v>252594</v>
+        <v>204825</v>
       </c>
       <c r="D601" s="4" t="s">
-        <v>177</v>
+        <v>126</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="4">
-        <v>252126</v>
+        <v>235759</v>
       </c>
       <c r="B602" s="3" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="C602" s="4">
-        <v>252126</v>
+        <v>235759</v>
       </c>
       <c r="D602" s="4" t="s">
-        <v>177</v>
+        <v>525</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="4">
-        <v>252595</v>
+        <v>81604</v>
       </c>
       <c r="B603" s="3" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="C603" s="4">
-        <v>252595</v>
+        <v>81604</v>
       </c>
       <c r="D603" s="4" t="s">
-        <v>177</v>
+        <v>486</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="4">
-        <v>252596</v>
+        <v>51410</v>
       </c>
       <c r="B604" s="3" t="s">
-        <v>816</v>
+        <v>808</v>
       </c>
       <c r="C604" s="4">
-        <v>252596</v>
+        <v>51410</v>
       </c>
       <c r="D604" s="4" t="s">
-        <v>177</v>
+        <v>489</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="4">
-        <v>252598</v>
+        <v>51421</v>
       </c>
       <c r="B605" s="3" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="C605" s="4">
-        <v>252598</v>
+        <v>51421</v>
       </c>
       <c r="D605" s="4" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="4">
-        <v>252894</v>
+        <v>75720</v>
       </c>
       <c r="B606" s="3" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="C606" s="4">
-        <v>252894</v>
+        <v>75720</v>
       </c>
       <c r="D606" s="4" t="s">
-        <v>177</v>
+        <v>463</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="4">
-        <v>245459</v>
+        <v>75730</v>
       </c>
       <c r="B607" s="3" t="s">
-        <v>819</v>
+        <v>811</v>
       </c>
       <c r="C607" s="4">
-        <v>245459</v>
+        <v>75730</v>
       </c>
       <c r="D607" s="4" t="s">
-        <v>820</v>
+        <v>468</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="4">
-        <v>67764</v>
+        <v>75741</v>
       </c>
       <c r="B608" s="3" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="C608" s="4">
-        <v>67764</v>
+        <v>75741</v>
       </c>
       <c r="D608" s="4" t="s">
-        <v>820</v>
+        <v>468</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="4">
-        <v>249253</v>
+        <v>252594</v>
       </c>
       <c r="B609" s="3" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="C609" s="4">
-        <v>249253</v>
+        <v>252594</v>
       </c>
       <c r="D609" s="4" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="4">
-        <v>257284</v>
+        <v>252126</v>
       </c>
       <c r="B610" s="3" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="C610" s="4">
-        <v>257284</v>
+        <v>252126</v>
       </c>
       <c r="D610" s="4" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="4">
-        <v>252553</v>
+        <v>252595</v>
       </c>
       <c r="B611" s="3" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="C611" s="4">
-        <v>252553</v>
+        <v>252595</v>
       </c>
       <c r="D611" s="4" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="4">
-        <v>246384</v>
+        <v>252596</v>
       </c>
       <c r="B612" s="3" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="C612" s="4">
-        <v>246384</v>
+        <v>252596</v>
       </c>
       <c r="D612" s="4" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="4">
-        <v>236064</v>
+        <v>252598</v>
       </c>
       <c r="B613" s="3" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="C613" s="4">
-        <v>236064</v>
+        <v>252598</v>
       </c>
       <c r="D613" s="4" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="4">
-        <v>119672</v>
+        <v>256376</v>
       </c>
       <c r="B614" s="3" t="s">
-        <v>827</v>
+        <v>818</v>
       </c>
       <c r="C614" s="4">
-        <v>119672</v>
+        <v>256376</v>
       </c>
       <c r="D614" s="4" t="s">
-        <v>312</v>
+        <v>128</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="4">
-        <v>91974</v>
+        <v>252894</v>
       </c>
       <c r="B615" s="3" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="C615" s="4">
-        <v>91974</v>
+        <v>252894</v>
       </c>
       <c r="D615" s="4" t="s">
-        <v>596</v>
+        <v>128</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="4">
-        <v>91985</v>
+        <v>245459</v>
       </c>
       <c r="B616" s="3" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="C616" s="4">
-        <v>91985</v>
+        <v>245459</v>
       </c>
       <c r="D616" s="4" t="s">
-        <v>532</v>
+        <v>821</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="4">
-        <v>91996</v>
+        <v>67764</v>
       </c>
       <c r="B617" s="3" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="C617" s="4">
-        <v>91996</v>
+        <v>67764</v>
       </c>
       <c r="D617" s="4" t="s">
-        <v>183</v>
+        <v>821</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="4">
-        <v>92000</v>
+        <v>249253</v>
       </c>
       <c r="B618" s="3" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="C618" s="4">
-        <v>92000</v>
+        <v>249253</v>
       </c>
       <c r="D618" s="4" t="s">
-        <v>320</v>
+        <v>821</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="4">
-        <v>75651</v>
+        <v>257284</v>
       </c>
       <c r="B619" s="3" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="C619" s="4">
-        <v>75651</v>
+        <v>257284</v>
       </c>
       <c r="D619" s="4" t="s">
-        <v>168</v>
+        <v>821</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="4">
-        <v>75662</v>
+        <v>252553</v>
       </c>
       <c r="B620" s="3" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="C620" s="4">
-        <v>75662</v>
+        <v>252553</v>
       </c>
       <c r="D620" s="4" t="s">
-        <v>168</v>
+        <v>821</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="4">
-        <v>257868</v>
+        <v>246384</v>
       </c>
       <c r="B621" s="3" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="C621" s="4">
-        <v>257868</v>
+        <v>246384</v>
       </c>
       <c r="D621" s="4" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="4">
-        <v>43826</v>
+        <v>236064</v>
       </c>
       <c r="B622" s="3" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="C622" s="4">
-        <v>43826</v>
+        <v>236064</v>
       </c>
       <c r="D622" s="4" t="s">
-        <v>662</v>
+        <v>821</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="4">
-        <v>255760</v>
+        <v>119672</v>
       </c>
       <c r="B623" s="3" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="C623" s="4">
-        <v>255760</v>
+        <v>119672</v>
       </c>
       <c r="D623" s="4" t="s">
-        <v>662</v>
+        <v>297</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="4">
-        <v>253427</v>
+        <v>91974</v>
       </c>
       <c r="B624" s="3" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="C624" s="4">
-        <v>253427</v>
+        <v>91974</v>
       </c>
       <c r="D624" s="4" t="s">
-        <v>318</v>
+        <v>136</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="4">
-        <v>57214</v>
+        <v>91985</v>
       </c>
       <c r="B625" s="3" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="C625" s="4">
-        <v>57214</v>
+        <v>91985</v>
       </c>
       <c r="D625" s="4" t="s">
-        <v>650</v>
+        <v>831</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="4">
-        <v>258169</v>
+        <v>91996</v>
       </c>
       <c r="B626" s="3" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="C626" s="4">
-        <v>258169</v>
+        <v>91996</v>
       </c>
       <c r="D626" s="4" t="s">
-        <v>841</v>
+        <v>165</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="4">
-        <v>57236</v>
+        <v>92000</v>
       </c>
       <c r="B627" s="3" t="s">
-        <v>842</v>
+        <v>833</v>
       </c>
       <c r="C627" s="4">
-        <v>57236</v>
+        <v>92000</v>
       </c>
       <c r="D627" s="4" t="s">
-        <v>34</v>
+        <v>788</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="4">
-        <v>249591</v>
+        <v>75651</v>
       </c>
       <c r="B628" s="3" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="C628" s="4">
-        <v>249591</v>
+        <v>75651</v>
       </c>
       <c r="D628" s="4" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="4">
-        <v>249612</v>
+        <v>75662</v>
       </c>
       <c r="B629" s="3" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
       <c r="C629" s="4">
-        <v>249612</v>
+        <v>75662</v>
       </c>
       <c r="D629" s="4" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="4">
-        <v>202412</v>
+        <v>96766</v>
       </c>
       <c r="B630" s="3" t="s">
-        <v>845</v>
+        <v>836</v>
       </c>
       <c r="C630" s="4">
-        <v>202412</v>
+        <v>96766</v>
       </c>
       <c r="D630" s="4" t="s">
-        <v>351</v>
+        <v>792</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="4">
-        <v>78711</v>
+        <v>43826</v>
       </c>
       <c r="B631" s="3" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="C631" s="4">
-        <v>78711</v>
+        <v>43826</v>
       </c>
       <c r="D631" s="4" t="s">
-        <v>154</v>
+        <v>431</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="4">
-        <v>78744</v>
+        <v>255760</v>
       </c>
       <c r="B632" s="3" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
       <c r="C632" s="4">
-        <v>78744</v>
+        <v>255760</v>
       </c>
       <c r="D632" s="4" t="s">
-        <v>154</v>
+        <v>431</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="4">
-        <v>78766</v>
+        <v>253427</v>
       </c>
       <c r="B633" s="3" t="s">
-        <v>848</v>
+        <v>839</v>
       </c>
       <c r="C633" s="4">
-        <v>78766</v>
+        <v>253427</v>
       </c>
       <c r="D633" s="4" t="s">
-        <v>154</v>
+        <v>304</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="4">
-        <v>66157</v>
+        <v>57214</v>
       </c>
       <c r="B634" s="3" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="C634" s="4">
-        <v>66157</v>
+        <v>57214</v>
       </c>
       <c r="D634" s="4" t="s">
-        <v>583</v>
+        <v>378</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="4">
-        <v>66168</v>
+        <v>258169</v>
       </c>
       <c r="B635" s="3" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="C635" s="4">
-        <v>66168</v>
+        <v>258169</v>
       </c>
       <c r="D635" s="4" t="s">
-        <v>583</v>
+        <v>842</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="4">
-        <v>231192</v>
+        <v>249591</v>
       </c>
       <c r="B636" s="3" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="C636" s="4">
-        <v>231192</v>
+        <v>249591</v>
       </c>
       <c r="D636" s="4" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="4">
-        <v>254352</v>
+        <v>249612</v>
       </c>
       <c r="B637" s="3" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="C637" s="4">
-        <v>254352</v>
+        <v>249612</v>
       </c>
       <c r="D637" s="4" t="s">
-        <v>650</v>
+        <v>72</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="4">
-        <v>78823</v>
+        <v>78711</v>
       </c>
       <c r="B638" s="3" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="C638" s="4">
-        <v>78823</v>
+        <v>78711</v>
       </c>
       <c r="D638" s="4" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="4">
-        <v>99646</v>
+        <v>78744</v>
       </c>
       <c r="B639" s="3" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="C639" s="4">
-        <v>99646</v>
+        <v>78744</v>
       </c>
       <c r="D639" s="4" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="4">
-        <v>83640</v>
+        <v>78766</v>
       </c>
       <c r="B640" s="3" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="C640" s="4">
-        <v>83640</v>
+        <v>78766</v>
       </c>
       <c r="D640" s="4" t="s">
-        <v>156</v>
+        <v>846</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="4">
-        <v>107388</v>
+        <v>66157</v>
       </c>
       <c r="B641" s="3" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="C641" s="4">
-        <v>107388</v>
+        <v>66157</v>
       </c>
       <c r="D641" s="4" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="4">
-        <v>237976</v>
+        <v>66168</v>
       </c>
       <c r="B642" s="3" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="C642" s="4">
-        <v>237976</v>
+        <v>66168</v>
       </c>
       <c r="D642" s="4" t="s">
-        <v>345</v>
+        <v>850</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="4">
-        <v>219270</v>
+        <v>78777</v>
       </c>
       <c r="B643" s="3" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="C643" s="4">
-        <v>219270</v>
+        <v>78777</v>
       </c>
       <c r="D643" s="4" t="s">
-        <v>726</v>
+        <v>853</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="4">
-        <v>256805</v>
+        <v>66179</v>
       </c>
       <c r="B644" s="3" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="C644" s="4">
-        <v>256805</v>
+        <v>66179</v>
       </c>
       <c r="D644" s="4" t="s">
-        <v>726</v>
+        <v>855</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="4">
-        <v>256806</v>
+        <v>96979</v>
       </c>
       <c r="B645" s="3" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="C645" s="4">
-        <v>256806</v>
+        <v>96979</v>
       </c>
       <c r="D645" s="4" t="s">
-        <v>810</v>
+        <v>50</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="4">
-        <v>62153</v>
+        <v>231192</v>
       </c>
       <c r="B646" s="3" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="C646" s="4">
-        <v>62153</v>
+        <v>231192</v>
       </c>
       <c r="D646" s="4" t="s">
-        <v>807</v>
+        <v>785</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="4">
-        <v>212158</v>
+        <v>254352</v>
       </c>
       <c r="B647" s="3" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="C647" s="4">
-        <v>212158</v>
+        <v>254352</v>
       </c>
       <c r="D647" s="4" t="s">
-        <v>183</v>
+        <v>378</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="4">
-        <v>255177</v>
+        <v>57236</v>
       </c>
       <c r="B648" s="3" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="C648" s="4">
-        <v>255177</v>
+        <v>57236</v>
       </c>
       <c r="D648" s="4" t="s">
-        <v>662</v>
+        <v>36</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="4">
-        <v>253050</v>
+        <v>78823</v>
       </c>
       <c r="B649" s="3" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="C649" s="4">
-        <v>253050</v>
+        <v>78823</v>
       </c>
       <c r="D649" s="4" t="s">
-        <v>207</v>
+        <v>861</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="4">
-        <v>253051</v>
+        <v>99646</v>
       </c>
       <c r="B650" s="3" t="s">
-        <v>867</v>
+        <v>862</v>
       </c>
       <c r="C650" s="4">
-        <v>253051</v>
+        <v>99646</v>
       </c>
       <c r="D650" s="4" t="s">
-        <v>247</v>
+        <v>863</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="4">
-        <v>244416</v>
+        <v>83640</v>
       </c>
       <c r="B651" s="3" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="C651" s="4">
-        <v>244416</v>
+        <v>83640</v>
       </c>
       <c r="D651" s="4" t="s">
-        <v>40</v>
+        <v>865</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="4">
-        <v>245484</v>
+        <v>107388</v>
       </c>
       <c r="B652" s="3" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C652" s="4">
-        <v>245484</v>
+        <v>107388</v>
       </c>
       <c r="D652" s="4" t="s">
-        <v>53</v>
+        <v>867</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="4">
-        <v>246415</v>
+        <v>237976</v>
       </c>
       <c r="B653" s="3" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C653" s="4">
-        <v>246415</v>
+        <v>237976</v>
       </c>
       <c r="D653" s="4" t="s">
-        <v>13</v>
+        <v>330</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="4">
-        <v>244510</v>
+        <v>219270</v>
       </c>
       <c r="B654" s="3" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="C654" s="4">
-        <v>244510</v>
+        <v>219270</v>
       </c>
       <c r="D654" s="4" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="4">
-        <v>78463</v>
+        <v>256805</v>
       </c>
       <c r="B655" s="3" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="C655" s="4">
-        <v>78463</v>
+        <v>256805</v>
       </c>
       <c r="D655" s="4" t="s">
-        <v>34</v>
+        <v>373</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="4">
-        <v>30047</v>
+        <v>256806</v>
       </c>
       <c r="B656" s="3" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="C656" s="4">
-        <v>30047</v>
+        <v>256806</v>
       </c>
       <c r="D656" s="4" t="s">
-        <v>874</v>
+        <v>52</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="4">
-        <v>250574</v>
+        <v>212158</v>
       </c>
       <c r="B657" s="3" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="C657" s="4">
-        <v>250574</v>
+        <v>212158</v>
       </c>
       <c r="D657" s="4" t="s">
-        <v>345</v>
+        <v>165</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="4">
-        <v>254324</v>
+        <v>255177</v>
       </c>
       <c r="B658" s="3" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="C658" s="4">
-        <v>254324</v>
+        <v>255177</v>
       </c>
       <c r="D658" s="4" t="s">
-        <v>391</v>
+        <v>431</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="4">
-        <v>254324</v>
+        <v>253050</v>
       </c>
       <c r="B659" s="3" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="C659" s="4">
-        <v>254324</v>
+        <v>253050</v>
       </c>
       <c r="D659" s="4" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="4">
-        <v>242727</v>
+        <v>253051</v>
       </c>
       <c r="B660" s="3" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C660" s="4">
-        <v>242727</v>
+        <v>253051</v>
       </c>
       <c r="D660" s="4" t="s">
-        <v>879</v>
+        <v>126</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="4">
-        <v>252284</v>
+        <v>244416</v>
       </c>
       <c r="B661" s="3" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="C661" s="4">
-        <v>252284</v>
+        <v>244416</v>
       </c>
       <c r="D661" s="4" t="s">
-        <v>881</v>
+        <v>41</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="4">
-        <v>33364</v>
+        <v>245484</v>
       </c>
       <c r="B662" s="3" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="C662" s="4">
-        <v>33364</v>
+        <v>245484</v>
       </c>
       <c r="D662" s="4" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="4">
-        <v>257645</v>
+        <v>246415</v>
       </c>
       <c r="B663" s="3" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="C663" s="4">
-        <v>257645</v>
+        <v>246415</v>
       </c>
       <c r="D663" s="4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="4">
-        <v>45604</v>
+        <v>244510</v>
       </c>
       <c r="B664" s="3" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="C664" s="4">
-        <v>45604</v>
+        <v>244510</v>
       </c>
       <c r="D664" s="4" t="s">
-        <v>820</v>
+        <v>460</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="4">
-        <v>232573</v>
+        <v>78463</v>
       </c>
       <c r="B665" s="3" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="C665" s="4">
-        <v>232573</v>
+        <v>78463</v>
       </c>
       <c r="D665" s="4" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="4">
-        <v>37920</v>
+        <v>30047</v>
       </c>
       <c r="B666" s="3" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="C666" s="4">
-        <v>37920</v>
+        <v>30047</v>
       </c>
       <c r="D666" s="4" t="s">
-        <v>444</v>
+        <v>881</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="4">
-        <v>200434</v>
+        <v>250574</v>
       </c>
       <c r="B667" s="3" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="C667" s="4">
-        <v>200434</v>
+        <v>250574</v>
       </c>
       <c r="D667" s="4" t="s">
-        <v>25</v>
+        <v>330</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="4">
-        <v>205899</v>
+        <v>85170</v>
       </c>
       <c r="B668" s="3" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C668" s="4">
-        <v>205899</v>
+        <v>85170</v>
       </c>
       <c r="D668" s="4" t="s">
-        <v>25</v>
+        <v>375</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="4">
-        <v>29202</v>
+        <v>254324</v>
       </c>
       <c r="B669" s="3" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="C669" s="4">
-        <v>29202</v>
+        <v>254324</v>
       </c>
       <c r="D669" s="4" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="4">
-        <v>258498</v>
+        <v>242727</v>
       </c>
       <c r="B670" s="3" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="C670" s="4">
-        <v>258498</v>
+        <v>242727</v>
       </c>
       <c r="D670" s="4" t="s">
-        <v>579</v>
+        <v>886</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="4">
-        <v>256582</v>
+        <v>252284</v>
       </c>
       <c r="B671" s="3" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="C671" s="4">
-        <v>256582</v>
+        <v>252284</v>
       </c>
       <c r="D671" s="4" t="s">
-        <v>166</v>
+        <v>360</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="4">
-        <v>258478</v>
+        <v>33364</v>
       </c>
       <c r="B672" s="3" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="C672" s="4">
-        <v>258478</v>
+        <v>33364</v>
       </c>
       <c r="D672" s="4" t="s">
-        <v>512</v>
+        <v>72</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="4">
-        <v>245557</v>
+        <v>257645</v>
       </c>
       <c r="B673" s="3" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="C673" s="4">
-        <v>245557</v>
+        <v>257645</v>
       </c>
       <c r="D673" s="4" t="s">
-        <v>894</v>
+        <v>23</v>
       </c>
     </row>
     <row r="674" spans="1:4">
       <c r="A674" s="4">
-        <v>258642</v>
+        <v>45604</v>
       </c>
       <c r="B674" s="3" t="s">
-        <v>895</v>
+        <v>890</v>
       </c>
       <c r="C674" s="4">
-        <v>258642</v>
+        <v>45604</v>
       </c>
       <c r="D674" s="4" t="s">
-        <v>896</v>
+        <v>821</v>
       </c>
     </row>
     <row r="675" spans="1:4">
       <c r="A675" s="4">
-        <v>257604</v>
+        <v>232573</v>
       </c>
       <c r="B675" s="3" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="C675" s="4">
-        <v>257604</v>
+        <v>232573</v>
       </c>
       <c r="D675" s="4" t="s">
-        <v>898</v>
+        <v>112</v>
       </c>
     </row>
     <row r="676" spans="1:4">
       <c r="A676" s="4">
-        <v>30877</v>
+        <v>37920</v>
       </c>
       <c r="B676" s="3" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="C676" s="4">
-        <v>30877</v>
+        <v>37920</v>
       </c>
       <c r="D676" s="4" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
     </row>
     <row r="677" spans="1:4">
       <c r="A677" s="4">
-        <v>257490</v>
+        <v>200434</v>
       </c>
       <c r="B677" s="3" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="C677" s="4">
-        <v>257490</v>
+        <v>200434</v>
       </c>
       <c r="D677" s="4" t="s">
-        <v>901</v>
+        <v>27</v>
       </c>
     </row>
     <row r="678" spans="1:4">
       <c r="A678" s="4">
-        <v>232198</v>
+        <v>205899</v>
       </c>
       <c r="B678" s="3" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="C678" s="4">
-        <v>232198</v>
+        <v>205899</v>
       </c>
       <c r="D678" s="4" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
     </row>
     <row r="679" spans="1:4">
       <c r="A679" s="4">
-        <v>211453</v>
+        <v>258498</v>
       </c>
       <c r="B679" s="3" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="C679" s="4">
-        <v>211453</v>
+        <v>258498</v>
       </c>
       <c r="D679" s="4" t="s">
-        <v>195</v>
+        <v>896</v>
       </c>
     </row>
     <row r="680" spans="1:4">
       <c r="A680" s="4">
-        <v>30899</v>
+        <v>256582</v>
       </c>
       <c r="B680" s="3" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="C680" s="4">
-        <v>30899</v>
+        <v>256582</v>
       </c>
       <c r="D680" s="4" t="s">
-        <v>784</v>
+        <v>120</v>
       </c>
     </row>
     <row r="681" spans="1:4">
       <c r="A681" s="4">
-        <v>46537</v>
+        <v>258478</v>
       </c>
       <c r="B681" s="3" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="C681" s="4">
-        <v>46537</v>
+        <v>258478</v>
       </c>
       <c r="D681" s="4" t="s">
-        <v>810</v>
+        <v>505</v>
       </c>
     </row>
     <row r="682" spans="1:4">
       <c r="A682" s="4">
-        <v>242754</v>
+        <v>245557</v>
       </c>
       <c r="B682" s="3" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="C682" s="4">
-        <v>242754</v>
+        <v>245557</v>
       </c>
       <c r="D682" s="4" t="s">
-        <v>491</v>
+        <v>900</v>
       </c>
     </row>
     <row r="683" spans="1:4">
       <c r="A683" s="4">
-        <v>250269</v>
+        <v>258642</v>
       </c>
       <c r="B683" s="3" t="s">
-        <v>907</v>
+        <v>901</v>
       </c>
       <c r="C683" s="4">
-        <v>250269</v>
+        <v>258642</v>
       </c>
       <c r="D683" s="4" t="s">
-        <v>908</v>
+        <v>551</v>
       </c>
     </row>
     <row r="684" spans="1:4">
       <c r="A684" s="4">
-        <v>48594</v>
+        <v>257604</v>
       </c>
       <c r="B684" s="3" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="C684" s="4">
-        <v>48594</v>
+        <v>257604</v>
       </c>
       <c r="D684" s="4" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
     </row>
     <row r="685" spans="1:4">
       <c r="A685" s="4">
-        <v>31687</v>
+        <v>97813</v>
       </c>
       <c r="B685" s="3" t="s">
-        <v>911</v>
+        <v>904</v>
       </c>
       <c r="C685" s="4">
-        <v>31687</v>
+        <v>97813</v>
       </c>
       <c r="D685" s="4" t="s">
-        <v>912</v>
+        <v>905</v>
       </c>
     </row>
     <row r="686" spans="1:4">
       <c r="A686" s="4">
-        <v>87138</v>
+        <v>97802</v>
       </c>
       <c r="B686" s="3" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="C686" s="4">
-        <v>87138</v>
+        <v>97802</v>
       </c>
       <c r="D686" s="4" t="s">
-        <v>896</v>
+        <v>905</v>
       </c>
     </row>
     <row r="687" spans="1:4">
       <c r="A687" s="4">
-        <v>90918</v>
+        <v>257490</v>
       </c>
       <c r="B687" s="3" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="C687" s="4">
-        <v>90918</v>
+        <v>257490</v>
       </c>
       <c r="D687" s="4" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
     </row>
     <row r="688" spans="1:4">
       <c r="A688" s="4">
-        <v>258692</v>
+        <v>232198</v>
       </c>
       <c r="B688" s="3" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="C688" s="4">
-        <v>258692</v>
+        <v>232198</v>
       </c>
       <c r="D688" s="4" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
     </row>
     <row r="689" spans="1:4">
       <c r="A689" s="4">
-        <v>76507</v>
+        <v>249464</v>
       </c>
       <c r="B689" s="3" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="C689" s="4">
-        <v>76507</v>
+        <v>249464</v>
       </c>
       <c r="D689" s="4" t="s">
-        <v>919</v>
+        <v>326</v>
       </c>
     </row>
     <row r="690" spans="1:4">
       <c r="A690" s="4">
-        <v>91581</v>
+        <v>30899</v>
       </c>
       <c r="B690" s="3" t="s">
-        <v>920</v>
+        <v>912</v>
       </c>
       <c r="C690" s="4">
-        <v>91581</v>
+        <v>30899</v>
       </c>
       <c r="D690" s="4" t="s">
-        <v>921</v>
+        <v>505</v>
       </c>
     </row>
     <row r="691" spans="1:4">
       <c r="A691" s="4">
-        <v>38931</v>
+        <v>240064</v>
       </c>
       <c r="B691" s="3" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="C691" s="4">
-        <v>38931</v>
+        <v>240064</v>
       </c>
       <c r="D691" s="4" t="s">
-        <v>190</v>
+        <v>152</v>
       </c>
     </row>
     <row r="692" spans="1:4">
       <c r="A692" s="4">
-        <v>242334</v>
+        <v>250269</v>
       </c>
       <c r="B692" s="3" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="C692" s="4">
-        <v>242334</v>
+        <v>250269</v>
       </c>
       <c r="D692" s="4" t="s">
-        <v>921</v>
+        <v>915</v>
       </c>
     </row>
     <row r="693" spans="1:4">
       <c r="A693" s="4">
-        <v>247568</v>
+        <v>252612</v>
       </c>
       <c r="B693" s="3" t="s">
-        <v>924</v>
+        <v>916</v>
       </c>
       <c r="C693" s="4">
-        <v>247568</v>
+        <v>252612</v>
       </c>
       <c r="D693" s="4" t="s">
-        <v>925</v>
+        <v>917</v>
       </c>
     </row>
     <row r="694" spans="1:4">
       <c r="A694" s="4">
-        <v>250971</v>
+        <v>48594</v>
       </c>
       <c r="B694" s="3" t="s">
-        <v>926</v>
+        <v>918</v>
       </c>
       <c r="C694" s="4">
-        <v>250971</v>
+        <v>48594</v>
       </c>
       <c r="D694" s="4" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
     </row>
     <row r="695" spans="1:4">
       <c r="A695" s="4">
-        <v>80298</v>
+        <v>240042</v>
       </c>
       <c r="B695" s="3" t="s">
-        <v>928</v>
+        <v>920</v>
       </c>
       <c r="C695" s="4">
-        <v>80298</v>
+        <v>240042</v>
       </c>
       <c r="D695" s="4" t="s">
-        <v>929</v>
+        <v>903</v>
       </c>
     </row>
     <row r="696" spans="1:4">
       <c r="A696" s="4">
-        <v>87744</v>
+        <v>98331</v>
       </c>
       <c r="B696" s="3" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="C696" s="4">
-        <v>87744</v>
+        <v>98331</v>
       </c>
       <c r="D696" s="4" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
     </row>
     <row r="697" spans="1:4">
       <c r="A697" s="4">
-        <v>92077</v>
+        <v>98320</v>
       </c>
       <c r="B697" s="3" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="C697" s="4">
-        <v>92077</v>
+        <v>98320</v>
       </c>
       <c r="D697" s="4" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
     </row>
     <row r="698" spans="1:4">
       <c r="A698" s="4">
-        <v>82515</v>
+        <v>254142</v>
       </c>
       <c r="B698" s="3" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="C698" s="4">
-        <v>82515</v>
+        <v>254142</v>
       </c>
       <c r="D698" s="4" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
     </row>
     <row r="699" spans="1:4">
       <c r="A699" s="4">
-        <v>93842</v>
+        <v>250971</v>
       </c>
       <c r="B699" s="3" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="C699" s="4">
-        <v>93842</v>
+        <v>250971</v>
       </c>
       <c r="D699" s="4" t="s">
-        <v>644</v>
+        <v>928</v>
       </c>
     </row>
     <row r="700" spans="1:4">
       <c r="A700" s="4">
-        <v>76450</v>
+        <v>87744</v>
       </c>
       <c r="B700" s="3" t="s">
-        <v>937</v>
+        <v>929</v>
       </c>
       <c r="C700" s="4">
-        <v>76450</v>
+        <v>87744</v>
       </c>
       <c r="D700" s="4" t="s">
-        <v>938</v>
+        <v>930</v>
       </c>
     </row>
     <row r="701" spans="1:4">
       <c r="A701" s="4">
-        <v>90244</v>
+        <v>92044</v>
       </c>
       <c r="B701" s="3" t="s">
-        <v>939</v>
+        <v>931</v>
       </c>
       <c r="C701" s="4">
-        <v>90244</v>
+        <v>92044</v>
       </c>
       <c r="D701" s="4" t="s">
-        <v>940</v>
+        <v>932</v>
       </c>
     </row>
     <row r="702" spans="1:4">
       <c r="A702" s="4">
-        <v>250368</v>
+        <v>47672</v>
       </c>
       <c r="B702" s="3" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="C702" s="4">
-        <v>250368</v>
+        <v>47672</v>
       </c>
       <c r="D702" s="4" t="s">
-        <v>942</v>
+        <v>132</v>
       </c>
     </row>
     <row r="703" spans="1:4">
       <c r="A703" s="4">
-        <v>253602</v>
+        <v>87509</v>
       </c>
       <c r="B703" s="3" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
       <c r="C703" s="4">
-        <v>253602</v>
+        <v>87509</v>
       </c>
       <c r="D703" s="4" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
     </row>
     <row r="704" spans="1:4">
       <c r="A704" s="4">
-        <v>29707</v>
+        <v>92077</v>
       </c>
       <c r="B704" s="3" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="C704" s="4">
-        <v>29707</v>
+        <v>92077</v>
       </c>
       <c r="D704" s="4" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
     </row>
     <row r="705" spans="1:4">
       <c r="A705" s="4">
-        <v>86743</v>
+        <v>97734</v>
       </c>
       <c r="B705" s="3" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="C705" s="4">
-        <v>86743</v>
+        <v>97734</v>
       </c>
       <c r="D705" s="4" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
     </row>
     <row r="706" spans="1:4">
       <c r="A706" s="4">
-        <v>250369</v>
+        <v>94529</v>
       </c>
       <c r="B706" s="3" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="C706" s="4">
-        <v>250369</v>
+        <v>94529</v>
       </c>
       <c r="D706" s="4" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
     </row>
     <row r="707" spans="1:4">
       <c r="A707" s="4">
-        <v>252551</v>
+        <v>253602</v>
       </c>
       <c r="B707" s="3" t="s">
-        <v>951</v>
+        <v>942</v>
       </c>
       <c r="C707" s="4">
-        <v>252551</v>
+        <v>253602</v>
       </c>
       <c r="D707" s="4" t="s">
-        <v>952</v>
+        <v>435</v>
       </c>
     </row>
     <row r="708" spans="1:4">
       <c r="A708" s="4">
-        <v>255581</v>
+        <v>29707</v>
       </c>
       <c r="B708" s="3" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="C708" s="4">
-        <v>255581</v>
+        <v>29707</v>
       </c>
       <c r="D708" s="4" t="s">
-        <v>51</v>
+        <v>944</v>
       </c>
     </row>
     <row r="709" spans="1:4">
       <c r="A709" s="4">
-        <v>51948</v>
+        <v>86743</v>
       </c>
       <c r="B709" s="3" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C709" s="4">
-        <v>51948</v>
+        <v>86743</v>
       </c>
       <c r="D709" s="4" t="s">
-        <v>166</v>
+        <v>613</v>
       </c>
     </row>
     <row r="710" spans="1:4">
       <c r="A710" s="4">
-        <v>40957</v>
+        <v>252551</v>
       </c>
       <c r="B710" s="3" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="C710" s="4">
-        <v>40957</v>
+        <v>252551</v>
       </c>
       <c r="D710" s="4" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
     </row>
     <row r="711" spans="1:4">
       <c r="A711" s="4">
-        <v>42107</v>
+        <v>255581</v>
       </c>
       <c r="B711" s="3" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="C711" s="4">
-        <v>42107</v>
+        <v>255581</v>
       </c>
       <c r="D711" s="4" t="s">
-        <v>958</v>
+        <v>326</v>
       </c>
     </row>
     <row r="712" spans="1:4">
       <c r="A712" s="4">
-        <v>28963</v>
+        <v>51948</v>
       </c>
       <c r="B712" s="3" t="s">
-        <v>959</v>
+        <v>949</v>
       </c>
       <c r="C712" s="4">
-        <v>28963</v>
+        <v>51948</v>
       </c>
       <c r="D712" s="4" t="s">
-        <v>960</v>
+        <v>950</v>
       </c>
     </row>
     <row r="713" spans="1:4">
       <c r="A713" s="4">
-        <v>92088</v>
+        <v>42107</v>
       </c>
       <c r="B713" s="3" t="s">
-        <v>961</v>
+        <v>951</v>
       </c>
       <c r="C713" s="4">
-        <v>92088</v>
+        <v>42107</v>
       </c>
       <c r="D713" s="4" t="s">
-        <v>962</v>
+        <v>952</v>
       </c>
     </row>
     <row r="714" spans="1:4">
       <c r="A714" s="4">
-        <v>252228</v>
+        <v>40711</v>
       </c>
       <c r="B714" s="3" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="C714" s="4">
-        <v>252228</v>
+        <v>40711</v>
       </c>
       <c r="D714" s="4" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
     </row>
     <row r="715" spans="1:4">
       <c r="A715" s="4">
-        <v>255416</v>
+        <v>41903</v>
       </c>
       <c r="B715" s="3" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="C715" s="4">
-        <v>255416</v>
+        <v>41903</v>
       </c>
       <c r="D715" s="4" t="s">
-        <v>965</v>
+        <v>956</v>
       </c>
     </row>
     <row r="716" spans="1:4">
       <c r="A716" s="4">
-        <v>252552</v>
+        <v>28963</v>
       </c>
       <c r="B716" s="3" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="C716" s="4">
-        <v>252552</v>
+        <v>28963</v>
       </c>
       <c r="D716" s="4" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
     </row>
     <row r="717" spans="1:4">
       <c r="A717" s="4">
-        <v>252698</v>
+        <v>252228</v>
       </c>
       <c r="B717" s="3" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="C717" s="4">
-        <v>252698</v>
+        <v>252228</v>
       </c>
       <c r="D717" s="4" t="s">
-        <v>316</v>
+        <v>960</v>
       </c>
     </row>
     <row r="718" spans="1:4">
       <c r="A718" s="4">
-        <v>51960</v>
+        <v>255416</v>
       </c>
       <c r="B718" s="3" t="s">
-        <v>969</v>
+        <v>961</v>
       </c>
       <c r="C718" s="4">
-        <v>51960</v>
+        <v>255416</v>
       </c>
       <c r="D718" s="4" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
     </row>
     <row r="719" spans="1:4">
       <c r="A719" s="4">
-        <v>45749</v>
+        <v>252698</v>
       </c>
       <c r="B719" s="3" t="s">
-        <v>971</v>
+        <v>963</v>
       </c>
       <c r="C719" s="4">
-        <v>45749</v>
+        <v>252698</v>
       </c>
       <c r="D719" s="4" t="s">
-        <v>972</v>
+        <v>483</v>
       </c>
     </row>
     <row r="720" spans="1:4">
       <c r="A720" s="4">
-        <v>253260</v>
+        <v>73627</v>
       </c>
       <c r="B720" s="3" t="s">
-        <v>973</v>
+        <v>964</v>
       </c>
       <c r="C720" s="4">
-        <v>253260</v>
+        <v>73627</v>
       </c>
       <c r="D720" s="4" t="s">
-        <v>974</v>
+        <v>922</v>
       </c>
     </row>
     <row r="721" spans="1:4">
       <c r="A721" s="4">
-        <v>253748</v>
+        <v>96755</v>
       </c>
       <c r="B721" s="3" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="C721" s="4">
-        <v>253748</v>
+        <v>96755</v>
       </c>
       <c r="D721" s="4" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
     </row>
     <row r="722" spans="1:4">
       <c r="A722" s="4">
-        <v>255395</v>
+        <v>45749</v>
       </c>
       <c r="B722" s="3" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
       <c r="C722" s="4">
-        <v>255395</v>
+        <v>45749</v>
       </c>
       <c r="D722" s="4" t="s">
-        <v>978</v>
+        <v>505</v>
       </c>
     </row>
     <row r="723" spans="1:4">
       <c r="A723" s="4">
-        <v>35513</v>
+        <v>253260</v>
       </c>
       <c r="B723" s="3" t="s">
-        <v>979</v>
+        <v>968</v>
       </c>
       <c r="C723" s="4">
-        <v>35513</v>
+        <v>253260</v>
       </c>
       <c r="D723" s="4" t="s">
-        <v>980</v>
+        <v>969</v>
       </c>
     </row>
     <row r="724" spans="1:4">
       <c r="A724" s="4">
-        <v>254007</v>
+        <v>253748</v>
       </c>
       <c r="B724" s="3" t="s">
-        <v>981</v>
+        <v>970</v>
       </c>
       <c r="C724" s="4">
-        <v>254007</v>
+        <v>253748</v>
       </c>
       <c r="D724" s="4" t="s">
-        <v>982</v>
+        <v>971</v>
       </c>
     </row>
     <row r="725" spans="1:4">
       <c r="A725" s="4">
-        <v>253859</v>
+        <v>255395</v>
       </c>
       <c r="B725" s="3" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="C725" s="4">
-        <v>253859</v>
+        <v>255395</v>
       </c>
       <c r="D725" s="4" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
     </row>
     <row r="726" spans="1:4">
       <c r="A726" s="4">
-        <v>255396</v>
+        <v>35513</v>
       </c>
       <c r="B726" s="3" t="s">
-        <v>984</v>
+        <v>974</v>
       </c>
       <c r="C726" s="4">
-        <v>255396</v>
+        <v>35513</v>
       </c>
       <c r="D726" s="4" t="s">
-        <v>985</v>
+        <v>919</v>
       </c>
     </row>
     <row r="727" spans="1:4">
       <c r="A727" s="4">
-        <v>21978</v>
+        <v>43859</v>
       </c>
       <c r="B727" s="3" t="s">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="C727" s="4">
-        <v>21978</v>
+        <v>43859</v>
       </c>
       <c r="D727" s="4" t="s">
-        <v>929</v>
+        <v>976</v>
       </c>
     </row>
     <row r="728" spans="1:4">
       <c r="A728" s="4">
-        <v>40127</v>
+        <v>254007</v>
       </c>
       <c r="B728" s="3" t="s">
-        <v>987</v>
+        <v>977</v>
       </c>
       <c r="C728" s="4">
-        <v>40127</v>
+        <v>254007</v>
       </c>
       <c r="D728" s="4" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
     </row>
     <row r="729" spans="1:4">
       <c r="A729" s="4">
-        <v>249946</v>
+        <v>253859</v>
       </c>
       <c r="B729" s="3" t="s">
-        <v>989</v>
+        <v>979</v>
       </c>
       <c r="C729" s="4">
-        <v>249946</v>
+        <v>253859</v>
       </c>
       <c r="D729" s="4" t="s">
-        <v>990</v>
+        <v>978</v>
       </c>
     </row>
     <row r="730" spans="1:4">
       <c r="A730" s="4">
-        <v>248107</v>
+        <v>255396</v>
       </c>
       <c r="B730" s="3" t="s">
-        <v>991</v>
+        <v>980</v>
       </c>
       <c r="C730" s="4">
-        <v>248107</v>
+        <v>255396</v>
       </c>
       <c r="D730" s="4" t="s">
-        <v>121</v>
+        <v>981</v>
       </c>
     </row>
     <row r="731" spans="1:4">
       <c r="A731" s="4">
-        <v>92099</v>
+        <v>40127</v>
       </c>
       <c r="B731" s="3" t="s">
-        <v>992</v>
+        <v>982</v>
       </c>
       <c r="C731" s="4">
-        <v>92099</v>
+        <v>40127</v>
       </c>
       <c r="D731" s="4" t="s">
-        <v>990</v>
+        <v>132</v>
       </c>
     </row>
     <row r="732" spans="1:4">
       <c r="A732" s="4">
-        <v>47336</v>
+        <v>38549</v>
       </c>
       <c r="B732" s="3" t="s">
-        <v>993</v>
+        <v>983</v>
       </c>
       <c r="C732" s="4">
-        <v>47336</v>
+        <v>38549</v>
       </c>
       <c r="D732" s="4" t="s">
-        <v>942</v>
+        <v>984</v>
       </c>
     </row>
     <row r="733" spans="1:4">
       <c r="A733" s="4">
-        <v>246466</v>
+        <v>249946</v>
       </c>
       <c r="B733" s="3" t="s">
-        <v>994</v>
+        <v>985</v>
       </c>
       <c r="C733" s="4">
-        <v>246466</v>
+        <v>249946</v>
       </c>
       <c r="D733" s="4" t="s">
-        <v>478</v>
+        <v>984</v>
       </c>
     </row>
     <row r="734" spans="1:4">
       <c r="A734" s="4">
-        <v>241154</v>
+        <v>258330</v>
       </c>
       <c r="B734" s="3" t="s">
-        <v>995</v>
+        <v>986</v>
       </c>
       <c r="C734" s="4">
-        <v>241154</v>
+        <v>258330</v>
       </c>
       <c r="D734" s="4" t="s">
-        <v>510</v>
+        <v>431</v>
       </c>
     </row>
     <row r="735" spans="1:4">
       <c r="A735" s="4">
-        <v>38550</v>
+        <v>248107</v>
       </c>
       <c r="B735" s="3" t="s">
-        <v>996</v>
+        <v>987</v>
       </c>
       <c r="C735" s="4">
-        <v>38550</v>
+        <v>248107</v>
       </c>
       <c r="D735" s="4" t="s">
-        <v>997</v>
+        <v>112</v>
       </c>
     </row>
     <row r="736" spans="1:4">
       <c r="A736" s="4">
-        <v>249947</v>
+        <v>92099</v>
       </c>
       <c r="B736" s="3" t="s">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="C736" s="4">
-        <v>249947</v>
+        <v>92099</v>
       </c>
       <c r="D736" s="4" t="s">
-        <v>702</v>
+        <v>50</v>
       </c>
     </row>
     <row r="737" spans="1:4">
       <c r="A737" s="4">
-        <v>230124</v>
+        <v>47336</v>
       </c>
       <c r="B737" s="3" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="C737" s="4">
-        <v>230124</v>
+        <v>47336</v>
       </c>
       <c r="D737" s="4" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
     </row>
     <row r="738" spans="1:4">
       <c r="A738" s="4">
-        <v>255353</v>
+        <v>246466</v>
       </c>
       <c r="B738" s="3" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="C738" s="4">
-        <v>255353</v>
+        <v>246466</v>
       </c>
       <c r="D738" s="4" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
     </row>
     <row r="739" spans="1:4">
       <c r="A739" s="4">
-        <v>31496</v>
+        <v>38550</v>
       </c>
       <c r="B739" s="3" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
       <c r="C739" s="4">
-        <v>31496</v>
+        <v>38550</v>
       </c>
       <c r="D739" s="4" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
     </row>
     <row r="740" spans="1:4">
       <c r="A740" s="4">
-        <v>77080</v>
+        <v>230124</v>
       </c>
       <c r="B740" s="3" t="s">
-        <v>1005</v>
+        <v>995</v>
       </c>
       <c r="C740" s="4">
-        <v>77080</v>
+        <v>230124</v>
       </c>
       <c r="D740" s="4" t="s">
-        <v>810</v>
+        <v>996</v>
       </c>
     </row>
     <row r="741" spans="1:4">
       <c r="A741" s="4">
-        <v>47314</v>
+        <v>255353</v>
       </c>
       <c r="B741" s="3" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
       <c r="C741" s="4">
-        <v>47314</v>
+        <v>255353</v>
       </c>
       <c r="D741" s="4" t="s">
-        <v>702</v>
+        <v>128</v>
       </c>
     </row>
     <row r="742" spans="1:4">
       <c r="A742" s="4">
-        <v>32723</v>
+        <v>42588</v>
       </c>
       <c r="B742" s="3" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="C742" s="4">
-        <v>32723</v>
+        <v>42588</v>
       </c>
       <c r="D742" s="4" t="s">
-        <v>1008</v>
+        <v>435</v>
       </c>
     </row>
     <row r="743" spans="1:4">
       <c r="A743" s="4">
-        <v>251599</v>
+        <v>31496</v>
       </c>
       <c r="B743" s="3" t="s">
-        <v>1009</v>
+        <v>999</v>
       </c>
       <c r="C743" s="4">
-        <v>251599</v>
+        <v>31496</v>
       </c>
       <c r="D743" s="4" t="s">
-        <v>1010</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="744" spans="1:4">
       <c r="A744" s="4">
-        <v>235135</v>
+        <v>77080</v>
       </c>
       <c r="B744" s="3" t="s">
-        <v>1011</v>
+        <v>1001</v>
       </c>
       <c r="C744" s="4">
-        <v>235135</v>
+        <v>77080</v>
       </c>
       <c r="D744" s="4" t="s">
-        <v>967</v>
+        <v>785</v>
       </c>
     </row>
     <row r="745" spans="1:4">
       <c r="A745" s="4">
-        <v>255354</v>
+        <v>32723</v>
       </c>
       <c r="B745" s="3" t="s">
-        <v>1012</v>
+        <v>1002</v>
       </c>
       <c r="C745" s="4">
-        <v>255354</v>
+        <v>32723</v>
       </c>
       <c r="D745" s="4" t="s">
-        <v>1013</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="746" spans="1:4">
       <c r="A746" s="4">
-        <v>250759</v>
+        <v>38560</v>
       </c>
       <c r="B746" s="3" t="s">
-        <v>1014</v>
+        <v>1004</v>
       </c>
       <c r="C746" s="4">
-        <v>250759</v>
+        <v>38560</v>
       </c>
       <c r="D746" s="4" t="s">
-        <v>137</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="747" spans="1:4">
       <c r="A747" s="4">
-        <v>47325</v>
+        <v>251599</v>
       </c>
       <c r="B747" s="3" t="s">
-        <v>1015</v>
+        <v>1006</v>
       </c>
       <c r="C747" s="4">
-        <v>47325</v>
+        <v>251599</v>
       </c>
       <c r="D747" s="4" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="748" spans="1:4">
       <c r="A748" s="4">
-        <v>247942</v>
+        <v>52657</v>
       </c>
       <c r="B748" s="3" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="C748" s="4">
-        <v>247942</v>
+        <v>52657</v>
       </c>
       <c r="D748" s="4" t="s">
-        <v>1018</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="749" spans="1:4">
       <c r="A749" s="4">
-        <v>49103</v>
+        <v>96048</v>
       </c>
       <c r="B749" s="3" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="C749" s="4">
-        <v>49103</v>
+        <v>96048</v>
       </c>
       <c r="D749" s="4" t="s">
-        <v>1020</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="750" spans="1:4">
       <c r="A750" s="4">
-        <v>254870</v>
+        <v>255354</v>
       </c>
       <c r="B750" s="3" t="s">
-        <v>1021</v>
+        <v>1011</v>
       </c>
       <c r="C750" s="4">
-        <v>254870</v>
+        <v>255354</v>
       </c>
       <c r="D750" s="4" t="s">
-        <v>1022</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="751" spans="1:4">
       <c r="A751" s="4">
-        <v>253549</v>
+        <v>250759</v>
       </c>
       <c r="B751" s="3" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="C751" s="4">
-        <v>253549</v>
+        <v>250759</v>
       </c>
       <c r="D751" s="4" t="s">
-        <v>1020</v>
+        <v>521</v>
       </c>
     </row>
     <row r="752" spans="1:4">
       <c r="A752" s="4">
-        <v>255765</v>
+        <v>98342</v>
       </c>
       <c r="B752" s="3" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="C752" s="4">
-        <v>255765</v>
+        <v>98342</v>
       </c>
       <c r="D752" s="4" t="s">
-        <v>1025</v>
+        <v>615</v>
       </c>
     </row>
     <row r="753" spans="1:4">
       <c r="A753" s="4">
-        <v>253551</v>
+        <v>47325</v>
       </c>
       <c r="B753" s="3" t="s">
-        <v>1026</v>
+        <v>1015</v>
       </c>
       <c r="C753" s="4">
-        <v>253551</v>
+        <v>47325</v>
       </c>
       <c r="D753" s="4" t="s">
-        <v>1020</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="754" spans="1:4">
       <c r="A754" s="4">
-        <v>33656</v>
+        <v>239913</v>
       </c>
       <c r="B754" s="3" t="s">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="C754" s="4">
-        <v>33656</v>
+        <v>239913</v>
       </c>
       <c r="D754" s="4" t="s">
-        <v>1028</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="755" spans="1:4">
       <c r="A755" s="4">
-        <v>255059</v>
+        <v>247942</v>
       </c>
       <c r="B755" s="3" t="s">
-        <v>1029</v>
+        <v>1018</v>
       </c>
       <c r="C755" s="4">
-        <v>255059</v>
+        <v>247942</v>
       </c>
       <c r="D755" s="4" t="s">
-        <v>982</v>
+        <v>505</v>
       </c>
     </row>
     <row r="756" spans="1:4">
       <c r="A756" s="4">
-        <v>256556</v>
+        <v>49103</v>
       </c>
       <c r="B756" s="3" t="s">
-        <v>1030</v>
+        <v>1019</v>
       </c>
       <c r="C756" s="4">
-        <v>256556</v>
+        <v>49103</v>
       </c>
       <c r="D756" s="4" t="s">
-        <v>40</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="757" spans="1:4">
       <c r="A757" s="4">
-        <v>55627</v>
+        <v>254870</v>
       </c>
       <c r="B757" s="3" t="s">
-        <v>1031</v>
+        <v>1021</v>
       </c>
       <c r="C757" s="4">
-        <v>55627</v>
+        <v>254870</v>
       </c>
       <c r="D757" s="4" t="s">
-        <v>881</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="758" spans="1:4">
       <c r="A758" s="4">
-        <v>68430</v>
+        <v>255765</v>
       </c>
       <c r="B758" s="3" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="C758" s="4">
-        <v>68430</v>
+        <v>255765</v>
       </c>
       <c r="D758" s="4" t="s">
-        <v>13</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="759" spans="1:4">
       <c r="A759" s="4">
-        <v>40419</v>
+        <v>253551</v>
       </c>
       <c r="B759" s="3" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
       <c r="C759" s="4">
-        <v>40419</v>
+        <v>253551</v>
       </c>
       <c r="D759" s="4" t="s">
-        <v>32</v>
+        <v>575</v>
       </c>
     </row>
     <row r="760" spans="1:4">
       <c r="A760" s="4">
-        <v>257084</v>
+        <v>33656</v>
       </c>
       <c r="B760" s="3" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="C760" s="4">
-        <v>257084</v>
+        <v>33656</v>
       </c>
       <c r="D760" s="4" t="s">
-        <v>28</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="761" spans="1:4">
       <c r="A761" s="4">
-        <v>250111</v>
+        <v>255059</v>
       </c>
       <c r="B761" s="3" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="C761" s="4">
-        <v>250111</v>
+        <v>255059</v>
       </c>
       <c r="D761" s="4" t="s">
-        <v>28</v>
+        <v>978</v>
       </c>
     </row>
     <row r="762" spans="1:4">
       <c r="A762" s="4">
-        <v>246311</v>
+        <v>253687</v>
       </c>
       <c r="B762" s="3" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="C762" s="4">
-        <v>246311</v>
+        <v>253687</v>
       </c>
       <c r="D762" s="4" t="s">
-        <v>256</v>
+        <v>79</v>
       </c>
     </row>
     <row r="763" spans="1:4">
       <c r="A763" s="4">
-        <v>254806</v>
+        <v>255002</v>
       </c>
       <c r="B763" s="3" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
       <c r="C763" s="4">
-        <v>254806</v>
+        <v>255002</v>
       </c>
       <c r="D763" s="4" t="s">
-        <v>707</v>
+        <v>36</v>
       </c>
     </row>
     <row r="764" spans="1:4">
       <c r="A764" s="4">
-        <v>67338</v>
+        <v>256556</v>
       </c>
       <c r="B764" s="3" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="C764" s="4">
-        <v>67338</v>
+        <v>256556</v>
       </c>
       <c r="D764" s="4" t="s">
-        <v>1039</v>
+        <v>41</v>
       </c>
     </row>
     <row r="765" spans="1:4">
       <c r="A765" s="4">
-        <v>222091</v>
+        <v>55627</v>
       </c>
       <c r="B765" s="3" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="C765" s="4">
-        <v>222091</v>
+        <v>55627</v>
       </c>
       <c r="D765" s="4" t="s">
-        <v>233</v>
+        <v>360</v>
       </c>
     </row>
     <row r="766" spans="1:4">
       <c r="A766" s="4">
-        <v>151040</v>
+        <v>68430</v>
       </c>
       <c r="B766" s="3" t="s">
-        <v>1041</v>
+        <v>1033</v>
       </c>
       <c r="C766" s="4">
-        <v>151040</v>
+        <v>68430</v>
       </c>
       <c r="D766" s="4" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="767" spans="1:4">
       <c r="A767" s="4">
-        <v>253491</v>
+        <v>40419</v>
       </c>
       <c r="B767" s="3" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="C767" s="4">
-        <v>253491</v>
+        <v>40419</v>
       </c>
       <c r="D767" s="4" t="s">
-        <v>528</v>
+        <v>34</v>
       </c>
     </row>
     <row r="768" spans="1:4">
       <c r="A768" s="4">
-        <v>251932</v>
+        <v>250110</v>
       </c>
       <c r="B768" s="3" t="s">
-        <v>1043</v>
+        <v>1035</v>
       </c>
       <c r="C768" s="4">
-        <v>251932</v>
+        <v>250110</v>
       </c>
       <c r="D768" s="4" t="s">
-        <v>1044</v>
+        <v>30</v>
       </c>
     </row>
     <row r="769" spans="1:4">
       <c r="A769" s="4">
-        <v>47617</v>
+        <v>250111</v>
       </c>
       <c r="B769" s="3" t="s">
-        <v>1045</v>
+        <v>1036</v>
       </c>
       <c r="C769" s="4">
-        <v>47617</v>
+        <v>250111</v>
       </c>
       <c r="D769" s="4" t="s">
-        <v>1046</v>
+        <v>30</v>
       </c>
     </row>
     <row r="770" spans="1:4">
       <c r="A770" s="4">
-        <v>248999</v>
+        <v>246311</v>
       </c>
       <c r="B770" s="3" t="s">
-        <v>1047</v>
+        <v>1037</v>
       </c>
       <c r="C770" s="4">
-        <v>248999</v>
+        <v>246311</v>
       </c>
       <c r="D770" s="4" t="s">
-        <v>1048</v>
+        <v>235</v>
       </c>
     </row>
     <row r="771" spans="1:4">
       <c r="A771" s="4">
-        <v>209527</v>
+        <v>222091</v>
       </c>
       <c r="B771" s="3" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="C771" s="4">
-        <v>209527</v>
+        <v>222091</v>
       </c>
       <c r="D771" s="4" t="s">
-        <v>104</v>
+        <v>215</v>
       </c>
     </row>
     <row r="772" spans="1:4">
       <c r="A772" s="4">
-        <v>219844</v>
+        <v>151040</v>
       </c>
       <c r="B772" s="3" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
       <c r="C772" s="4">
-        <v>219844</v>
+        <v>151040</v>
       </c>
       <c r="D772" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
     </row>
     <row r="773" spans="1:4">
       <c r="A773" s="4">
-        <v>255616</v>
+        <v>253491</v>
       </c>
       <c r="B773" s="3" t="s">
-        <v>1051</v>
+        <v>1040</v>
       </c>
       <c r="C773" s="4">
-        <v>255616</v>
+        <v>253491</v>
       </c>
       <c r="D773" s="4" t="s">
-        <v>23</v>
+        <v>516</v>
       </c>
     </row>
     <row r="774" spans="1:4">
       <c r="A774" s="4">
-        <v>29437</v>
+        <v>251932</v>
       </c>
       <c r="B774" s="3" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
       <c r="C774" s="4">
-        <v>29437</v>
+        <v>251932</v>
       </c>
       <c r="D774" s="4" t="s">
-        <v>1053</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="775" spans="1:4">
       <c r="A775" s="4">
-        <v>44658</v>
+        <v>47617</v>
       </c>
       <c r="B775" s="3" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
       <c r="C775" s="4">
-        <v>44658</v>
+        <v>47617</v>
       </c>
       <c r="D775" s="4" t="s">
-        <v>495</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="776" spans="1:4">
       <c r="A776" s="4">
-        <v>38145</v>
+        <v>248999</v>
       </c>
       <c r="B776" s="3" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
       <c r="C776" s="4">
-        <v>38145</v>
+        <v>248999</v>
       </c>
       <c r="D776" s="4" t="s">
-        <v>53</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="777" spans="1:4">
       <c r="A777" s="4">
-        <v>238223</v>
+        <v>209527</v>
       </c>
       <c r="B777" s="3" t="s">
-        <v>1056</v>
+        <v>1047</v>
       </c>
       <c r="C777" s="4">
-        <v>238223</v>
+        <v>209527</v>
       </c>
       <c r="D777" s="4" t="s">
-        <v>1057</v>
+        <v>100</v>
       </c>
     </row>
     <row r="778" spans="1:4">
       <c r="A778" s="4">
-        <v>104835</v>
+        <v>219844</v>
       </c>
       <c r="B778" s="3" t="s">
-        <v>1058</v>
+        <v>1048</v>
       </c>
       <c r="C778" s="4">
-        <v>104835</v>
+        <v>219844</v>
       </c>
       <c r="D778" s="4" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="779" spans="1:4">
       <c r="A779" s="4">
-        <v>245416</v>
+        <v>255616</v>
       </c>
       <c r="B779" s="3" t="s">
-        <v>1059</v>
+        <v>1049</v>
       </c>
       <c r="C779" s="4">
-        <v>245416</v>
+        <v>255616</v>
       </c>
       <c r="D779" s="4" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="780" spans="1:4">
       <c r="A780" s="4">
-        <v>250598</v>
+        <v>29437</v>
       </c>
       <c r="B780" s="3" t="s">
-        <v>1060</v>
+        <v>1050</v>
       </c>
       <c r="C780" s="4">
-        <v>250598</v>
+        <v>29437</v>
       </c>
       <c r="D780" s="4" t="s">
-        <v>1061</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="781" spans="1:4">
       <c r="A781" s="4">
-        <v>248026</v>
+        <v>44658</v>
       </c>
       <c r="B781" s="3" t="s">
-        <v>1062</v>
+        <v>1052</v>
       </c>
       <c r="C781" s="4">
-        <v>248026</v>
+        <v>44658</v>
       </c>
       <c r="D781" s="4" t="s">
-        <v>1063</v>
+        <v>414</v>
       </c>
     </row>
     <row r="782" spans="1:4">
       <c r="A782" s="4">
-        <v>256762</v>
+        <v>38145</v>
       </c>
       <c r="B782" s="3" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
       <c r="C782" s="4">
-        <v>256762</v>
+        <v>38145</v>
       </c>
       <c r="D782" s="4" t="s">
-        <v>1065</v>
+        <v>11</v>
       </c>
     </row>
     <row r="783" spans="1:4">
       <c r="A783" s="4">
-        <v>202961</v>
+        <v>238223</v>
       </c>
       <c r="B783" s="3" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
       <c r="C783" s="4">
-        <v>202961</v>
+        <v>238223</v>
       </c>
       <c r="D783" s="4" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="784" spans="1:4">
       <c r="A784" s="4">
-        <v>30306</v>
+        <v>97139</v>
       </c>
       <c r="B784" s="3" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="C784" s="4">
-        <v>30306</v>
+        <v>97139</v>
       </c>
       <c r="D784" s="4" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="785" spans="1:4">
       <c r="A785" s="4">
-        <v>253914</v>
+        <v>104835</v>
       </c>
       <c r="B785" s="3" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="C785" s="4">
-        <v>253914</v>
+        <v>104835</v>
       </c>
       <c r="D785" s="4" t="s">
-        <v>1071</v>
+        <v>57</v>
       </c>
     </row>
     <row r="786" spans="1:4">
       <c r="A786" s="4">
-        <v>221777</v>
+        <v>245416</v>
       </c>
       <c r="B786" s="3" t="s">
-        <v>1072</v>
+        <v>1059</v>
       </c>
       <c r="C786" s="4">
-        <v>221777</v>
+        <v>245416</v>
       </c>
       <c r="D786" s="4" t="s">
-        <v>1073</v>
+        <v>66</v>
       </c>
     </row>
     <row r="787" spans="1:4">
       <c r="A787" s="4">
-        <v>253601</v>
+        <v>250598</v>
       </c>
       <c r="B787" s="3" t="s">
-        <v>1074</v>
+        <v>1060</v>
       </c>
       <c r="C787" s="4">
-        <v>253601</v>
+        <v>250598</v>
       </c>
       <c r="D787" s="4" t="s">
-        <v>1075</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="788" spans="1:4">
       <c r="A788" s="4">
-        <v>256120</v>
+        <v>248026</v>
       </c>
       <c r="B788" s="3" t="s">
-        <v>1076</v>
+        <v>1062</v>
       </c>
       <c r="C788" s="4">
-        <v>256120</v>
+        <v>248026</v>
       </c>
       <c r="D788" s="4" t="s">
-        <v>1077</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="789" spans="1:4">
       <c r="A789" s="4">
-        <v>13744</v>
+        <v>256762</v>
       </c>
       <c r="B789" s="3" t="s">
-        <v>1078</v>
+        <v>1064</v>
       </c>
       <c r="C789" s="4">
-        <v>13744</v>
+        <v>256762</v>
       </c>
       <c r="D789" s="4" t="s">
-        <v>190</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="790" spans="1:4">
       <c r="A790" s="4">
-        <v>254435</v>
+        <v>202961</v>
       </c>
       <c r="B790" s="3" t="s">
-        <v>1079</v>
+        <v>1066</v>
       </c>
       <c r="C790" s="4">
-        <v>254435</v>
+        <v>202961</v>
       </c>
       <c r="D790" s="4" t="s">
-        <v>304</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="791" spans="1:4">
       <c r="A791" s="4">
-        <v>78496</v>
+        <v>30306</v>
       </c>
       <c r="B791" s="3" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="C791" s="4">
-        <v>78496</v>
+        <v>30306</v>
       </c>
       <c r="D791" s="4" t="s">
-        <v>192</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="792" spans="1:4">
       <c r="A792" s="4">
-        <v>252929</v>
+        <v>253914</v>
       </c>
       <c r="B792" s="3" t="s">
-        <v>1081</v>
+        <v>1070</v>
       </c>
       <c r="C792" s="4">
-        <v>252929</v>
+        <v>253914</v>
       </c>
       <c r="D792" s="4" t="s">
-        <v>23</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="793" spans="1:4">
       <c r="A793" s="4">
-        <v>253049</v>
+        <v>221777</v>
       </c>
       <c r="B793" s="3" t="s">
-        <v>1082</v>
+        <v>1072</v>
       </c>
       <c r="C793" s="4">
-        <v>253049</v>
+        <v>221777</v>
       </c>
       <c r="D793" s="4" t="s">
-        <v>158</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="794" spans="1:4">
       <c r="A794" s="4">
-        <v>32701</v>
+        <v>253601</v>
       </c>
       <c r="B794" s="3" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
       <c r="C794" s="4">
-        <v>32701</v>
+        <v>253601</v>
       </c>
       <c r="D794" s="4" t="s">
-        <v>25</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="795" spans="1:4">
       <c r="A795" s="4">
-        <v>115141</v>
+        <v>256120</v>
       </c>
       <c r="B795" s="3" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="C795" s="4">
-        <v>115141</v>
+        <v>256120</v>
       </c>
       <c r="D795" s="4" t="s">
-        <v>681</v>
+        <v>956</v>
       </c>
     </row>
     <row r="796" spans="1:4">
       <c r="A796" s="4">
-        <v>13812</v>
+        <v>13744</v>
       </c>
       <c r="B796" s="3" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
       <c r="C796" s="4">
-        <v>13812</v>
+        <v>13744</v>
       </c>
       <c r="D796" s="4" t="s">
-        <v>642</v>
+        <v>172</v>
       </c>
     </row>
     <row r="797" spans="1:4">
       <c r="A797" s="4">
-        <v>33410</v>
+        <v>254435</v>
       </c>
       <c r="B797" s="3" t="s">
-        <v>1086</v>
+        <v>1078</v>
       </c>
       <c r="C797" s="4">
-        <v>33410</v>
+        <v>254435</v>
       </c>
       <c r="D797" s="4" t="s">
-        <v>1087</v>
+        <v>285</v>
       </c>
     </row>
     <row r="798" spans="1:4">
       <c r="A798" s="4">
-        <v>13856</v>
+        <v>78496</v>
       </c>
       <c r="B798" s="3" t="s">
-        <v>1088</v>
+        <v>1079</v>
       </c>
       <c r="C798" s="4">
-        <v>13856</v>
+        <v>78496</v>
       </c>
       <c r="D798" s="4" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
     </row>
     <row r="799" spans="1:4">
       <c r="A799" s="4">
-        <v>13889</v>
+        <v>252929</v>
       </c>
       <c r="B799" s="3" t="s">
-        <v>1089</v>
+        <v>1080</v>
       </c>
       <c r="C799" s="4">
-        <v>13889</v>
+        <v>252929</v>
       </c>
       <c r="D799" s="4" t="s">
-        <v>166</v>
+        <v>25</v>
       </c>
     </row>
     <row r="800" spans="1:4">
       <c r="A800" s="4">
-        <v>141891</v>
+        <v>253049</v>
       </c>
       <c r="B800" s="3" t="s">
-        <v>1090</v>
+        <v>1081</v>
       </c>
       <c r="C800" s="4">
-        <v>141891</v>
+        <v>253049</v>
       </c>
       <c r="D800" s="4" t="s">
-        <v>320</v>
+        <v>142</v>
       </c>
     </row>
     <row r="801" spans="1:4">
       <c r="A801" s="4">
-        <v>253895</v>
+        <v>32701</v>
       </c>
       <c r="B801" s="3" t="s">
-        <v>1091</v>
+        <v>1082</v>
       </c>
       <c r="C801" s="4">
-        <v>253895</v>
+        <v>32701</v>
       </c>
       <c r="D801" s="4" t="s">
-        <v>1092</v>
+        <v>27</v>
       </c>
     </row>
     <row r="802" spans="1:4">
       <c r="A802" s="4">
-        <v>201735</v>
+        <v>115141</v>
       </c>
       <c r="B802" s="3" t="s">
-        <v>1093</v>
+        <v>1083</v>
       </c>
       <c r="C802" s="4">
-        <v>201735</v>
+        <v>115141</v>
       </c>
       <c r="D802" s="4" t="s">
-        <v>1094</v>
+        <v>682</v>
       </c>
     </row>
     <row r="803" spans="1:4">
       <c r="A803" s="4">
-        <v>258440</v>
+        <v>13812</v>
       </c>
       <c r="B803" s="3" t="s">
-        <v>1095</v>
+        <v>1084</v>
       </c>
       <c r="C803" s="4">
-        <v>258440</v>
+        <v>13812</v>
       </c>
       <c r="D803" s="4" t="s">
-        <v>195</v>
+        <v>644</v>
       </c>
     </row>
     <row r="804" spans="1:4">
       <c r="A804" s="4">
-        <v>258394</v>
+        <v>33410</v>
       </c>
       <c r="B804" s="3" t="s">
-        <v>1096</v>
+        <v>1085</v>
       </c>
       <c r="C804" s="4">
-        <v>258394</v>
+        <v>33410</v>
       </c>
       <c r="D804" s="4" t="s">
-        <v>910</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="805" spans="1:4">
       <c r="A805" s="4">
-        <v>239567</v>
+        <v>13856</v>
       </c>
       <c r="B805" s="3" t="s">
-        <v>1097</v>
+        <v>1087</v>
       </c>
       <c r="C805" s="4">
-        <v>239567</v>
+        <v>13856</v>
       </c>
       <c r="D805" s="4" t="s">
-        <v>483</v>
+        <v>172</v>
       </c>
     </row>
     <row r="806" spans="1:4">
       <c r="A806" s="4">
-        <v>254358</v>
+        <v>13889</v>
       </c>
       <c r="B806" s="3" t="s">
-        <v>1098</v>
+        <v>1088</v>
       </c>
       <c r="C806" s="4">
-        <v>254358</v>
+        <v>13889</v>
       </c>
       <c r="D806" s="4" t="s">
-        <v>312</v>
+        <v>150</v>
       </c>
     </row>
     <row r="807" spans="1:4">
       <c r="A807" s="4">
-        <v>250969</v>
+        <v>141891</v>
       </c>
       <c r="B807" s="3" t="s">
-        <v>1099</v>
+        <v>1089</v>
       </c>
       <c r="C807" s="4">
-        <v>250969</v>
+        <v>141891</v>
       </c>
       <c r="D807" s="4" t="s">
-        <v>1100</v>
+        <v>788</v>
       </c>
     </row>
     <row r="808" spans="1:4">
       <c r="A808" s="4">
-        <v>250388</v>
+        <v>253895</v>
       </c>
       <c r="B808" s="3" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="C808" s="4">
-        <v>250388</v>
+        <v>253895</v>
       </c>
       <c r="D808" s="4" t="s">
-        <v>171</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="809" spans="1:4">
       <c r="A809" s="4">
-        <v>251099</v>
+        <v>201735</v>
       </c>
       <c r="B809" s="3" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
       <c r="C809" s="4">
-        <v>251099</v>
+        <v>201735</v>
       </c>
       <c r="D809" s="4" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="810" spans="1:4">
       <c r="A810" s="4">
-        <v>257206</v>
+        <v>255469</v>
       </c>
       <c r="B810" s="3" t="s">
-        <v>1104</v>
+        <v>1094</v>
       </c>
       <c r="C810" s="4">
-        <v>257206</v>
+        <v>255469</v>
       </c>
       <c r="D810" s="4" t="s">
-        <v>1103</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="811" spans="1:4">
       <c r="A811" s="4">
-        <v>87654</v>
+        <v>258440</v>
       </c>
       <c r="B811" s="3" t="s">
-        <v>1105</v>
+        <v>1096</v>
       </c>
       <c r="C811" s="4">
-        <v>87654</v>
+        <v>258440</v>
       </c>
       <c r="D811" s="4" t="s">
-        <v>1106</v>
+        <v>177</v>
       </c>
     </row>
     <row r="812" spans="1:4">
       <c r="A812" s="4">
-        <v>86418</v>
+        <v>258394</v>
       </c>
       <c r="B812" s="3" t="s">
-        <v>1107</v>
+        <v>1097</v>
       </c>
       <c r="C812" s="4">
-        <v>86418</v>
+        <v>258394</v>
       </c>
       <c r="D812" s="4" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="813" spans="1:4">
       <c r="A813" s="4">
-        <v>221930</v>
+        <v>239567</v>
       </c>
       <c r="B813" s="3" t="s">
-        <v>1109</v>
+        <v>1099</v>
       </c>
       <c r="C813" s="4">
-        <v>221930</v>
+        <v>239567</v>
       </c>
       <c r="D813" s="4" t="s">
-        <v>1108</v>
+        <v>473</v>
       </c>
     </row>
     <row r="814" spans="1:4">
       <c r="A814" s="4">
-        <v>230891</v>
+        <v>254358</v>
       </c>
       <c r="B814" s="3" t="s">
-        <v>1110</v>
+        <v>1100</v>
       </c>
       <c r="C814" s="4">
-        <v>230891</v>
+        <v>254358</v>
       </c>
       <c r="D814" s="4" t="s">
-        <v>1111</v>
+        <v>551</v>
       </c>
     </row>
     <row r="815" spans="1:4">
       <c r="A815" s="4">
-        <v>238767</v>
+        <v>250969</v>
       </c>
       <c r="B815" s="3" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="C815" s="4">
-        <v>238767</v>
+        <v>250969</v>
       </c>
       <c r="D815" s="4" t="s">
-        <v>1113</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="816" spans="1:4">
       <c r="A816" s="4">
-        <v>253253</v>
+        <v>250388</v>
       </c>
       <c r="B816" s="3" t="s">
-        <v>1114</v>
+        <v>1103</v>
       </c>
       <c r="C816" s="4">
-        <v>253253</v>
+        <v>250388</v>
       </c>
       <c r="D816" s="4" t="s">
-        <v>563</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="817" spans="1:4">
       <c r="A817" s="4">
-        <v>253254</v>
+        <v>251099</v>
       </c>
       <c r="B817" s="3" t="s">
-        <v>1115</v>
+        <v>1105</v>
       </c>
       <c r="C817" s="4">
-        <v>253254</v>
+        <v>251099</v>
       </c>
       <c r="D817" s="4" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="818" spans="1:4">
       <c r="A818" s="4">
-        <v>253251</v>
+        <v>257206</v>
       </c>
       <c r="B818" s="3" t="s">
-        <v>1117</v>
+        <v>1107</v>
       </c>
       <c r="C818" s="4">
-        <v>253251</v>
+        <v>257206</v>
       </c>
       <c r="D818" s="4" t="s">
-        <v>1118</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="819" spans="1:4">
       <c r="A819" s="4">
-        <v>61859</v>
+        <v>87654</v>
       </c>
       <c r="B819" s="3" t="s">
-        <v>1119</v>
+        <v>1109</v>
       </c>
       <c r="C819" s="4">
-        <v>61859</v>
+        <v>87654</v>
       </c>
       <c r="D819" s="4" t="s">
-        <v>1120</v>
+        <v>924</v>
       </c>
     </row>
     <row r="820" spans="1:4">
       <c r="A820" s="4">
-        <v>239618</v>
+        <v>257205</v>
       </c>
       <c r="B820" s="3" t="s">
-        <v>1121</v>
+        <v>1110</v>
       </c>
       <c r="C820" s="4">
-        <v>239618</v>
+        <v>257205</v>
       </c>
       <c r="D820" s="4" t="s">
-        <v>859</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="821" spans="1:4">
       <c r="A821" s="4">
-        <v>43534</v>
+        <v>221930</v>
       </c>
       <c r="B821" s="3" t="s">
-        <v>1122</v>
+        <v>1112</v>
       </c>
       <c r="C821" s="4">
-        <v>43534</v>
+        <v>221930</v>
       </c>
       <c r="D821" s="4" t="s">
-        <v>129</v>
+        <v>557</v>
       </c>
     </row>
     <row r="822" spans="1:4">
       <c r="A822" s="4">
-        <v>247881</v>
+        <v>238767</v>
       </c>
       <c r="B822" s="3" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="C822" s="4">
-        <v>247881</v>
+        <v>238767</v>
       </c>
       <c r="D822" s="4" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="823" spans="1:4">
       <c r="A823" s="4">
-        <v>38751</v>
+        <v>253253</v>
       </c>
       <c r="B823" s="3" t="s">
-        <v>1124</v>
+        <v>1115</v>
       </c>
       <c r="C823" s="4">
-        <v>38751</v>
+        <v>253253</v>
       </c>
       <c r="D823" s="4" t="s">
-        <v>508</v>
+        <v>567</v>
       </c>
     </row>
     <row r="824" spans="1:4">
       <c r="A824" s="4">
-        <v>41486</v>
+        <v>253254</v>
       </c>
       <c r="B824" s="3" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="C824" s="4">
-        <v>41486</v>
+        <v>253254</v>
       </c>
       <c r="D824" s="4" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="825" spans="1:4">
       <c r="A825" s="4">
-        <v>42847</v>
+        <v>253251</v>
       </c>
       <c r="B825" s="3" t="s">
-        <v>1127</v>
+        <v>1118</v>
       </c>
       <c r="C825" s="4">
-        <v>42847</v>
+        <v>253251</v>
       </c>
       <c r="D825" s="4" t="s">
-        <v>1128</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="826" spans="1:4">
       <c r="A826" s="4">
-        <v>257160</v>
+        <v>61859</v>
       </c>
       <c r="B826" s="3" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
       <c r="C826" s="4">
-        <v>257160</v>
+        <v>61859</v>
       </c>
       <c r="D826" s="4" t="s">
-        <v>1130</v>
+        <v>919</v>
       </c>
     </row>
     <row r="827" spans="1:4">
       <c r="A827" s="4">
-        <v>85507</v>
+        <v>43534</v>
       </c>
       <c r="B827" s="3" t="s">
-        <v>1131</v>
+        <v>1121</v>
       </c>
       <c r="C827" s="4">
-        <v>85507</v>
+        <v>43534</v>
       </c>
       <c r="D827" s="4" t="s">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="828" spans="1:4">
       <c r="A828" s="4">
-        <v>90198</v>
+        <v>247881</v>
       </c>
       <c r="B828" s="3" t="s">
-        <v>1132</v>
+        <v>1122</v>
       </c>
       <c r="C828" s="4">
-        <v>90198</v>
+        <v>247881</v>
       </c>
       <c r="D828" s="4" t="s">
-        <v>567</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="829" spans="1:4">
       <c r="A829" s="4">
-        <v>204202</v>
+        <v>37122</v>
       </c>
       <c r="B829" s="3" t="s">
-        <v>1133</v>
+        <v>1124</v>
       </c>
       <c r="C829" s="4">
-        <v>204202</v>
+        <v>37122</v>
       </c>
       <c r="D829" s="4" t="s">
-        <v>1134</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="830" spans="1:4">
       <c r="A830" s="4">
-        <v>249996</v>
+        <v>257160</v>
       </c>
       <c r="B830" s="3" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="C830" s="4">
-        <v>249996</v>
+        <v>257160</v>
       </c>
       <c r="D830" s="4" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="831" spans="1:4">
       <c r="A831" s="4">
-        <v>251040</v>
+        <v>83391</v>
       </c>
       <c r="B831" s="3" t="s">
-        <v>1137</v>
+        <v>1128</v>
       </c>
       <c r="C831" s="4">
-        <v>251040</v>
+        <v>83391</v>
       </c>
       <c r="D831" s="4" t="s">
-        <v>784</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="832" spans="1:4">
       <c r="A832" s="4">
-        <v>64706</v>
+        <v>90198</v>
       </c>
       <c r="B832" s="3" t="s">
-        <v>1138</v>
+        <v>1130</v>
       </c>
       <c r="C832" s="4">
-        <v>64706</v>
+        <v>90198</v>
       </c>
       <c r="D832" s="4" t="s">
-        <v>896</v>
+        <v>177</v>
       </c>
     </row>
     <row r="833" spans="1:4">
       <c r="A833" s="4">
-        <v>89364</v>
+        <v>204202</v>
       </c>
       <c r="B833" s="3" t="s">
-        <v>1139</v>
+        <v>1131</v>
       </c>
       <c r="C833" s="4">
-        <v>89364</v>
+        <v>204202</v>
       </c>
       <c r="D833" s="4" t="s">
-        <v>1140</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="834" spans="1:4">
       <c r="A834" s="4">
-        <v>81299</v>
+        <v>64706</v>
       </c>
       <c r="B834" s="3" t="s">
-        <v>1141</v>
+        <v>1133</v>
       </c>
       <c r="C834" s="4">
-        <v>81299</v>
+        <v>64706</v>
       </c>
       <c r="D834" s="4" t="s">
-        <v>535</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="835" spans="1:4">
       <c r="A835" s="4">
-        <v>43545</v>
+        <v>258634</v>
       </c>
       <c r="B835" s="3" t="s">
-        <v>1142</v>
+        <v>1134</v>
       </c>
       <c r="C835" s="4">
-        <v>43545</v>
+        <v>258634</v>
       </c>
       <c r="D835" s="4" t="s">
-        <v>444</v>
+        <v>551</v>
       </c>
     </row>
     <row r="836" spans="1:4">
       <c r="A836" s="4">
-        <v>43556</v>
+        <v>247394</v>
       </c>
       <c r="B836" s="3" t="s">
-        <v>1143</v>
+        <v>1135</v>
       </c>
       <c r="C836" s="4">
-        <v>43556</v>
+        <v>247394</v>
       </c>
       <c r="D836" s="4" t="s">
-        <v>188</v>
+        <v>545</v>
       </c>
     </row>
     <row r="837" spans="1:4">
       <c r="A837" s="4">
-        <v>236956</v>
+        <v>89364</v>
       </c>
       <c r="B837" s="3" t="s">
-        <v>1144</v>
+        <v>1136</v>
       </c>
       <c r="C837" s="4">
-        <v>236956</v>
+        <v>89364</v>
       </c>
       <c r="D837" s="4" t="s">
-        <v>164</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="838" spans="1:4">
       <c r="A838" s="4">
-        <v>53423</v>
+        <v>81299</v>
       </c>
       <c r="B838" s="3" t="s">
-        <v>1145</v>
+        <v>1138</v>
       </c>
       <c r="C838" s="4">
-        <v>53423</v>
+        <v>81299</v>
       </c>
       <c r="D838" s="4" t="s">
-        <v>314</v>
+        <v>523</v>
       </c>
     </row>
     <row r="839" spans="1:4">
       <c r="A839" s="4">
-        <v>251817</v>
+        <v>82671</v>
       </c>
       <c r="B839" s="3" t="s">
-        <v>1146</v>
+        <v>1139</v>
       </c>
       <c r="C839" s="4">
-        <v>251817</v>
+        <v>82671</v>
       </c>
       <c r="D839" s="4" t="s">
-        <v>1147</v>
+        <v>460</v>
       </c>
     </row>
     <row r="840" spans="1:4">
       <c r="A840" s="4">
-        <v>253837</v>
+        <v>43545</v>
       </c>
       <c r="B840" s="3" t="s">
-        <v>1148</v>
+        <v>1140</v>
       </c>
       <c r="C840" s="4">
-        <v>253837</v>
+        <v>43545</v>
       </c>
       <c r="D840" s="4" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="841" spans="1:4">
       <c r="A841" s="4">
-        <v>218723</v>
+        <v>43556</v>
       </c>
       <c r="B841" s="3" t="s">
-        <v>1149</v>
+        <v>1141</v>
       </c>
       <c r="C841" s="4">
-        <v>218723</v>
+        <v>43556</v>
       </c>
       <c r="D841" s="4" t="s">
-        <v>11</v>
+        <v>170</v>
       </c>
     </row>
     <row r="842" spans="1:4">
       <c r="A842" s="4">
-        <v>232578</v>
+        <v>236956</v>
       </c>
       <c r="B842" s="3" t="s">
-        <v>1150</v>
+        <v>1142</v>
       </c>
       <c r="C842" s="4">
-        <v>232578</v>
+        <v>236956</v>
       </c>
       <c r="D842" s="4" t="s">
-        <v>602</v>
+        <v>148</v>
       </c>
     </row>
     <row r="843" spans="1:4">
       <c r="A843" s="4">
-        <v>221773</v>
+        <v>53423</v>
       </c>
       <c r="B843" s="3" t="s">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="C843" s="4">
-        <v>221773</v>
+        <v>53423</v>
       </c>
       <c r="D843" s="4" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
     </row>
     <row r="844" spans="1:4">
       <c r="A844" s="4">
-        <v>72378</v>
+        <v>253837</v>
       </c>
       <c r="B844" s="3" t="s">
-        <v>1152</v>
+        <v>1144</v>
       </c>
       <c r="C844" s="4">
-        <v>72378</v>
+        <v>253837</v>
       </c>
       <c r="D844" s="4" t="s">
-        <v>491</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="845" spans="1:4">
       <c r="A845" s="4">
-        <v>75594</v>
+        <v>95238</v>
       </c>
       <c r="B845" s="3" t="s">
-        <v>1153</v>
+        <v>1146</v>
       </c>
       <c r="C845" s="4">
-        <v>75594</v>
+        <v>95238</v>
       </c>
       <c r="D845" s="4" t="s">
-        <v>119</v>
+        <v>330</v>
       </c>
     </row>
     <row r="846" spans="1:4">
       <c r="A846" s="4">
-        <v>89263</v>
+        <v>79622</v>
       </c>
       <c r="B846" s="3" t="s">
-        <v>1154</v>
+        <v>1147</v>
       </c>
       <c r="C846" s="4">
-        <v>89263</v>
+        <v>79622</v>
       </c>
       <c r="D846" s="4" t="s">
-        <v>334</v>
+        <v>72</v>
       </c>
     </row>
     <row r="847" spans="1:4">
       <c r="A847" s="4">
-        <v>75618</v>
+        <v>218723</v>
       </c>
       <c r="B847" s="3" t="s">
-        <v>1155</v>
+        <v>1148</v>
       </c>
       <c r="C847" s="4">
-        <v>75618</v>
+        <v>218723</v>
       </c>
       <c r="D847" s="4" t="s">
-        <v>820</v>
+        <v>13</v>
       </c>
     </row>
     <row r="848" spans="1:4">
       <c r="A848" s="4">
-        <v>75607</v>
+        <v>232578</v>
       </c>
       <c r="B848" s="3" t="s">
-        <v>1156</v>
+        <v>1149</v>
       </c>
       <c r="C848" s="4">
-        <v>75607</v>
+        <v>232578</v>
       </c>
       <c r="D848" s="4" t="s">
-        <v>820</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="849" spans="1:4">
       <c r="A849" s="4">
-        <v>75630</v>
+        <v>221773</v>
       </c>
       <c r="B849" s="3" t="s">
-        <v>1157</v>
+        <v>1150</v>
       </c>
       <c r="C849" s="4">
-        <v>75630</v>
+        <v>221773</v>
       </c>
       <c r="D849" s="4" t="s">
-        <v>835</v>
+        <v>13</v>
       </c>
     </row>
     <row r="850" spans="1:4">
       <c r="A850" s="4">
-        <v>208473</v>
+        <v>72378</v>
       </c>
       <c r="B850" s="3" t="s">
-        <v>1158</v>
+        <v>1151</v>
       </c>
       <c r="C850" s="4">
-        <v>208473</v>
+        <v>72378</v>
       </c>
       <c r="D850" s="4" t="s">
-        <v>11</v>
+        <v>481</v>
       </c>
     </row>
     <row r="851" spans="1:4">
       <c r="A851" s="4">
-        <v>68317</v>
+        <v>75594</v>
       </c>
       <c r="B851" s="3" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
       <c r="C851" s="4">
-        <v>68317</v>
+        <v>75594</v>
       </c>
       <c r="D851" s="4" t="s">
-        <v>1160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="852" spans="1:4">
       <c r="A852" s="4">
-        <v>138236</v>
+        <v>89263</v>
       </c>
       <c r="B852" s="3" t="s">
-        <v>1161</v>
+        <v>1153</v>
       </c>
       <c r="C852" s="4">
-        <v>138236</v>
+        <v>89263</v>
       </c>
       <c r="D852" s="4" t="s">
-        <v>49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="853" spans="1:4">
       <c r="A853" s="4">
-        <v>132040</v>
+        <v>75618</v>
       </c>
       <c r="B853" s="3" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
       <c r="C853" s="4">
-        <v>132040</v>
+        <v>75618</v>
       </c>
       <c r="D853" s="4" t="s">
-        <v>11</v>
+        <v>821</v>
       </c>
     </row>
     <row r="854" spans="1:4">
       <c r="A854" s="4">
-        <v>132050</v>
+        <v>86003</v>
       </c>
       <c r="B854" s="3" t="s">
-        <v>1163</v>
+        <v>1155</v>
       </c>
       <c r="C854" s="4">
-        <v>132050</v>
+        <v>86003</v>
       </c>
       <c r="D854" s="4" t="s">
-        <v>166</v>
+        <v>481</v>
       </c>
     </row>
     <row r="855" spans="1:4">
       <c r="A855" s="4">
-        <v>132083</v>
+        <v>75607</v>
       </c>
       <c r="B855" s="3" t="s">
-        <v>1164</v>
+        <v>1156</v>
       </c>
       <c r="C855" s="4">
-        <v>132083</v>
+        <v>75607</v>
       </c>
       <c r="D855" s="4" t="s">
-        <v>535</v>
+        <v>821</v>
       </c>
     </row>
     <row r="856" spans="1:4">
       <c r="A856" s="4">
-        <v>56415</v>
+        <v>75630</v>
       </c>
       <c r="B856" s="3" t="s">
-        <v>1165</v>
+        <v>1157</v>
       </c>
       <c r="C856" s="4">
-        <v>56415</v>
+        <v>75630</v>
       </c>
       <c r="D856" s="4" t="s">
-        <v>25</v>
+        <v>792</v>
       </c>
     </row>
     <row r="857" spans="1:4">
       <c r="A857" s="4">
-        <v>207176</v>
+        <v>208473</v>
       </c>
       <c r="B857" s="3" t="s">
-        <v>1166</v>
+        <v>1158</v>
       </c>
       <c r="C857" s="4">
-        <v>207176</v>
+        <v>208473</v>
       </c>
       <c r="D857" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="858" spans="1:4">
       <c r="A858" s="4">
-        <v>246666</v>
+        <v>98443</v>
       </c>
       <c r="B858" s="3" t="s">
-        <v>1167</v>
+        <v>1159</v>
       </c>
       <c r="C858" s="4">
-        <v>246666</v>
+        <v>98443</v>
       </c>
       <c r="D858" s="4" t="s">
-        <v>480</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="859" spans="1:4">
       <c r="A859" s="4">
-        <v>92729</v>
+        <v>138236</v>
       </c>
       <c r="B859" s="3" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="C859" s="4">
-        <v>92729</v>
+        <v>138236</v>
       </c>
       <c r="D859" s="4" t="s">
-        <v>1169</v>
+        <v>50</v>
       </c>
     </row>
     <row r="860" spans="1:4">
       <c r="A860" s="4">
-        <v>62164</v>
+        <v>132040</v>
       </c>
       <c r="B860" s="3" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="C860" s="4">
-        <v>62164</v>
+        <v>132040</v>
       </c>
       <c r="D860" s="4" t="s">
-        <v>1171</v>
+        <v>13</v>
       </c>
     </row>
     <row r="861" spans="1:4">
       <c r="A861" s="4">
-        <v>250329</v>
+        <v>132050</v>
       </c>
       <c r="B861" s="3" t="s">
-        <v>1172</v>
+        <v>1163</v>
       </c>
       <c r="C861" s="4">
-        <v>250329</v>
+        <v>132050</v>
       </c>
       <c r="D861" s="4" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
     </row>
     <row r="862" spans="1:4">
       <c r="A862" s="4">
-        <v>92213</v>
+        <v>132083</v>
       </c>
       <c r="B862" s="3" t="s">
-        <v>1173</v>
+        <v>1164</v>
       </c>
       <c r="C862" s="4">
-        <v>92213</v>
+        <v>132083</v>
       </c>
       <c r="D862" s="4" t="s">
-        <v>11</v>
+        <v>523</v>
       </c>
     </row>
     <row r="863" spans="1:4">
       <c r="A863" s="4">
-        <v>254325</v>
+        <v>56415</v>
       </c>
       <c r="B863" s="3" t="s">
-        <v>1174</v>
+        <v>1165</v>
       </c>
       <c r="C863" s="4">
-        <v>254325</v>
+        <v>56415</v>
       </c>
       <c r="D863" s="4" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="864" spans="1:4">
       <c r="A864" s="4">
-        <v>79016</v>
+        <v>207176</v>
       </c>
       <c r="B864" s="3" t="s">
-        <v>1175</v>
+        <v>1166</v>
       </c>
       <c r="C864" s="4">
-        <v>79016</v>
+        <v>207176</v>
       </c>
       <c r="D864" s="4" t="s">
-        <v>510</v>
+        <v>13</v>
       </c>
     </row>
     <row r="865" spans="1:4">
       <c r="A865" s="4">
-        <v>79027</v>
+        <v>246666</v>
       </c>
       <c r="B865" s="3" t="s">
-        <v>1176</v>
+        <v>1167</v>
       </c>
       <c r="C865" s="4">
-        <v>79027</v>
+        <v>246666</v>
       </c>
       <c r="D865" s="4" t="s">
-        <v>793</v>
+        <v>470</v>
       </c>
     </row>
     <row r="866" spans="1:4">
       <c r="A866" s="4">
-        <v>51476</v>
+        <v>92729</v>
       </c>
       <c r="B866" s="3" t="s">
-        <v>1177</v>
+        <v>1168</v>
       </c>
       <c r="C866" s="4">
-        <v>51476</v>
+        <v>92729</v>
       </c>
       <c r="D866" s="4" t="s">
-        <v>650</v>
+        <v>758</v>
       </c>
     </row>
     <row r="867" spans="1:4">
       <c r="A867" s="4">
-        <v>79050</v>
+        <v>62164</v>
       </c>
       <c r="B867" s="3" t="s">
-        <v>1178</v>
+        <v>1169</v>
       </c>
       <c r="C867" s="4">
-        <v>79050</v>
+        <v>62164</v>
       </c>
       <c r="D867" s="4" t="s">
-        <v>304</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="868" spans="1:4">
       <c r="A868" s="4">
-        <v>79049</v>
+        <v>253853</v>
       </c>
       <c r="B868" s="3" t="s">
-        <v>1179</v>
+        <v>1171</v>
       </c>
       <c r="C868" s="4">
-        <v>79049</v>
+        <v>253853</v>
       </c>
       <c r="D868" s="4" t="s">
-        <v>304</v>
+        <v>177</v>
       </c>
     </row>
     <row r="869" spans="1:4">
       <c r="A869" s="4">
-        <v>212247</v>
+        <v>250329</v>
       </c>
       <c r="B869" s="3" t="s">
-        <v>1180</v>
+        <v>1172</v>
       </c>
       <c r="C869" s="4">
-        <v>212247</v>
+        <v>250329</v>
       </c>
       <c r="D869" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="870" spans="1:4">
       <c r="A870" s="4">
-        <v>90356</v>
+        <v>92213</v>
       </c>
       <c r="B870" s="3" t="s">
-        <v>1181</v>
+        <v>1173</v>
       </c>
       <c r="C870" s="4">
-        <v>90356</v>
+        <v>92213</v>
       </c>
       <c r="D870" s="4" t="s">
-        <v>179</v>
+        <v>13</v>
       </c>
     </row>
     <row r="871" spans="1:4">
       <c r="A871" s="4">
-        <v>79914</v>
+        <v>254325</v>
       </c>
       <c r="B871" s="3" t="s">
-        <v>1182</v>
+        <v>1174</v>
       </c>
       <c r="C871" s="4">
-        <v>79914</v>
+        <v>254325</v>
       </c>
       <c r="D871" s="4" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="872" spans="1:4">
       <c r="A872" s="4">
-        <v>221451</v>
+        <v>79016</v>
       </c>
       <c r="B872" s="3" t="s">
-        <v>1183</v>
+        <v>1175</v>
       </c>
       <c r="C872" s="4">
-        <v>221451</v>
+        <v>79016</v>
       </c>
       <c r="D872" s="4" t="s">
-        <v>119</v>
+        <v>503</v>
       </c>
     </row>
     <row r="873" spans="1:4">
       <c r="A873" s="4">
-        <v>57864</v>
+        <v>79027</v>
       </c>
       <c r="B873" s="3" t="s">
-        <v>1184</v>
+        <v>1176</v>
       </c>
       <c r="C873" s="4">
-        <v>57864</v>
+        <v>79027</v>
       </c>
       <c r="D873" s="4" t="s">
-        <v>351</v>
+        <v>615</v>
       </c>
     </row>
     <row r="874" spans="1:4">
       <c r="A874" s="4">
-        <v>65167</v>
+        <v>51476</v>
       </c>
       <c r="B874" s="3" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
       <c r="C874" s="4">
-        <v>65167</v>
+        <v>51476</v>
       </c>
       <c r="D874" s="4" t="s">
-        <v>42</v>
+        <v>378</v>
       </c>
     </row>
     <row r="875" spans="1:4">
       <c r="A875" s="4">
-        <v>214733</v>
+        <v>79050</v>
       </c>
       <c r="B875" s="3" t="s">
-        <v>1186</v>
+        <v>1178</v>
       </c>
       <c r="C875" s="4">
-        <v>214733</v>
+        <v>79050</v>
       </c>
       <c r="D875" s="4" t="s">
-        <v>34</v>
+        <v>285</v>
       </c>
     </row>
     <row r="876" spans="1:4">
       <c r="A876" s="4">
-        <v>14295</v>
+        <v>212247</v>
       </c>
       <c r="B876" s="3" t="s">
-        <v>1187</v>
+        <v>1179</v>
       </c>
       <c r="C876" s="4">
-        <v>14295</v>
+        <v>212247</v>
       </c>
       <c r="D876" s="4" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
     </row>
     <row r="877" spans="1:4">
       <c r="A877" s="4">
-        <v>129493</v>
+        <v>90356</v>
       </c>
       <c r="B877" s="3" t="s">
-        <v>1188</v>
+        <v>1180</v>
       </c>
       <c r="C877" s="4">
-        <v>129493</v>
+        <v>90356</v>
       </c>
       <c r="D877" s="4" t="s">
-        <v>76</v>
+        <v>348</v>
       </c>
     </row>
     <row r="878" spans="1:4">
       <c r="A878" s="4">
-        <v>129482</v>
+        <v>79914</v>
       </c>
       <c r="B878" s="3" t="s">
-        <v>1189</v>
+        <v>1181</v>
       </c>
       <c r="C878" s="4">
-        <v>129482</v>
+        <v>79914</v>
       </c>
       <c r="D878" s="4" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
     </row>
     <row r="879" spans="1:4">
       <c r="A879" s="4">
-        <v>49002</v>
+        <v>237471</v>
       </c>
       <c r="B879" s="3" t="s">
-        <v>1190</v>
+        <v>1182</v>
       </c>
       <c r="C879" s="4">
-        <v>49002</v>
+        <v>237471</v>
       </c>
       <c r="D879" s="4" t="s">
-        <v>192</v>
+        <v>285</v>
       </c>
     </row>
     <row r="880" spans="1:4">
       <c r="A880" s="4">
-        <v>234641</v>
+        <v>221451</v>
       </c>
       <c r="B880" s="3" t="s">
-        <v>1191</v>
+        <v>1183</v>
       </c>
       <c r="C880" s="4">
-        <v>234641</v>
+        <v>221451</v>
       </c>
       <c r="D880" s="4" t="s">
-        <v>183</v>
+        <v>110</v>
       </c>
     </row>
     <row r="881" spans="1:4">
       <c r="A881" s="4">
-        <v>42702</v>
+        <v>57864</v>
       </c>
       <c r="B881" s="3" t="s">
-        <v>1192</v>
+        <v>1184</v>
       </c>
       <c r="C881" s="4">
-        <v>42702</v>
+        <v>57864</v>
       </c>
       <c r="D881" s="4" t="s">
-        <v>1193</v>
+        <v>336</v>
       </c>
     </row>
     <row r="882" spans="1:4">
       <c r="A882" s="4">
-        <v>256768</v>
+        <v>65167</v>
       </c>
       <c r="B882" s="3" t="s">
-        <v>1194</v>
+        <v>1185</v>
       </c>
       <c r="C882" s="4">
-        <v>256768</v>
+        <v>65167</v>
       </c>
       <c r="D882" s="4" t="s">
-        <v>1195</v>
+        <v>43</v>
       </c>
     </row>
     <row r="883" spans="1:4">
       <c r="A883" s="4">
-        <v>253939</v>
+        <v>214733</v>
       </c>
       <c r="B883" s="3" t="s">
-        <v>1196</v>
+        <v>1186</v>
       </c>
       <c r="C883" s="4">
-        <v>253939</v>
+        <v>214733</v>
       </c>
       <c r="D883" s="4" t="s">
-        <v>444</v>
+        <v>36</v>
       </c>
     </row>
     <row r="884" spans="1:4">
       <c r="A884" s="4">
-        <v>42724</v>
+        <v>14295</v>
       </c>
       <c r="B884" s="3" t="s">
-        <v>1197</v>
+        <v>1187</v>
       </c>
       <c r="C884" s="4">
-        <v>42724</v>
+        <v>14295</v>
       </c>
       <c r="D884" s="4" t="s">
-        <v>874</v>
+        <v>76</v>
       </c>
     </row>
     <row r="885" spans="1:4">
       <c r="A885" s="4">
-        <v>256770</v>
+        <v>129493</v>
       </c>
       <c r="B885" s="3" t="s">
-        <v>1198</v>
+        <v>1188</v>
       </c>
       <c r="C885" s="4">
-        <v>256770</v>
+        <v>129493</v>
       </c>
       <c r="D885" s="4" t="s">
-        <v>1199</v>
+        <v>76</v>
       </c>
     </row>
     <row r="886" spans="1:4">
       <c r="A886" s="4">
-        <v>256771</v>
+        <v>129482</v>
       </c>
       <c r="B886" s="3" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="C886" s="4">
-        <v>256771</v>
+        <v>129482</v>
       </c>
       <c r="D886" s="4" t="s">
-        <v>1199</v>
+        <v>76</v>
       </c>
     </row>
     <row r="887" spans="1:4">
       <c r="A887" s="4">
-        <v>254561</v>
+        <v>49002</v>
       </c>
       <c r="B887" s="3" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="C887" s="4">
-        <v>254561</v>
+        <v>49002</v>
       </c>
       <c r="D887" s="4" t="s">
-        <v>1065</v>
+        <v>174</v>
       </c>
     </row>
     <row r="888" spans="1:4">
       <c r="A888" s="4">
-        <v>250335</v>
+        <v>234641</v>
       </c>
       <c r="B888" s="3" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="C888" s="4">
-        <v>250335</v>
+        <v>234641</v>
       </c>
       <c r="D888" s="4" t="s">
-        <v>1203</v>
+        <v>165</v>
       </c>
     </row>
     <row r="889" spans="1:4">
       <c r="A889" s="4">
-        <v>79655</v>
+        <v>42702</v>
       </c>
       <c r="B889" s="3" t="s">
-        <v>1204</v>
+        <v>1192</v>
       </c>
       <c r="C889" s="4">
-        <v>79655</v>
+        <v>42702</v>
       </c>
       <c r="D889" s="4" t="s">
-        <v>608</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="890" spans="1:4">
       <c r="A890" s="4">
-        <v>91740</v>
+        <v>256768</v>
       </c>
       <c r="B890" s="3" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="C890" s="4">
-        <v>91740</v>
+        <v>256768</v>
       </c>
       <c r="D890" s="4" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="891" spans="1:4">
       <c r="A891" s="4">
-        <v>74303</v>
+        <v>42195</v>
       </c>
       <c r="B891" s="3" t="s">
-        <v>1207</v>
+        <v>1196</v>
       </c>
       <c r="C891" s="4">
-        <v>74303</v>
+        <v>42195</v>
       </c>
       <c r="D891" s="4" t="s">
-        <v>1208</v>
+        <v>470</v>
       </c>
     </row>
     <row r="892" spans="1:4">
       <c r="A892" s="4">
-        <v>74268</v>
+        <v>254562</v>
       </c>
       <c r="B892" s="3" t="s">
-        <v>1209</v>
+        <v>1197</v>
       </c>
       <c r="C892" s="4">
-        <v>74268</v>
+        <v>254562</v>
       </c>
       <c r="D892" s="4" t="s">
-        <v>463</v>
+        <v>50</v>
       </c>
     </row>
     <row r="893" spans="1:4">
       <c r="A893" s="4">
-        <v>252348</v>
+        <v>50835</v>
       </c>
       <c r="B893" s="3" t="s">
-        <v>1210</v>
+        <v>1198</v>
       </c>
       <c r="C893" s="4">
-        <v>252348</v>
+        <v>50835</v>
       </c>
       <c r="D893" s="4" t="s">
-        <v>1211</v>
+        <v>453</v>
       </c>
     </row>
     <row r="894" spans="1:4">
       <c r="A894" s="4">
-        <v>258084</v>
+        <v>256769</v>
       </c>
       <c r="B894" s="3" t="s">
-        <v>1212</v>
+        <v>1199</v>
       </c>
       <c r="C894" s="4">
-        <v>258084</v>
+        <v>256769</v>
       </c>
       <c r="D894" s="4" t="s">
-        <v>467</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="895" spans="1:4">
       <c r="A895" s="4">
-        <v>82559</v>
+        <v>42713</v>
       </c>
       <c r="B895" s="3" t="s">
-        <v>1213</v>
+        <v>1201</v>
       </c>
       <c r="C895" s="4">
-        <v>82559</v>
+        <v>42713</v>
       </c>
       <c r="D895" s="4" t="s">
-        <v>316</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="896" spans="1:4">
       <c r="A896" s="4">
-        <v>252830</v>
+        <v>255362</v>
       </c>
       <c r="B896" s="3" t="s">
-        <v>1214</v>
+        <v>1203</v>
       </c>
       <c r="C896" s="4">
-        <v>252830</v>
+        <v>255362</v>
       </c>
       <c r="D896" s="4" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="897" spans="1:4">
       <c r="A897" s="4">
-        <v>258186</v>
+        <v>253939</v>
       </c>
       <c r="B897" s="3" t="s">
-        <v>1215</v>
+        <v>1204</v>
       </c>
       <c r="C897" s="4">
-        <v>258186</v>
+        <v>253939</v>
       </c>
       <c r="D897" s="4" t="s">
-        <v>567</v>
+        <v>785</v>
       </c>
     </row>
     <row r="898" spans="1:4">
       <c r="A898" s="4">
-        <v>252831</v>
+        <v>256770</v>
       </c>
       <c r="B898" s="3" t="s">
-        <v>1216</v>
+        <v>1205</v>
       </c>
       <c r="C898" s="4">
-        <v>252831</v>
+        <v>256770</v>
       </c>
       <c r="D898" s="4" t="s">
-        <v>137</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="899" spans="1:4">
       <c r="A899" s="4">
-        <v>258264</v>
+        <v>256771</v>
       </c>
       <c r="B899" s="3" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="C899" s="4">
-        <v>258264</v>
+        <v>256771</v>
       </c>
       <c r="D899" s="4" t="s">
-        <v>316</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="900" spans="1:4">
       <c r="A900" s="4">
-        <v>65257</v>
+        <v>254561</v>
       </c>
       <c r="B900" s="3" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="C900" s="4">
-        <v>65257</v>
+        <v>254561</v>
       </c>
       <c r="D900" s="4" t="s">
-        <v>1206</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="901" spans="1:4">
       <c r="A901" s="4">
-        <v>256243</v>
+        <v>74303</v>
       </c>
       <c r="B901" s="3" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
       <c r="C901" s="4">
-        <v>256243</v>
+        <v>74303</v>
       </c>
       <c r="D901" s="4" t="s">
-        <v>463</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="902" spans="1:4">
       <c r="A902" s="4">
-        <v>63604</v>
+        <v>74268</v>
       </c>
       <c r="B902" s="3" t="s">
-        <v>1220</v>
+        <v>1211</v>
       </c>
       <c r="C902" s="4">
-        <v>63604</v>
+        <v>74268</v>
       </c>
       <c r="D902" s="4" t="s">
-        <v>1221</v>
+        <v>453</v>
       </c>
     </row>
     <row r="903" spans="1:4">
       <c r="A903" s="4">
-        <v>78946</v>
+        <v>43073</v>
       </c>
       <c r="B903" s="3" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
       <c r="C903" s="4">
-        <v>78946</v>
+        <v>43073</v>
       </c>
       <c r="D903" s="4" t="s">
-        <v>1223</v>
+        <v>626</v>
       </c>
     </row>
     <row r="904" spans="1:4">
       <c r="A904" s="4">
-        <v>87193</v>
+        <v>29617</v>
       </c>
       <c r="B904" s="3" t="s">
-        <v>1224</v>
+        <v>1213</v>
       </c>
       <c r="C904" s="4">
-        <v>87193</v>
+        <v>29617</v>
       </c>
       <c r="D904" s="4" t="s">
-        <v>1225</v>
+        <v>861</v>
       </c>
     </row>
     <row r="905" spans="1:4">
       <c r="A905" s="4">
-        <v>71580</v>
+        <v>59765</v>
       </c>
       <c r="B905" s="3" t="s">
-        <v>1226</v>
+        <v>1214</v>
       </c>
       <c r="C905" s="4">
-        <v>71580</v>
+        <v>59765</v>
       </c>
       <c r="D905" s="4" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="906" spans="1:4">
       <c r="A906" s="4">
-        <v>258404</v>
+        <v>252348</v>
       </c>
       <c r="B906" s="3" t="s">
-        <v>1227</v>
+        <v>1216</v>
       </c>
       <c r="C906" s="4">
-        <v>258404</v>
+        <v>252348</v>
       </c>
       <c r="D906" s="4" t="s">
-        <v>532</v>
+        <v>123</v>
       </c>
     </row>
     <row r="907" spans="1:4">
       <c r="A907" s="4">
-        <v>42735</v>
+        <v>258084</v>
       </c>
       <c r="B907" s="3" t="s">
-        <v>1228</v>
+        <v>1217</v>
       </c>
       <c r="C907" s="4">
-        <v>42735</v>
+        <v>258084</v>
       </c>
       <c r="D907" s="4" t="s">
-        <v>1229</v>
+        <v>457</v>
       </c>
     </row>
     <row r="908" spans="1:4">
       <c r="A908" s="4">
-        <v>74257</v>
+        <v>82559</v>
       </c>
       <c r="B908" s="3" t="s">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="C908" s="4">
-        <v>74257</v>
+        <v>82559</v>
       </c>
       <c r="D908" s="4" t="s">
-        <v>1231</v>
+        <v>301</v>
       </c>
     </row>
     <row r="909" spans="1:4">
       <c r="A909" s="4">
-        <v>56448</v>
+        <v>258263</v>
       </c>
       <c r="B909" s="3" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="C909" s="4">
-        <v>56448</v>
+        <v>258263</v>
       </c>
       <c r="D909" s="4" t="s">
-        <v>1108</v>
+        <v>150</v>
       </c>
     </row>
     <row r="910" spans="1:4">
       <c r="A910" s="4">
-        <v>56640</v>
+        <v>252830</v>
       </c>
       <c r="B910" s="3" t="s">
-        <v>1233</v>
+        <v>1220</v>
       </c>
       <c r="C910" s="4">
-        <v>56640</v>
+        <v>252830</v>
       </c>
       <c r="D910" s="4" t="s">
-        <v>972</v>
+        <v>150</v>
       </c>
     </row>
     <row r="911" spans="1:4">
       <c r="A911" s="4">
-        <v>83549</v>
+        <v>258186</v>
       </c>
       <c r="B911" s="3" t="s">
-        <v>1234</v>
+        <v>1221</v>
       </c>
       <c r="C911" s="4">
-        <v>83549</v>
+        <v>258186</v>
       </c>
       <c r="D911" s="4" t="s">
-        <v>1235</v>
+        <v>794</v>
       </c>
     </row>
     <row r="912" spans="1:4">
       <c r="A912" s="4">
-        <v>56986</v>
+        <v>252831</v>
       </c>
       <c r="B912" s="3" t="s">
-        <v>1236</v>
+        <v>1222</v>
       </c>
       <c r="C912" s="4">
-        <v>56986</v>
+        <v>252831</v>
       </c>
       <c r="D912" s="4" t="s">
-        <v>458</v>
+        <v>322</v>
       </c>
     </row>
     <row r="913" spans="1:4">
       <c r="A913" s="4">
-        <v>58215</v>
+        <v>258264</v>
       </c>
       <c r="B913" s="3" t="s">
-        <v>1237</v>
+        <v>1223</v>
       </c>
       <c r="C913" s="4">
-        <v>58215</v>
+        <v>258264</v>
       </c>
       <c r="D913" s="4" t="s">
-        <v>1238</v>
+        <v>301</v>
       </c>
     </row>
     <row r="914" spans="1:4">
       <c r="A914" s="4">
-        <v>32140</v>
+        <v>65257</v>
       </c>
       <c r="B914" s="3" t="s">
-        <v>1239</v>
+        <v>1224</v>
       </c>
       <c r="C914" s="4">
-        <v>32140</v>
+        <v>65257</v>
       </c>
       <c r="D914" s="4" t="s">
-        <v>535</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="915" spans="1:4">
       <c r="A915" s="4">
-        <v>256365</v>
+        <v>252766</v>
       </c>
       <c r="B915" s="3" t="s">
-        <v>1240</v>
+        <v>1226</v>
       </c>
       <c r="C915" s="4">
-        <v>256365</v>
+        <v>252766</v>
       </c>
       <c r="D915" s="4" t="s">
-        <v>384</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="916" spans="1:4">
       <c r="A916" s="4">
-        <v>42768</v>
+        <v>256243</v>
       </c>
       <c r="B916" s="3" t="s">
-        <v>1241</v>
+        <v>1227</v>
       </c>
       <c r="C916" s="4">
-        <v>42768</v>
+        <v>256243</v>
       </c>
       <c r="D916" s="4" t="s">
-        <v>1242</v>
+        <v>797</v>
       </c>
     </row>
     <row r="917" spans="1:4">
       <c r="A917" s="4">
-        <v>85865</v>
+        <v>63604</v>
       </c>
       <c r="B917" s="3" t="s">
-        <v>1243</v>
+        <v>1228</v>
       </c>
       <c r="C917" s="4">
-        <v>85865</v>
+        <v>63604</v>
       </c>
       <c r="D917" s="4" t="s">
-        <v>1244</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="918" spans="1:4">
       <c r="A918" s="4">
-        <v>74246</v>
+        <v>78946</v>
       </c>
       <c r="B918" s="3" t="s">
-        <v>1245</v>
+        <v>1230</v>
       </c>
       <c r="C918" s="4">
-        <v>74246</v>
+        <v>78946</v>
       </c>
       <c r="D918" s="4" t="s">
-        <v>1244</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="919" spans="1:4">
       <c r="A919" s="4">
-        <v>83582</v>
+        <v>71580</v>
       </c>
       <c r="B919" s="3" t="s">
-        <v>1246</v>
+        <v>1232</v>
       </c>
       <c r="C919" s="4">
-        <v>83582</v>
+        <v>71580</v>
       </c>
       <c r="D919" s="4" t="s">
-        <v>1247</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="920" spans="1:4">
       <c r="A920" s="4">
-        <v>83593</v>
+        <v>258404</v>
       </c>
       <c r="B920" s="3" t="s">
-        <v>1248</v>
+        <v>1233</v>
       </c>
       <c r="C920" s="4">
-        <v>83593</v>
+        <v>258404</v>
       </c>
       <c r="D920" s="4" t="s">
-        <v>1249</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="921" spans="1:4">
       <c r="A921" s="4">
-        <v>93214</v>
+        <v>42735</v>
       </c>
       <c r="B921" s="3" t="s">
-        <v>1250</v>
+        <v>1234</v>
       </c>
       <c r="C921" s="4">
-        <v>93214</v>
+        <v>42735</v>
       </c>
       <c r="D921" s="4" t="s">
-        <v>1251</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="922" spans="1:4">
       <c r="A922" s="4">
-        <v>93225</v>
+        <v>74257</v>
       </c>
       <c r="B922" s="3" t="s">
-        <v>1252</v>
+        <v>1236</v>
       </c>
       <c r="C922" s="4">
-        <v>93225</v>
+        <v>74257</v>
       </c>
       <c r="D922" s="4" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
     </row>
     <row r="923" spans="1:4">
       <c r="A923" s="4">
-        <v>93236</v>
+        <v>255200</v>
       </c>
       <c r="B923" s="3" t="s">
-        <v>1253</v>
+        <v>1237</v>
       </c>
       <c r="C923" s="4">
-        <v>93236</v>
+        <v>255200</v>
       </c>
       <c r="D923" s="4" t="s">
-        <v>1106</v>
+        <v>453</v>
       </c>
     </row>
     <row r="924" spans="1:4">
       <c r="A924" s="4">
-        <v>87687</v>
+        <v>56640</v>
       </c>
       <c r="B924" s="3" t="s">
-        <v>1254</v>
+        <v>1238</v>
       </c>
       <c r="C924" s="4">
-        <v>87687</v>
+        <v>56640</v>
       </c>
       <c r="D924" s="4" t="s">
-        <v>1255</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="925" spans="1:4">
       <c r="A925" s="4">
-        <v>89656</v>
+        <v>83549</v>
       </c>
       <c r="B925" s="3" t="s">
-        <v>1256</v>
+        <v>1240</v>
       </c>
       <c r="C925" s="4">
-        <v>89656</v>
+        <v>83549</v>
       </c>
       <c r="D925" s="4" t="s">
-        <v>559</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="926" spans="1:4">
       <c r="A926" s="4">
-        <v>89296</v>
+        <v>94944</v>
       </c>
       <c r="B926" s="3" t="s">
-        <v>1257</v>
+        <v>1242</v>
       </c>
       <c r="C926" s="4">
-        <v>89296</v>
+        <v>94944</v>
       </c>
       <c r="D926" s="4" t="s">
-        <v>1258</v>
+        <v>501</v>
       </c>
     </row>
     <row r="927" spans="1:4">
       <c r="A927" s="4">
-        <v>89645</v>
+        <v>97767</v>
       </c>
       <c r="B927" s="3" t="s">
-        <v>1259</v>
+        <v>1243</v>
       </c>
       <c r="C927" s="4">
-        <v>89645</v>
+        <v>97767</v>
       </c>
       <c r="D927" s="4" t="s">
-        <v>1260</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="928" spans="1:4">
       <c r="A928" s="4">
-        <v>89634</v>
+        <v>256365</v>
       </c>
       <c r="B928" s="3" t="s">
-        <v>1261</v>
+        <v>1244</v>
       </c>
       <c r="C928" s="4">
-        <v>89634</v>
+        <v>256365</v>
       </c>
       <c r="D928" s="4" t="s">
-        <v>1262</v>
+        <v>368</v>
       </c>
     </row>
     <row r="929" spans="1:4">
       <c r="A929" s="4">
-        <v>92650</v>
+        <v>42757</v>
       </c>
       <c r="B929" s="3" t="s">
-        <v>1263</v>
+        <v>1245</v>
       </c>
       <c r="C929" s="4">
-        <v>92650</v>
+        <v>42757</v>
       </c>
       <c r="D929" s="4" t="s">
-        <v>1264</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="930" spans="1:4">
       <c r="A930" s="4">
-        <v>92661</v>
+        <v>42768</v>
       </c>
       <c r="B930" s="3" t="s">
-        <v>1265</v>
+        <v>1247</v>
       </c>
       <c r="C930" s="4">
-        <v>92661</v>
+        <v>42768</v>
       </c>
       <c r="D930" s="4" t="s">
-        <v>931</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="931" spans="1:4">
       <c r="A931" s="4">
-        <v>218793</v>
+        <v>85865</v>
       </c>
       <c r="B931" s="3" t="s">
-        <v>1266</v>
+        <v>1249</v>
       </c>
       <c r="C931" s="4">
-        <v>218793</v>
+        <v>85865</v>
       </c>
       <c r="D931" s="4" t="s">
-        <v>799</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="932" spans="1:4">
       <c r="A932" s="4">
-        <v>42803</v>
+        <v>74246</v>
       </c>
       <c r="B932" s="3" t="s">
-        <v>1267</v>
+        <v>1251</v>
       </c>
       <c r="C932" s="4">
-        <v>42803</v>
+        <v>74246</v>
       </c>
       <c r="D932" s="4" t="s">
-        <v>1268</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="933" spans="1:4">
       <c r="A933" s="4">
-        <v>42746</v>
+        <v>86642</v>
       </c>
       <c r="B933" s="3" t="s">
-        <v>1269</v>
+        <v>1252</v>
       </c>
       <c r="C933" s="4">
-        <v>42746</v>
+        <v>86642</v>
       </c>
       <c r="D933" s="4" t="s">
-        <v>1270</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="934" spans="1:4">
       <c r="A934" s="4">
-        <v>205843</v>
+        <v>94382</v>
       </c>
       <c r="B934" s="3" t="s">
-        <v>1271</v>
+        <v>1254</v>
       </c>
       <c r="C934" s="4">
-        <v>205843</v>
+        <v>94382</v>
       </c>
       <c r="D934" s="4" t="s">
-        <v>485</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="935" spans="1:4">
       <c r="A935" s="4">
-        <v>205844</v>
+        <v>94843</v>
       </c>
       <c r="B935" s="3" t="s">
-        <v>1272</v>
+        <v>1256</v>
       </c>
       <c r="C935" s="4">
-        <v>205844</v>
+        <v>94843</v>
       </c>
       <c r="D935" s="4" t="s">
-        <v>485</v>
+        <v>553</v>
       </c>
     </row>
     <row r="936" spans="1:4">
       <c r="A936" s="4">
-        <v>46087</v>
+        <v>93225</v>
       </c>
       <c r="B936" s="3" t="s">
-        <v>1273</v>
+        <v>1257</v>
       </c>
       <c r="C936" s="4">
-        <v>46087</v>
+        <v>93225</v>
       </c>
       <c r="D936" s="4" t="s">
-        <v>11</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="937" spans="1:4">
       <c r="A937" s="4">
-        <v>255399</v>
+        <v>95855</v>
       </c>
       <c r="B937" s="3" t="s">
-        <v>1274</v>
+        <v>1259</v>
       </c>
       <c r="C937" s="4">
-        <v>255399</v>
+        <v>95855</v>
       </c>
       <c r="D937" s="4" t="s">
-        <v>799</v>
+        <v>915</v>
       </c>
     </row>
     <row r="938" spans="1:4">
       <c r="A938" s="4">
-        <v>205956</v>
+        <v>93236</v>
       </c>
       <c r="B938" s="3" t="s">
-        <v>1275</v>
+        <v>1260</v>
       </c>
       <c r="C938" s="4">
-        <v>205956</v>
+        <v>93236</v>
       </c>
       <c r="D938" s="4" t="s">
-        <v>689</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="939" spans="1:4">
       <c r="A939" s="4">
-        <v>205962</v>
+        <v>87687</v>
       </c>
       <c r="B939" s="3" t="s">
-        <v>1276</v>
+        <v>1262</v>
       </c>
       <c r="C939" s="4">
-        <v>205962</v>
+        <v>87687</v>
       </c>
       <c r="D939" s="4" t="s">
-        <v>158</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="940" spans="1:4">
       <c r="A940" s="4">
-        <v>205954</v>
+        <v>94966</v>
       </c>
       <c r="B940" s="3" t="s">
-        <v>1277</v>
+        <v>1264</v>
       </c>
       <c r="C940" s="4">
-        <v>205954</v>
+        <v>94966</v>
       </c>
       <c r="D940" s="4" t="s">
-        <v>689</v>
+        <v>950</v>
       </c>
     </row>
     <row r="941" spans="1:4">
       <c r="A941" s="4">
-        <v>205969</v>
+        <v>89296</v>
       </c>
       <c r="B941" s="3" t="s">
-        <v>1278</v>
+        <v>1265</v>
       </c>
       <c r="C941" s="4">
-        <v>205969</v>
+        <v>89296</v>
       </c>
       <c r="D941" s="4" t="s">
-        <v>164</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="942" spans="1:4">
       <c r="A942" s="4">
-        <v>205970</v>
+        <v>69676</v>
       </c>
       <c r="B942" s="3" t="s">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="C942" s="4">
-        <v>205970</v>
+        <v>69676</v>
       </c>
       <c r="D942" s="4" t="s">
-        <v>119</v>
+        <v>802</v>
       </c>
     </row>
     <row r="943" spans="1:4">
       <c r="A943" s="4">
-        <v>205964</v>
+        <v>89634</v>
       </c>
       <c r="B943" s="3" t="s">
-        <v>1280</v>
+        <v>1268</v>
       </c>
       <c r="C943" s="4">
-        <v>205964</v>
+        <v>89634</v>
       </c>
       <c r="D943" s="4" t="s">
-        <v>177</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="944" spans="1:4">
       <c r="A944" s="4">
-        <v>205963</v>
+        <v>92661</v>
       </c>
       <c r="B944" s="3" t="s">
-        <v>1281</v>
+        <v>1270</v>
       </c>
       <c r="C944" s="4">
-        <v>205963</v>
+        <v>92661</v>
       </c>
       <c r="D944" s="4" t="s">
-        <v>158</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="945" spans="1:4">
       <c r="A945" s="4">
-        <v>249283</v>
+        <v>218793</v>
       </c>
       <c r="B945" s="3" t="s">
-        <v>1282</v>
+        <v>1272</v>
       </c>
       <c r="C945" s="4">
-        <v>249283</v>
+        <v>218793</v>
       </c>
       <c r="D945" s="4" t="s">
-        <v>528</v>
+        <v>802</v>
       </c>
     </row>
     <row r="946" spans="1:4">
       <c r="A946" s="4">
-        <v>255358</v>
+        <v>42803</v>
       </c>
       <c r="B946" s="3" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="C946" s="4">
-        <v>255358</v>
+        <v>42803</v>
       </c>
       <c r="D946" s="4" t="s">
-        <v>53</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="947" spans="1:4">
       <c r="A947" s="4">
-        <v>249615</v>
+        <v>42746</v>
       </c>
       <c r="B947" s="3" t="s">
-        <v>1284</v>
+        <v>1275</v>
       </c>
       <c r="C947" s="4">
-        <v>249615</v>
+        <v>42746</v>
       </c>
       <c r="D947" s="4" t="s">
-        <v>76</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="948" spans="1:4">
       <c r="A948" s="4">
-        <v>249837</v>
+        <v>205843</v>
       </c>
       <c r="B948" s="3" t="s">
-        <v>1285</v>
+        <v>1276</v>
       </c>
       <c r="C948" s="4">
-        <v>249837</v>
+        <v>205843</v>
       </c>
       <c r="D948" s="4" t="s">
-        <v>76</v>
+        <v>475</v>
       </c>
     </row>
     <row r="949" spans="1:4">
       <c r="A949" s="4">
-        <v>254771</v>
+        <v>205844</v>
       </c>
       <c r="B949" s="3" t="s">
-        <v>1286</v>
+        <v>1277</v>
       </c>
       <c r="C949" s="4">
-        <v>254771</v>
+        <v>205844</v>
       </c>
       <c r="D949" s="4" t="s">
-        <v>119</v>
+        <v>475</v>
       </c>
     </row>
     <row r="950" spans="1:4">
       <c r="A950" s="4">
-        <v>248493</v>
+        <v>255399</v>
       </c>
       <c r="B950" s="3" t="s">
-        <v>1287</v>
+        <v>1278</v>
       </c>
       <c r="C950" s="4">
-        <v>248493</v>
+        <v>255399</v>
       </c>
       <c r="D950" s="4" t="s">
-        <v>1288</v>
+        <v>802</v>
       </c>
     </row>
     <row r="951" spans="1:4">
       <c r="A951" s="4">
-        <v>252823</v>
+        <v>205956</v>
       </c>
       <c r="B951" s="3" t="s">
-        <v>1289</v>
+        <v>1279</v>
       </c>
       <c r="C951" s="4">
-        <v>252823</v>
+        <v>205956</v>
       </c>
       <c r="D951" s="4" t="s">
-        <v>391</v>
+        <v>689</v>
       </c>
     </row>
     <row r="952" spans="1:4">
       <c r="A952" s="4">
-        <v>249934</v>
+        <v>205962</v>
       </c>
       <c r="B952" s="3" t="s">
-        <v>1290</v>
+        <v>1280</v>
       </c>
       <c r="C952" s="4">
-        <v>249934</v>
+        <v>205962</v>
       </c>
       <c r="D952" s="4" t="s">
-        <v>1288</v>
+        <v>142</v>
       </c>
     </row>
     <row r="953" spans="1:4">
       <c r="A953" s="4">
-        <v>252808</v>
+        <v>205954</v>
       </c>
       <c r="B953" s="3" t="s">
-        <v>1291</v>
+        <v>1281</v>
       </c>
       <c r="C953" s="4">
-        <v>252808</v>
+        <v>205954</v>
       </c>
       <c r="D953" s="4" t="s">
-        <v>391</v>
+        <v>689</v>
       </c>
     </row>
     <row r="954" spans="1:4">
       <c r="A954" s="4">
-        <v>249936</v>
+        <v>205969</v>
       </c>
       <c r="B954" s="3" t="s">
-        <v>1292</v>
+        <v>1282</v>
       </c>
       <c r="C954" s="4">
-        <v>249936</v>
+        <v>205969</v>
       </c>
       <c r="D954" s="4" t="s">
-        <v>942</v>
+        <v>148</v>
       </c>
     </row>
     <row r="955" spans="1:4">
       <c r="A955" s="4">
-        <v>250031</v>
+        <v>205970</v>
       </c>
       <c r="B955" s="3" t="s">
-        <v>1293</v>
+        <v>1283</v>
       </c>
       <c r="C955" s="4">
-        <v>250031</v>
+        <v>205970</v>
       </c>
       <c r="D955" s="4" t="s">
-        <v>942</v>
+        <v>110</v>
       </c>
     </row>
     <row r="956" spans="1:4">
       <c r="A956" s="4">
-        <v>249938</v>
+        <v>205964</v>
       </c>
       <c r="B956" s="3" t="s">
-        <v>1294</v>
+        <v>1284</v>
       </c>
       <c r="C956" s="4">
-        <v>249938</v>
+        <v>205964</v>
       </c>
       <c r="D956" s="4" t="s">
-        <v>1295</v>
+        <v>128</v>
       </c>
     </row>
     <row r="957" spans="1:4">
       <c r="A957" s="4">
-        <v>250032</v>
+        <v>205963</v>
       </c>
       <c r="B957" s="3" t="s">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="C957" s="4">
-        <v>250032</v>
+        <v>205963</v>
       </c>
       <c r="D957" s="4" t="s">
-        <v>1295</v>
+        <v>142</v>
       </c>
     </row>
     <row r="958" spans="1:4">
       <c r="A958" s="4">
-        <v>90255</v>
+        <v>249283</v>
       </c>
       <c r="B958" s="3" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="C958" s="4">
-        <v>90255</v>
+        <v>249283</v>
       </c>
       <c r="D958" s="4" t="s">
-        <v>202</v>
+        <v>516</v>
       </c>
     </row>
     <row r="959" spans="1:4">
       <c r="A959" s="4">
-        <v>54637</v>
+        <v>255358</v>
       </c>
       <c r="B959" s="3" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="C959" s="4">
-        <v>54637</v>
+        <v>255358</v>
       </c>
       <c r="D959" s="4" t="s">
-        <v>1299</v>
+        <v>11</v>
       </c>
     </row>
     <row r="960" spans="1:4">
       <c r="A960" s="4">
-        <v>84102</v>
+        <v>249837</v>
       </c>
       <c r="B960" s="3" t="s">
-        <v>1300</v>
+        <v>1288</v>
       </c>
       <c r="C960" s="4">
-        <v>84102</v>
+        <v>249837</v>
       </c>
       <c r="D960" s="4" t="s">
-        <v>1301</v>
+        <v>76</v>
       </c>
     </row>
     <row r="961" spans="1:4">
       <c r="A961" s="4">
-        <v>77104</v>
+        <v>249934</v>
       </c>
       <c r="B961" s="3" t="s">
-        <v>1302</v>
+        <v>1289</v>
       </c>
       <c r="C961" s="4">
-        <v>77104</v>
+        <v>249934</v>
       </c>
       <c r="D961" s="4" t="s">
-        <v>314</v>
+        <v>984</v>
       </c>
     </row>
     <row r="962" spans="1:4">
       <c r="A962" s="4">
-        <v>251337</v>
+        <v>250031</v>
       </c>
       <c r="B962" s="3" t="s">
-        <v>1303</v>
+        <v>1290</v>
       </c>
       <c r="C962" s="4">
-        <v>251337</v>
+        <v>250031</v>
       </c>
       <c r="D962" s="4" t="s">
-        <v>336</v>
+        <v>990</v>
       </c>
     </row>
     <row r="963" spans="1:4">
       <c r="A963" s="4">
-        <v>38582</v>
+        <v>250032</v>
       </c>
       <c r="B963" s="3" t="s">
-        <v>1304</v>
+        <v>1291</v>
       </c>
       <c r="C963" s="4">
-        <v>38582</v>
+        <v>250032</v>
       </c>
       <c r="D963" s="4" t="s">
-        <v>946</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="964" spans="1:4">
       <c r="A964" s="4">
-        <v>250033</v>
+        <v>250927</v>
       </c>
       <c r="B964" s="3" t="s">
-        <v>1305</v>
+        <v>1293</v>
       </c>
       <c r="C964" s="4">
-        <v>250033</v>
+        <v>250927</v>
       </c>
       <c r="D964" s="4" t="s">
-        <v>1306</v>
+        <v>368</v>
       </c>
     </row>
     <row r="965" spans="1:4">
       <c r="A965" s="4">
-        <v>256614</v>
+        <v>90255</v>
       </c>
       <c r="B965" s="3" t="s">
-        <v>1307</v>
+        <v>1294</v>
       </c>
       <c r="C965" s="4">
-        <v>256614</v>
+        <v>90255</v>
       </c>
       <c r="D965" s="4" t="s">
-        <v>596</v>
+        <v>489</v>
       </c>
     </row>
     <row r="966" spans="1:4">
       <c r="A966" s="4">
-        <v>49955</v>
+        <v>54637</v>
       </c>
       <c r="B966" s="3" t="s">
-        <v>1308</v>
+        <v>1295</v>
       </c>
       <c r="C966" s="4">
-        <v>49955</v>
+        <v>54637</v>
       </c>
       <c r="D966" s="4" t="s">
-        <v>1309</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="967" spans="1:4">
       <c r="A967" s="4">
-        <v>93247</v>
+        <v>84102</v>
       </c>
       <c r="B967" s="3" t="s">
-        <v>1310</v>
+        <v>1297</v>
       </c>
       <c r="C967" s="4">
-        <v>93247</v>
+        <v>84102</v>
       </c>
       <c r="D967" s="4" t="s">
-        <v>1013</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="968" spans="1:4">
       <c r="A968" s="4">
-        <v>52578</v>
+        <v>60465</v>
       </c>
       <c r="B968" s="3" t="s">
-        <v>1311</v>
+        <v>1299</v>
       </c>
       <c r="C968" s="4">
-        <v>52578</v>
+        <v>60465</v>
       </c>
       <c r="D968" s="4" t="s">
-        <v>1312</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="969" spans="1:4">
       <c r="A969" s="4">
-        <v>52590</v>
+        <v>77104</v>
       </c>
       <c r="B969" s="3" t="s">
-        <v>1313</v>
+        <v>1301</v>
       </c>
       <c r="C969" s="4">
-        <v>52590</v>
+        <v>77104</v>
       </c>
       <c r="D969" s="4" t="s">
-        <v>956</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="970" spans="1:4">
       <c r="A970" s="4">
-        <v>52602</v>
+        <v>38582</v>
       </c>
       <c r="B970" s="3" t="s">
-        <v>1314</v>
+        <v>1303</v>
       </c>
       <c r="C970" s="4">
-        <v>52602</v>
+        <v>38582</v>
       </c>
       <c r="D970" s="4" t="s">
-        <v>956</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="971" spans="1:4">
       <c r="A971" s="4">
-        <v>252331</v>
+        <v>250033</v>
       </c>
       <c r="B971" s="3" t="s">
-        <v>1315</v>
+        <v>1305</v>
       </c>
       <c r="C971" s="4">
-        <v>252331</v>
+        <v>250033</v>
       </c>
       <c r="D971" s="4" t="s">
-        <v>1316</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="972" spans="1:4">
       <c r="A972" s="4">
-        <v>252708</v>
+        <v>254609</v>
       </c>
       <c r="B972" s="3" t="s">
-        <v>1317</v>
+        <v>1307</v>
       </c>
       <c r="C972" s="4">
-        <v>252708</v>
+        <v>254609</v>
       </c>
       <c r="D972" s="4" t="s">
-        <v>1318</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="973" spans="1:4">
       <c r="A973" s="4">
-        <v>251409</v>
+        <v>256614</v>
       </c>
       <c r="B973" s="3" t="s">
-        <v>1319</v>
+        <v>1309</v>
       </c>
       <c r="C973" s="4">
-        <v>251409</v>
+        <v>256614</v>
       </c>
       <c r="D973" s="4" t="s">
-        <v>1316</v>
+        <v>136</v>
       </c>
     </row>
     <row r="974" spans="1:4">
       <c r="A974" s="4">
-        <v>252709</v>
+        <v>49955</v>
       </c>
       <c r="B974" s="3" t="s">
-        <v>1320</v>
+        <v>1310</v>
       </c>
       <c r="C974" s="4">
-        <v>252709</v>
+        <v>49955</v>
       </c>
       <c r="D974" s="4" t="s">
-        <v>1318</v>
+        <v>152</v>
       </c>
     </row>
     <row r="975" spans="1:4">
       <c r="A975" s="4">
-        <v>68137</v>
+        <v>93247</v>
       </c>
       <c r="B975" s="3" t="s">
-        <v>1321</v>
+        <v>1311</v>
       </c>
       <c r="C975" s="4">
-        <v>68137</v>
+        <v>93247</v>
       </c>
       <c r="D975" s="4" t="s">
-        <v>1322</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="976" spans="1:4">
       <c r="A976" s="4">
-        <v>42498</v>
+        <v>52578</v>
       </c>
       <c r="B976" s="3" t="s">
-        <v>1323</v>
+        <v>1313</v>
       </c>
       <c r="C976" s="4">
-        <v>42498</v>
+        <v>52578</v>
       </c>
       <c r="D976" s="4" t="s">
-        <v>1324</v>
+        <v>573</v>
       </c>
     </row>
     <row r="977" spans="1:4">
       <c r="A977" s="4">
-        <v>254310</v>
+        <v>52602</v>
       </c>
       <c r="B977" s="3" t="s">
-        <v>1325</v>
+        <v>1314</v>
       </c>
       <c r="C977" s="4">
-        <v>254310</v>
+        <v>52602</v>
       </c>
       <c r="D977" s="4" t="s">
-        <v>612</v>
+        <v>960</v>
       </c>
     </row>
     <row r="978" spans="1:4">
       <c r="A978" s="4">
-        <v>38593</v>
+        <v>252331</v>
       </c>
       <c r="B978" s="3" t="s">
-        <v>1326</v>
+        <v>1315</v>
       </c>
       <c r="C978" s="4">
-        <v>38593</v>
+        <v>252331</v>
       </c>
       <c r="D978" s="4" t="s">
-        <v>1327</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="979" spans="1:4">
       <c r="A979" s="4">
-        <v>252710</v>
+        <v>252708</v>
       </c>
       <c r="B979" s="3" t="s">
-        <v>1328</v>
+        <v>1317</v>
       </c>
       <c r="C979" s="4">
-        <v>252710</v>
+        <v>252708</v>
       </c>
       <c r="D979" s="4" t="s">
-        <v>316</v>
+        <v>954</v>
       </c>
     </row>
     <row r="980" spans="1:4">
       <c r="A980" s="4">
-        <v>63940</v>
+        <v>251409</v>
       </c>
       <c r="B980" s="3" t="s">
-        <v>1329</v>
+        <v>1318</v>
       </c>
       <c r="C980" s="4">
-        <v>63940</v>
+        <v>251409</v>
       </c>
       <c r="D980" s="4" t="s">
-        <v>1330</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="981" spans="1:4">
       <c r="A981" s="4">
-        <v>253505</v>
+        <v>252709</v>
       </c>
       <c r="B981" s="3" t="s">
-        <v>1331</v>
+        <v>1319</v>
       </c>
       <c r="C981" s="4">
-        <v>253505</v>
+        <v>252709</v>
       </c>
       <c r="D981" s="4" t="s">
-        <v>65</v>
+        <v>954</v>
       </c>
     </row>
     <row r="982" spans="1:4">
       <c r="A982" s="4">
-        <v>258743</v>
+        <v>68137</v>
       </c>
       <c r="B982" s="3" t="s">
-        <v>1332</v>
+        <v>1320</v>
       </c>
       <c r="C982" s="4">
-        <v>258743</v>
+        <v>68137</v>
       </c>
       <c r="D982" s="4" t="s">
-        <v>1333</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="983" spans="1:4">
       <c r="A983" s="4">
-        <v>64357</v>
+        <v>42498</v>
       </c>
       <c r="B983" s="3" t="s">
-        <v>1334</v>
+        <v>1322</v>
       </c>
       <c r="C983" s="4">
-        <v>64357</v>
+        <v>42498</v>
       </c>
       <c r="D983" s="4" t="s">
-        <v>1335</v>
+        <v>800</v>
       </c>
     </row>
     <row r="984" spans="1:4">
       <c r="A984" s="4">
-        <v>84493</v>
+        <v>98364</v>
       </c>
       <c r="B984" s="3" t="s">
-        <v>1336</v>
+        <v>1323</v>
       </c>
       <c r="C984" s="4">
-        <v>84493</v>
+        <v>98364</v>
       </c>
       <c r="D984" s="4" t="s">
-        <v>1337</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="985" spans="1:4">
       <c r="A985" s="4">
-        <v>90402</v>
+        <v>38593</v>
       </c>
       <c r="B985" s="3" t="s">
-        <v>1338</v>
+        <v>1325</v>
       </c>
       <c r="C985" s="4">
-        <v>90402</v>
+        <v>38593</v>
       </c>
       <c r="D985" s="4" t="s">
-        <v>1337</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="986" spans="1:4">
       <c r="A986" s="4">
-        <v>64368</v>
+        <v>93540</v>
       </c>
       <c r="B986" s="3" t="s">
-        <v>1339</v>
+        <v>1326</v>
       </c>
       <c r="C986" s="4">
-        <v>64368</v>
+        <v>93540</v>
       </c>
       <c r="D986" s="4" t="s">
-        <v>1340</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="987" spans="1:4">
       <c r="A987" s="4">
-        <v>52680</v>
+        <v>26760</v>
       </c>
       <c r="B987" s="3" t="s">
-        <v>1341</v>
+        <v>1327</v>
       </c>
       <c r="C987" s="4">
-        <v>52680</v>
+        <v>26760</v>
       </c>
       <c r="D987" s="4" t="s">
-        <v>1333</v>
+        <v>150</v>
       </c>
     </row>
     <row r="988" spans="1:4">
       <c r="A988" s="4">
-        <v>86462</v>
+        <v>252710</v>
       </c>
       <c r="B988" s="3" t="s">
-        <v>1342</v>
+        <v>1328</v>
       </c>
       <c r="C988" s="4">
-        <v>86462</v>
+        <v>252710</v>
       </c>
       <c r="D988" s="4" t="s">
-        <v>1343</v>
+        <v>457</v>
       </c>
     </row>
     <row r="989" spans="1:4">
       <c r="A989" s="4">
-        <v>258744</v>
+        <v>93853</v>
       </c>
       <c r="B989" s="3" t="s">
-        <v>1344</v>
+        <v>1329</v>
       </c>
       <c r="C989" s="4">
-        <v>258744</v>
+        <v>93853</v>
       </c>
       <c r="D989" s="4" t="s">
-        <v>1345</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="990" spans="1:4">
       <c r="A990" s="4">
-        <v>255365</v>
+        <v>63940</v>
       </c>
       <c r="B990" s="3" t="s">
-        <v>1346</v>
+        <v>1331</v>
       </c>
       <c r="C990" s="4">
-        <v>255365</v>
+        <v>63940</v>
       </c>
       <c r="D990" s="4" t="s">
-        <v>1347</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="991" spans="1:4">
       <c r="A991" s="4">
-        <v>50150</v>
+        <v>38606</v>
       </c>
       <c r="B991" s="3" t="s">
-        <v>1348</v>
+        <v>1332</v>
       </c>
       <c r="C991" s="4">
-        <v>50150</v>
+        <v>38606</v>
       </c>
       <c r="D991" s="4" t="s">
-        <v>1349</v>
+        <v>850</v>
       </c>
     </row>
     <row r="992" spans="1:4">
       <c r="A992" s="4">
-        <v>64380</v>
+        <v>254964</v>
       </c>
       <c r="B992" s="3" t="s">
-        <v>1350</v>
+        <v>1333</v>
       </c>
       <c r="C992" s="4">
-        <v>64380</v>
+        <v>254964</v>
       </c>
       <c r="D992" s="4" t="s">
-        <v>1351</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="993" spans="1:4">
       <c r="A993" s="4">
-        <v>52690</v>
+        <v>253505</v>
       </c>
       <c r="B993" s="3" t="s">
-        <v>1352</v>
+        <v>1335</v>
       </c>
       <c r="C993" s="4">
-        <v>52690</v>
+        <v>253505</v>
       </c>
       <c r="D993" s="4" t="s">
-        <v>1353</v>
+        <v>966</v>
       </c>
     </row>
     <row r="994" spans="1:4">
       <c r="A994" s="4">
-        <v>69217</v>
+        <v>64357</v>
       </c>
       <c r="B994" s="3" t="s">
-        <v>1354</v>
+        <v>1336</v>
       </c>
       <c r="C994" s="4">
-        <v>69217</v>
+        <v>64357</v>
       </c>
       <c r="D994" s="4" t="s">
-        <v>1355</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="995" spans="1:4">
       <c r="A995" s="4">
-        <v>258745</v>
+        <v>84493</v>
       </c>
       <c r="B995" s="3" t="s">
-        <v>1356</v>
+        <v>1338</v>
       </c>
       <c r="C995" s="4">
-        <v>258745</v>
+        <v>84493</v>
       </c>
       <c r="D995" s="4" t="s">
-        <v>1357</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="996" spans="1:4">
       <c r="A996" s="4">
-        <v>64403</v>
+        <v>90402</v>
       </c>
       <c r="B996" s="3" t="s">
-        <v>1358</v>
+        <v>1339</v>
       </c>
       <c r="C996" s="4">
-        <v>64403</v>
+        <v>90402</v>
       </c>
       <c r="D996" s="4" t="s">
-        <v>600</v>
+        <v>505</v>
       </c>
     </row>
     <row r="997" spans="1:4">
       <c r="A997" s="4">
-        <v>45457</v>
+        <v>64368</v>
       </c>
       <c r="B997" s="3" t="s">
-        <v>1359</v>
+        <v>1340</v>
       </c>
       <c r="C997" s="4">
-        <v>45457</v>
+        <v>64368</v>
       </c>
       <c r="D997" s="4" t="s">
-        <v>1360</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="998" spans="1:4">
       <c r="A998" s="4">
-        <v>52725</v>
+        <v>52680</v>
       </c>
       <c r="B998" s="3" t="s">
-        <v>1361</v>
+        <v>1341</v>
       </c>
       <c r="C998" s="4">
-        <v>52725</v>
+        <v>52680</v>
       </c>
       <c r="D998" s="4" t="s">
-        <v>1357</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="999" spans="1:4">
       <c r="A999" s="4">
-        <v>92751</v>
+        <v>86462</v>
       </c>
       <c r="B999" s="3" t="s">
-        <v>1362</v>
+        <v>1343</v>
       </c>
       <c r="C999" s="4">
-        <v>92751</v>
+        <v>86462</v>
       </c>
       <c r="D999" s="4" t="s">
-        <v>1363</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1000" spans="1:4">
       <c r="A1000" s="4">
-        <v>230208</v>
+        <v>258744</v>
       </c>
       <c r="B1000" s="3" t="s">
-        <v>1364</v>
+        <v>1345</v>
       </c>
       <c r="C1000" s="4">
-        <v>230208</v>
+        <v>258744</v>
       </c>
       <c r="D1000" s="4" t="s">
-        <v>38</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="1001" spans="1:4">
       <c r="A1001" s="4">
-        <v>224411</v>
+        <v>54424</v>
       </c>
       <c r="B1001" s="3" t="s">
-        <v>1365</v>
+        <v>1346</v>
       </c>
       <c r="C1001" s="4">
-        <v>224411</v>
+        <v>54424</v>
       </c>
       <c r="D1001" s="4" t="s">
-        <v>49</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="1002" spans="1:4">
       <c r="A1002" s="4">
-        <v>224432</v>
+        <v>42443</v>
       </c>
       <c r="B1002" s="3" t="s">
-        <v>1366</v>
+        <v>1348</v>
       </c>
       <c r="C1002" s="4">
-        <v>224432</v>
+        <v>42443</v>
       </c>
       <c r="D1002" s="4" t="s">
-        <v>49</v>
+        <v>855</v>
       </c>
     </row>
     <row r="1003" spans="1:4">
       <c r="A1003" s="4">
-        <v>224415</v>
+        <v>64380</v>
       </c>
       <c r="B1003" s="3" t="s">
-        <v>1367</v>
+        <v>1349</v>
       </c>
       <c r="C1003" s="4">
-        <v>224415</v>
+        <v>64380</v>
       </c>
       <c r="D1003" s="4" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1004" spans="1:4">
       <c r="A1004" s="4">
-        <v>210196</v>
+        <v>52690</v>
       </c>
       <c r="B1004" s="3" t="s">
-        <v>1368</v>
+        <v>1350</v>
       </c>
       <c r="C1004" s="4">
-        <v>210196</v>
+        <v>52690</v>
       </c>
       <c r="D1004" s="4" t="s">
-        <v>42</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="1005" spans="1:4">
       <c r="A1005" s="4">
-        <v>243539</v>
+        <v>69217</v>
       </c>
       <c r="B1005" s="3" t="s">
-        <v>1369</v>
+        <v>1352</v>
       </c>
       <c r="C1005" s="4">
-        <v>243539</v>
+        <v>69217</v>
       </c>
       <c r="D1005" s="4" t="s">
-        <v>192</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="1006" spans="1:4">
       <c r="A1006" s="4">
-        <v>90390</v>
+        <v>96362</v>
       </c>
       <c r="B1006" s="3" t="s">
-        <v>1370</v>
+        <v>1354</v>
       </c>
       <c r="C1006" s="4">
-        <v>90390</v>
+        <v>96362</v>
       </c>
       <c r="D1006" s="4" t="s">
-        <v>1116</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="1007" spans="1:4">
       <c r="A1007" s="4">
-        <v>205971</v>
+        <v>258745</v>
       </c>
       <c r="B1007" s="3" t="s">
-        <v>1371</v>
+        <v>1356</v>
       </c>
       <c r="C1007" s="4">
-        <v>205971</v>
+        <v>258745</v>
       </c>
       <c r="D1007" s="4" t="s">
-        <v>820</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1008" spans="1:4">
       <c r="A1008" s="4">
-        <v>230582</v>
+        <v>64403</v>
       </c>
       <c r="B1008" s="3" t="s">
-        <v>1372</v>
+        <v>1358</v>
       </c>
       <c r="C1008" s="4">
-        <v>230582</v>
+        <v>64403</v>
       </c>
       <c r="D1008" s="4" t="s">
-        <v>119</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="1009" spans="1:4">
       <c r="A1009" s="4">
-        <v>254966</v>
+        <v>45457</v>
       </c>
       <c r="B1009" s="3" t="s">
-        <v>1373</v>
+        <v>1359</v>
       </c>
       <c r="C1009" s="4">
-        <v>254966</v>
+        <v>45457</v>
       </c>
       <c r="D1009" s="4" t="s">
-        <v>528</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1010" spans="1:4">
       <c r="A1010" s="4">
-        <v>254571</v>
+        <v>92751</v>
       </c>
       <c r="B1010" s="3" t="s">
-        <v>1374</v>
+        <v>1360</v>
       </c>
       <c r="C1010" s="4">
-        <v>254571</v>
+        <v>92751</v>
       </c>
       <c r="D1010" s="4" t="s">
-        <v>25</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="1011" spans="1:4">
       <c r="A1011" s="4">
-        <v>249569</v>
+        <v>230208</v>
       </c>
       <c r="B1011" s="3" t="s">
-        <v>1375</v>
+        <v>1362</v>
       </c>
       <c r="C1011" s="4">
-        <v>249569</v>
+        <v>230208</v>
       </c>
       <c r="D1011" s="4" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1012" spans="1:4">
       <c r="A1012" s="4">
-        <v>88600</v>
+        <v>90390</v>
       </c>
       <c r="B1012" s="3" t="s">
-        <v>1376</v>
+        <v>1363</v>
       </c>
       <c r="C1012" s="4">
-        <v>88600</v>
+        <v>90390</v>
       </c>
       <c r="D1012" s="4" t="s">
-        <v>21</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="1013" spans="1:4">
       <c r="A1013" s="4">
-        <v>255056</v>
+        <v>224411</v>
       </c>
       <c r="B1013" s="3" t="s">
-        <v>1377</v>
+        <v>1365</v>
       </c>
       <c r="C1013" s="4">
-        <v>255056</v>
+        <v>224411</v>
       </c>
       <c r="D1013" s="4" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1014" spans="1:4">
       <c r="A1014" s="4">
-        <v>249571</v>
+        <v>224432</v>
       </c>
       <c r="B1014" s="3" t="s">
-        <v>1378</v>
+        <v>1366</v>
       </c>
       <c r="C1014" s="4">
-        <v>249571</v>
+        <v>224432</v>
       </c>
       <c r="D1014" s="4" t="s">
-        <v>1288</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1015" spans="1:4">
       <c r="A1015" s="4">
-        <v>255057</v>
+        <v>224415</v>
       </c>
       <c r="B1015" s="3" t="s">
-        <v>1379</v>
+        <v>1367</v>
       </c>
       <c r="C1015" s="4">
-        <v>255057</v>
+        <v>224415</v>
       </c>
       <c r="D1015" s="4" t="s">
-        <v>1288</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1016" spans="1:4">
       <c r="A1016" s="4">
-        <v>249941</v>
+        <v>210196</v>
       </c>
       <c r="B1016" s="3" t="s">
-        <v>1380</v>
+        <v>1368</v>
       </c>
       <c r="C1016" s="4">
-        <v>249941</v>
+        <v>210196</v>
       </c>
       <c r="D1016" s="4" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1017" spans="1:4">
       <c r="A1017" s="4">
-        <v>252734</v>
+        <v>243539</v>
       </c>
       <c r="B1017" s="3" t="s">
-        <v>1381</v>
+        <v>1369</v>
       </c>
       <c r="C1017" s="4">
-        <v>252734</v>
+        <v>243539</v>
       </c>
       <c r="D1017" s="4" t="s">
-        <v>76</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1018" spans="1:4">
       <c r="A1018" s="4">
-        <v>251290</v>
+        <v>205971</v>
       </c>
       <c r="B1018" s="3" t="s">
-        <v>1382</v>
+        <v>1370</v>
       </c>
       <c r="C1018" s="4">
-        <v>251290</v>
+        <v>205971</v>
       </c>
       <c r="D1018" s="4" t="s">
-        <v>1288</v>
+        <v>821</v>
       </c>
     </row>
     <row r="1019" spans="1:4">
       <c r="A1019" s="4">
-        <v>243652</v>
+        <v>230582</v>
       </c>
       <c r="B1019" s="3" t="s">
-        <v>1383</v>
+        <v>1371</v>
       </c>
       <c r="C1019" s="4">
-        <v>243652</v>
+        <v>230582</v>
       </c>
       <c r="D1019" s="4" t="s">
-        <v>391</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1020" spans="1:4">
       <c r="A1020" s="4">
-        <v>80265</v>
+        <v>254966</v>
       </c>
       <c r="B1020" s="3" t="s">
-        <v>1384</v>
+        <v>1372</v>
       </c>
       <c r="C1020" s="4">
-        <v>80265</v>
+        <v>254966</v>
       </c>
       <c r="D1020" s="4" t="s">
-        <v>119</v>
+        <v>516</v>
       </c>
     </row>
     <row r="1021" spans="1:4">
       <c r="A1021" s="4">
-        <v>249942</v>
+        <v>254571</v>
       </c>
       <c r="B1021" s="3" t="s">
-        <v>1385</v>
+        <v>1373</v>
       </c>
       <c r="C1021" s="4">
-        <v>249942</v>
+        <v>254571</v>
       </c>
       <c r="D1021" s="4" t="s">
-        <v>942</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1022" spans="1:4">
       <c r="A1022" s="4">
-        <v>249943</v>
+        <v>249569</v>
       </c>
       <c r="B1022" s="3" t="s">
-        <v>1386</v>
+        <v>1374</v>
       </c>
       <c r="C1022" s="4">
-        <v>249943</v>
+        <v>249569</v>
       </c>
       <c r="D1022" s="4" t="s">
-        <v>942</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1023" spans="1:4">
       <c r="A1023" s="4">
-        <v>252058</v>
+        <v>88600</v>
       </c>
       <c r="B1023" s="3" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="C1023" s="4">
-        <v>252058</v>
+        <v>88600</v>
       </c>
       <c r="D1023" s="4" t="s">
-        <v>1388</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1024" spans="1:4">
       <c r="A1024" s="4">
-        <v>251295</v>
+        <v>255056</v>
       </c>
       <c r="B1024" s="3" t="s">
-        <v>1389</v>
+        <v>1376</v>
       </c>
       <c r="C1024" s="4">
-        <v>251295</v>
+        <v>255056</v>
       </c>
       <c r="D1024" s="4" t="s">
-        <v>1390</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1025" spans="1:4">
       <c r="A1025" s="4">
-        <v>252713</v>
+        <v>249571</v>
       </c>
       <c r="B1025" s="3" t="s">
-        <v>1391</v>
+        <v>1377</v>
       </c>
       <c r="C1025" s="4">
-        <v>252713</v>
+        <v>249571</v>
       </c>
       <c r="D1025" s="4" t="s">
-        <v>1392</v>
+        <v>984</v>
       </c>
     </row>
     <row r="1026" spans="1:4">
       <c r="A1026" s="4">
-        <v>250311</v>
+        <v>249941</v>
       </c>
       <c r="B1026" s="3" t="s">
-        <v>1393</v>
+        <v>1378</v>
       </c>
       <c r="C1026" s="4">
-        <v>250311</v>
+        <v>249941</v>
       </c>
       <c r="D1026" s="4" t="s">
-        <v>1390</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1027" spans="1:4">
       <c r="A1027" s="4">
-        <v>89094</v>
+        <v>252734</v>
       </c>
       <c r="B1027" s="3" t="s">
-        <v>1394</v>
+        <v>1379</v>
       </c>
       <c r="C1027" s="4">
-        <v>89094</v>
+        <v>252734</v>
       </c>
       <c r="D1027" s="4" t="s">
-        <v>538</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1028" spans="1:4">
       <c r="A1028" s="4">
-        <v>36536</v>
+        <v>251290</v>
       </c>
       <c r="B1028" s="3" t="s">
-        <v>1395</v>
+        <v>1380</v>
       </c>
       <c r="C1028" s="4">
-        <v>36536</v>
+        <v>251290</v>
       </c>
       <c r="D1028" s="4" t="s">
-        <v>55</v>
+        <v>984</v>
       </c>
     </row>
     <row r="1029" spans="1:4">
       <c r="A1029" s="4">
-        <v>38617</v>
+        <v>243652</v>
       </c>
       <c r="B1029" s="3" t="s">
-        <v>1396</v>
+        <v>1381</v>
       </c>
       <c r="C1029" s="4">
-        <v>38617</v>
+        <v>243652</v>
       </c>
       <c r="D1029" s="4" t="s">
-        <v>948</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1030" spans="1:4">
       <c r="A1030" s="4">
-        <v>251397</v>
+        <v>80265</v>
       </c>
       <c r="B1030" s="3" t="s">
-        <v>1397</v>
+        <v>1382</v>
       </c>
       <c r="C1030" s="4">
-        <v>251397</v>
+        <v>80265</v>
       </c>
       <c r="D1030" s="4" t="s">
-        <v>950</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1031" spans="1:4">
       <c r="A1031" s="4">
-        <v>252715</v>
+        <v>249943</v>
       </c>
       <c r="B1031" s="3" t="s">
-        <v>1398</v>
+        <v>1383</v>
       </c>
       <c r="C1031" s="4">
-        <v>252715</v>
+        <v>249943</v>
       </c>
       <c r="D1031" s="4" t="s">
-        <v>478</v>
+        <v>990</v>
       </c>
     </row>
     <row r="1032" spans="1:4">
       <c r="A1032" s="4">
-        <v>249945</v>
+        <v>252058</v>
       </c>
       <c r="B1032" s="3" t="s">
-        <v>1399</v>
+        <v>1384</v>
       </c>
       <c r="C1032" s="4">
-        <v>249945</v>
+        <v>252058</v>
       </c>
       <c r="D1032" s="4" t="s">
-        <v>1316</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1033" spans="1:4">
       <c r="A1033" s="4">
-        <v>254569</v>
+        <v>251295</v>
       </c>
       <c r="B1033" s="3" t="s">
-        <v>1400</v>
+        <v>1386</v>
       </c>
       <c r="C1033" s="4">
-        <v>254569</v>
+        <v>251295</v>
       </c>
       <c r="D1033" s="4" t="s">
-        <v>493</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="1034" spans="1:4">
       <c r="A1034" s="4">
-        <v>250367</v>
+        <v>252713</v>
       </c>
       <c r="B1034" s="3" t="s">
-        <v>1401</v>
+        <v>1388</v>
       </c>
       <c r="C1034" s="4">
-        <v>250367</v>
+        <v>252713</v>
       </c>
       <c r="D1034" s="4" t="s">
-        <v>1316</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="1035" spans="1:4">
       <c r="A1035" s="4">
-        <v>36200</v>
+        <v>250311</v>
       </c>
       <c r="B1035" s="3" t="s">
-        <v>1402</v>
+        <v>1390</v>
       </c>
       <c r="C1035" s="4">
-        <v>36200</v>
+        <v>250311</v>
       </c>
       <c r="D1035" s="4" t="s">
-        <v>493</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="1036" spans="1:4">
       <c r="A1036" s="4">
-        <v>61905</v>
+        <v>89094</v>
       </c>
       <c r="B1036" s="3" t="s">
-        <v>1403</v>
+        <v>1391</v>
       </c>
       <c r="C1036" s="4">
-        <v>61905</v>
+        <v>89094</v>
       </c>
       <c r="D1036" s="4" t="s">
-        <v>612</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="1037" spans="1:4">
       <c r="A1037" s="4">
-        <v>38628</v>
+        <v>36536</v>
       </c>
       <c r="B1037" s="3" t="s">
-        <v>1404</v>
+        <v>1393</v>
       </c>
       <c r="C1037" s="4">
-        <v>38628</v>
+        <v>36536</v>
       </c>
       <c r="D1037" s="4" t="s">
-        <v>791</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="1038" spans="1:4">
       <c r="A1038" s="4">
-        <v>251185</v>
+        <v>38617</v>
       </c>
       <c r="B1038" s="3" t="s">
-        <v>1405</v>
+        <v>1394</v>
       </c>
       <c r="C1038" s="4">
-        <v>251185</v>
+        <v>38617</v>
       </c>
       <c r="D1038" s="4" t="s">
-        <v>1406</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1039" spans="1:4">
       <c r="A1039" s="4">
-        <v>250116</v>
+        <v>251397</v>
       </c>
       <c r="B1039" s="3" t="s">
-        <v>1407</v>
+        <v>1396</v>
       </c>
       <c r="C1039" s="4">
-        <v>250116</v>
+        <v>251397</v>
       </c>
       <c r="D1039" s="4" t="s">
-        <v>1408</v>
+        <v>917</v>
       </c>
     </row>
     <row r="1040" spans="1:4">
       <c r="A1040" s="4">
-        <v>251854</v>
+        <v>37380</v>
       </c>
       <c r="B1040" s="3" t="s">
-        <v>1409</v>
+        <v>1397</v>
       </c>
       <c r="C1040" s="4">
-        <v>251854</v>
+        <v>37380</v>
       </c>
       <c r="D1040" s="4" t="s">
-        <v>1410</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="1041" spans="1:4">
       <c r="A1041" s="4">
-        <v>252716</v>
+        <v>254569</v>
       </c>
       <c r="B1041" s="3" t="s">
-        <v>1411</v>
+        <v>1398</v>
       </c>
       <c r="C1041" s="4">
-        <v>252716</v>
+        <v>254569</v>
       </c>
       <c r="D1041" s="4" t="s">
-        <v>1412</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1042" spans="1:4">
       <c r="A1042" s="4">
-        <v>90850</v>
+        <v>250367</v>
       </c>
       <c r="B1042" s="3" t="s">
-        <v>1413</v>
+        <v>1399</v>
       </c>
       <c r="C1042" s="4">
-        <v>90850</v>
+        <v>250367</v>
       </c>
       <c r="D1042" s="4" t="s">
-        <v>1414</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1043" spans="1:4">
       <c r="A1043" s="4">
-        <v>255058</v>
+        <v>36200</v>
       </c>
       <c r="B1043" s="3" t="s">
-        <v>1415</v>
+        <v>1400</v>
       </c>
       <c r="C1043" s="4">
-        <v>255058</v>
+        <v>36200</v>
       </c>
       <c r="D1043" s="4" t="s">
-        <v>1345</v>
+        <v>123</v>
       </c>
     </row>
     <row r="1044" spans="1:4">
       <c r="A1044" s="4">
-        <v>255582</v>
+        <v>38628</v>
       </c>
       <c r="B1044" s="3" t="s">
-        <v>1416</v>
+        <v>1401</v>
       </c>
       <c r="C1044" s="4">
-        <v>255582</v>
+        <v>38628</v>
       </c>
       <c r="D1044" s="4" t="s">
-        <v>1414</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="1045" spans="1:4">
       <c r="A1045" s="4">
-        <v>258746</v>
+        <v>251185</v>
       </c>
       <c r="B1045" s="3" t="s">
-        <v>1417</v>
+        <v>1402</v>
       </c>
       <c r="C1045" s="4">
-        <v>258746</v>
+        <v>251185</v>
       </c>
       <c r="D1045" s="4" t="s">
-        <v>1333</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1046" spans="1:4">
       <c r="A1046" s="4">
-        <v>258747</v>
+        <v>250116</v>
       </c>
       <c r="B1046" s="3" t="s">
-        <v>1418</v>
+        <v>1404</v>
       </c>
       <c r="C1046" s="4">
-        <v>258747</v>
+        <v>250116</v>
       </c>
       <c r="D1046" s="4" t="s">
-        <v>1345</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="1047" spans="1:4">
       <c r="A1047" s="4">
-        <v>38369</v>
+        <v>252716</v>
       </c>
       <c r="B1047" s="3" t="s">
-        <v>1419</v>
+        <v>1406</v>
       </c>
       <c r="C1047" s="4">
-        <v>38369</v>
+        <v>252716</v>
       </c>
       <c r="D1047" s="4" t="s">
-        <v>1420</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1048" spans="1:4">
       <c r="A1048" s="4">
-        <v>45973</v>
+        <v>90850</v>
       </c>
       <c r="B1048" s="3" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
       <c r="C1048" s="4">
-        <v>45973</v>
+        <v>90850</v>
       </c>
       <c r="D1048" s="4" t="s">
-        <v>1353</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="1049" spans="1:4">
       <c r="A1049" s="4">
-        <v>43927</v>
+        <v>255582</v>
       </c>
       <c r="B1049" s="3" t="s">
-        <v>1422</v>
+        <v>1409</v>
       </c>
       <c r="C1049" s="4">
-        <v>43927</v>
+        <v>255582</v>
       </c>
       <c r="D1049" s="4" t="s">
-        <v>583</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="1050" spans="1:4">
       <c r="A1050" s="4">
-        <v>258748</v>
+        <v>258746</v>
       </c>
       <c r="B1050" s="3" t="s">
-        <v>1423</v>
+        <v>1410</v>
       </c>
       <c r="C1050" s="4">
-        <v>258748</v>
+        <v>258746</v>
       </c>
       <c r="D1050" s="4" t="s">
-        <v>1357</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="1051" spans="1:4">
       <c r="A1051" s="4">
-        <v>45984</v>
+        <v>68181</v>
       </c>
       <c r="B1051" s="3" t="s">
-        <v>1424</v>
+        <v>1411</v>
       </c>
       <c r="C1051" s="4">
-        <v>45984</v>
+        <v>68181</v>
       </c>
       <c r="D1051" s="4" t="s">
-        <v>1357</v>
+        <v>505</v>
       </c>
     </row>
     <row r="1052" spans="1:4">
       <c r="A1052" s="4">
-        <v>230546</v>
+        <v>258747</v>
       </c>
       <c r="B1052" s="3" t="s">
-        <v>1425</v>
+        <v>1412</v>
       </c>
       <c r="C1052" s="4">
-        <v>230546</v>
+        <v>258747</v>
       </c>
       <c r="D1052" s="4" t="s">
-        <v>1426</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="1053" spans="1:4">
       <c r="A1053" s="4">
-        <v>230557</v>
+        <v>45973</v>
       </c>
       <c r="B1053" s="3" t="s">
-        <v>1427</v>
+        <v>1413</v>
       </c>
       <c r="C1053" s="4">
-        <v>230557</v>
+        <v>45973</v>
       </c>
       <c r="D1053" s="4" t="s">
-        <v>13</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="1054" spans="1:4">
       <c r="A1054" s="4">
-        <v>147405</v>
+        <v>80344</v>
       </c>
       <c r="B1054" s="3" t="s">
-        <v>1428</v>
+        <v>1414</v>
       </c>
       <c r="C1054" s="4">
-        <v>147405</v>
+        <v>80344</v>
       </c>
       <c r="D1054" s="4" t="s">
-        <v>230</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="1055" spans="1:4">
       <c r="A1055" s="4">
-        <v>142264</v>
+        <v>258748</v>
       </c>
       <c r="B1055" s="3" t="s">
-        <v>1429</v>
+        <v>1416</v>
       </c>
       <c r="C1055" s="4">
-        <v>142264</v>
+        <v>258748</v>
       </c>
       <c r="D1055" s="4" t="s">
-        <v>25</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1056" spans="1:4">
       <c r="A1056" s="4">
-        <v>33891</v>
+        <v>45984</v>
       </c>
       <c r="B1056" s="3" t="s">
-        <v>1430</v>
+        <v>1417</v>
       </c>
       <c r="C1056" s="4">
-        <v>33891</v>
+        <v>45984</v>
       </c>
       <c r="D1056" s="4" t="s">
-        <v>1431</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1057" spans="1:4">
       <c r="A1057" s="4">
-        <v>258444</v>
+        <v>230546</v>
       </c>
       <c r="B1057" s="3" t="s">
-        <v>1432</v>
+        <v>1418</v>
       </c>
       <c r="C1057" s="4">
-        <v>258444</v>
+        <v>230546</v>
       </c>
       <c r="D1057" s="4" t="s">
-        <v>467</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="1058" spans="1:4">
       <c r="A1058" s="4">
-        <v>258443</v>
+        <v>230557</v>
       </c>
       <c r="B1058" s="3" t="s">
-        <v>1433</v>
+        <v>1420</v>
       </c>
       <c r="C1058" s="4">
-        <v>258443</v>
+        <v>230557</v>
       </c>
       <c r="D1058" s="4" t="s">
-        <v>805</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1059" spans="1:4">
       <c r="A1059" s="4">
-        <v>258302</v>
+        <v>147405</v>
       </c>
       <c r="B1059" s="3" t="s">
-        <v>1434</v>
+        <v>1421</v>
       </c>
       <c r="C1059" s="4">
-        <v>258302</v>
+        <v>147405</v>
       </c>
       <c r="D1059" s="4" t="s">
-        <v>177</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1060" spans="1:4">
       <c r="A1060" s="4">
-        <v>258301</v>
+        <v>142264</v>
       </c>
       <c r="B1060" s="3" t="s">
-        <v>1435</v>
+        <v>1422</v>
       </c>
       <c r="C1060" s="4">
-        <v>258301</v>
+        <v>142264</v>
       </c>
       <c r="D1060" s="4" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1061" spans="1:4">
       <c r="A1061" s="4">
-        <v>257656</v>
+        <v>26041</v>
       </c>
       <c r="B1061" s="3" t="s">
-        <v>1436</v>
+        <v>1423</v>
       </c>
       <c r="C1061" s="4">
-        <v>257656</v>
+        <v>26041</v>
       </c>
       <c r="D1061" s="4" t="s">
-        <v>152</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="1062" spans="1:4">
       <c r="A1062" s="4">
-        <v>156684</v>
+        <v>258444</v>
       </c>
       <c r="B1062" s="3" t="s">
-        <v>1437</v>
+        <v>1425</v>
       </c>
       <c r="C1062" s="4">
-        <v>156684</v>
+        <v>258444</v>
       </c>
       <c r="D1062" s="4" t="s">
-        <v>38</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1063" spans="1:4">
       <c r="A1063" s="4">
-        <v>34905</v>
+        <v>258443</v>
       </c>
       <c r="B1063" s="3" t="s">
-        <v>1438</v>
+        <v>1426</v>
       </c>
       <c r="C1063" s="4">
-        <v>34905</v>
+        <v>258443</v>
       </c>
       <c r="D1063" s="4" t="s">
-        <v>1231</v>
+        <v>486</v>
       </c>
     </row>
     <row r="1064" spans="1:4">
       <c r="A1064" s="4">
-        <v>222628</v>
+        <v>258302</v>
       </c>
       <c r="B1064" s="3" t="s">
-        <v>1439</v>
+        <v>1427</v>
       </c>
       <c r="C1064" s="4">
-        <v>222628</v>
+        <v>258302</v>
       </c>
       <c r="D1064" s="4" t="s">
-        <v>181</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1065" spans="1:4">
       <c r="A1065" s="4">
-        <v>34826</v>
+        <v>258301</v>
       </c>
       <c r="B1065" s="3" t="s">
-        <v>1440</v>
+        <v>1428</v>
       </c>
       <c r="C1065" s="4">
-        <v>34826</v>
+        <v>258301</v>
       </c>
       <c r="D1065" s="4" t="s">
-        <v>1441</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1066" spans="1:4">
       <c r="A1066" s="4">
-        <v>45312</v>
+        <v>97050</v>
       </c>
       <c r="B1066" s="3" t="s">
-        <v>1442</v>
+        <v>1429</v>
       </c>
       <c r="C1066" s="4">
-        <v>45312</v>
+        <v>97050</v>
       </c>
       <c r="D1066" s="4" t="s">
-        <v>1087</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1067" spans="1:4">
       <c r="A1067" s="4">
-        <v>89241</v>
+        <v>257656</v>
       </c>
       <c r="B1067" s="3" t="s">
-        <v>1443</v>
+        <v>1430</v>
       </c>
       <c r="C1067" s="4">
-        <v>89241</v>
+        <v>257656</v>
       </c>
       <c r="D1067" s="4" t="s">
-        <v>1444</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1068" spans="1:4">
       <c r="A1068" s="4">
-        <v>46000</v>
+        <v>156684</v>
       </c>
       <c r="B1068" s="3" t="s">
-        <v>1445</v>
+        <v>1432</v>
       </c>
       <c r="C1068" s="4">
-        <v>46000</v>
+        <v>156684</v>
       </c>
       <c r="D1068" s="4" t="s">
-        <v>1446</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1069" spans="1:4">
       <c r="A1069" s="4">
-        <v>47448</v>
+        <v>34905</v>
       </c>
       <c r="B1069" s="3" t="s">
-        <v>1447</v>
+        <v>1433</v>
       </c>
       <c r="C1069" s="4">
-        <v>47448</v>
+        <v>34905</v>
       </c>
       <c r="D1069" s="4" t="s">
-        <v>458</v>
+        <v>618</v>
       </c>
     </row>
     <row r="1070" spans="1:4">
       <c r="A1070" s="4">
-        <v>93528</v>
+        <v>222628</v>
       </c>
       <c r="B1070" s="3" t="s">
-        <v>1448</v>
+        <v>1434</v>
       </c>
       <c r="C1070" s="4">
-        <v>93528</v>
+        <v>222628</v>
       </c>
       <c r="D1070" s="4" t="s">
-        <v>1449</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1071" spans="1:4">
       <c r="A1071" s="4">
-        <v>84684</v>
+        <v>34826</v>
       </c>
       <c r="B1071" s="3" t="s">
-        <v>1450</v>
+        <v>1435</v>
       </c>
       <c r="C1071" s="4">
-        <v>84684</v>
+        <v>34826</v>
       </c>
       <c r="D1071" s="4" t="s">
-        <v>1451</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1072" spans="1:4">
       <c r="A1072" s="4">
-        <v>32230</v>
+        <v>45312</v>
       </c>
       <c r="B1072" s="3" t="s">
-        <v>1452</v>
+        <v>1437</v>
       </c>
       <c r="C1072" s="4">
-        <v>32230</v>
+        <v>45312</v>
       </c>
       <c r="D1072" s="4" t="s">
-        <v>1453</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1073" spans="1:4">
       <c r="A1073" s="4">
-        <v>255553</v>
+        <v>46000</v>
       </c>
       <c r="B1073" s="3" t="s">
-        <v>1454</v>
+        <v>1439</v>
       </c>
       <c r="C1073" s="4">
-        <v>255553</v>
+        <v>46000</v>
       </c>
       <c r="D1073" s="4" t="s">
-        <v>1094</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1074" spans="1:4">
       <c r="A1074" s="4">
-        <v>258223</v>
+        <v>47448</v>
       </c>
       <c r="B1074" s="3" t="s">
-        <v>1455</v>
+        <v>1441</v>
       </c>
       <c r="C1074" s="4">
-        <v>258223</v>
+        <v>47448</v>
       </c>
       <c r="D1074" s="4" t="s">
-        <v>375</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="1075" spans="1:4">
       <c r="A1075" s="4">
-        <v>243167</v>
+        <v>93528</v>
       </c>
       <c r="B1075" s="3" t="s">
-        <v>1456</v>
+        <v>1443</v>
       </c>
       <c r="C1075" s="4">
-        <v>243167</v>
+        <v>93528</v>
       </c>
       <c r="D1075" s="4" t="s">
-        <v>21</v>
+        <v>926</v>
       </c>
     </row>
     <row r="1076" spans="1:4">
       <c r="A1076" s="4">
-        <v>79947</v>
+        <v>84684</v>
       </c>
       <c r="B1076" s="3" t="s">
-        <v>1457</v>
+        <v>1444</v>
       </c>
       <c r="C1076" s="4">
-        <v>79947</v>
+        <v>84684</v>
       </c>
       <c r="D1076" s="4" t="s">
-        <v>47</v>
+        <v>567</v>
       </c>
     </row>
     <row r="1077" spans="1:4">
       <c r="A1077" s="4">
-        <v>258222</v>
+        <v>32230</v>
       </c>
       <c r="B1077" s="3" t="s">
-        <v>1458</v>
+        <v>1445</v>
       </c>
       <c r="C1077" s="4">
-        <v>258222</v>
+        <v>32230</v>
       </c>
       <c r="D1077" s="4" t="s">
-        <v>192</v>
+        <v>565</v>
       </c>
     </row>
     <row r="1078" spans="1:4">
       <c r="A1078" s="4">
-        <v>77855</v>
+        <v>255553</v>
       </c>
       <c r="B1078" s="3" t="s">
-        <v>1459</v>
+        <v>1446</v>
       </c>
       <c r="C1078" s="4">
-        <v>77855</v>
+        <v>255553</v>
       </c>
       <c r="D1078" s="4" t="s">
-        <v>34</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1079" spans="1:4">
       <c r="A1079" s="4">
-        <v>258381</v>
+        <v>258223</v>
       </c>
       <c r="B1079" s="3" t="s">
-        <v>1460</v>
+        <v>1447</v>
       </c>
       <c r="C1079" s="4">
-        <v>258381</v>
+        <v>258223</v>
       </c>
       <c r="D1079" s="4" t="s">
-        <v>23</v>
+        <v>375</v>
       </c>
     </row>
     <row r="1080" spans="1:4">
       <c r="A1080" s="4">
-        <v>77866</v>
+        <v>243167</v>
       </c>
       <c r="B1080" s="3" t="s">
-        <v>1461</v>
+        <v>1448</v>
       </c>
       <c r="C1080" s="4">
-        <v>77866</v>
+        <v>243167</v>
       </c>
       <c r="D1080" s="4" t="s">
-        <v>417</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1081" spans="1:4">
       <c r="A1081" s="4">
-        <v>77877</v>
+        <v>79947</v>
       </c>
       <c r="B1081" s="3" t="s">
-        <v>1462</v>
+        <v>1449</v>
       </c>
       <c r="C1081" s="4">
-        <v>77877</v>
+        <v>79947</v>
       </c>
       <c r="D1081" s="4" t="s">
-        <v>247</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1082" spans="1:4">
       <c r="A1082" s="4">
-        <v>83167</v>
+        <v>97374</v>
       </c>
       <c r="B1082" s="3" t="s">
-        <v>1463</v>
+        <v>1450</v>
       </c>
       <c r="C1082" s="4">
-        <v>83167</v>
+        <v>97374</v>
       </c>
       <c r="D1082" s="4" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1083" spans="1:4">
       <c r="A1083" s="4">
-        <v>73054</v>
+        <v>258222</v>
       </c>
       <c r="B1083" s="3" t="s">
-        <v>1464</v>
+        <v>1451</v>
       </c>
       <c r="C1083" s="4">
-        <v>73054</v>
+        <v>258222</v>
       </c>
       <c r="D1083" s="4" t="s">
-        <v>495</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1084" spans="1:4">
       <c r="A1084" s="4">
-        <v>256030</v>
+        <v>77855</v>
       </c>
       <c r="B1084" s="3" t="s">
-        <v>1465</v>
+        <v>1452</v>
       </c>
       <c r="C1084" s="4">
-        <v>256030</v>
+        <v>77855</v>
       </c>
       <c r="D1084" s="4" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1085" spans="1:4">
       <c r="A1085" s="4">
-        <v>230126</v>
+        <v>258381</v>
       </c>
       <c r="B1085" s="3" t="s">
-        <v>1466</v>
+        <v>1453</v>
       </c>
       <c r="C1085" s="4">
-        <v>230126</v>
+        <v>258381</v>
       </c>
       <c r="D1085" s="4" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1086" spans="1:4">
       <c r="A1086" s="4">
-        <v>230127</v>
+        <v>77328</v>
       </c>
       <c r="B1086" s="3" t="s">
-        <v>1467</v>
+        <v>1454</v>
       </c>
       <c r="C1086" s="4">
-        <v>230127</v>
+        <v>77328</v>
       </c>
       <c r="D1086" s="4" t="s">
-        <v>192</v>
+        <v>355</v>
       </c>
     </row>
     <row r="1087" spans="1:4">
       <c r="A1087" s="4">
-        <v>230125</v>
+        <v>83167</v>
       </c>
       <c r="B1087" s="3" t="s">
-        <v>1468</v>
+        <v>1455</v>
       </c>
       <c r="C1087" s="4">
-        <v>230125</v>
+        <v>83167</v>
       </c>
       <c r="D1087" s="4" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
     </row>
     <row r="1088" spans="1:4">
       <c r="A1088" s="4">
-        <v>230128</v>
+        <v>256030</v>
       </c>
       <c r="B1088" s="3" t="s">
-        <v>1469</v>
+        <v>1456</v>
       </c>
       <c r="C1088" s="4">
-        <v>230128</v>
+        <v>256030</v>
       </c>
       <c r="D1088" s="4" t="s">
-        <v>13</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1089" spans="1:4">
       <c r="A1089" s="4">
-        <v>230131</v>
+        <v>230126</v>
       </c>
       <c r="B1089" s="3" t="s">
-        <v>1470</v>
+        <v>1457</v>
       </c>
       <c r="C1089" s="4">
-        <v>230131</v>
+        <v>230126</v>
       </c>
       <c r="D1089" s="4" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1090" spans="1:4">
       <c r="A1090" s="4">
-        <v>230149</v>
+        <v>230127</v>
       </c>
       <c r="B1090" s="3" t="s">
-        <v>1471</v>
+        <v>1458</v>
       </c>
       <c r="C1090" s="4">
-        <v>230149</v>
+        <v>230127</v>
       </c>
       <c r="D1090" s="4" t="s">
-        <v>1472</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1091" spans="1:4">
       <c r="A1091" s="4">
-        <v>230132</v>
+        <v>230125</v>
       </c>
       <c r="B1091" s="3" t="s">
-        <v>1473</v>
+        <v>1459</v>
       </c>
       <c r="C1091" s="4">
-        <v>230132</v>
+        <v>230125</v>
       </c>
       <c r="D1091" s="4" t="s">
-        <v>1160</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1092" spans="1:4">
       <c r="A1092" s="4">
-        <v>230130</v>
+        <v>230128</v>
       </c>
       <c r="B1092" s="3" t="s">
-        <v>1474</v>
+        <v>1460</v>
       </c>
       <c r="C1092" s="4">
-        <v>230130</v>
+        <v>230128</v>
       </c>
       <c r="D1092" s="4" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1093" spans="1:4">
       <c r="A1093" s="4">
-        <v>230129</v>
+        <v>230131</v>
       </c>
       <c r="B1093" s="3" t="s">
-        <v>1475</v>
+        <v>1461</v>
       </c>
       <c r="C1093" s="4">
-        <v>230129</v>
+        <v>230131</v>
       </c>
       <c r="D1093" s="4" t="s">
-        <v>188</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1094" spans="1:4">
       <c r="A1094" s="4">
-        <v>217513</v>
+        <v>230149</v>
       </c>
       <c r="B1094" s="3" t="s">
-        <v>1476</v>
+        <v>1462</v>
       </c>
       <c r="C1094" s="4">
-        <v>217513</v>
+        <v>230149</v>
       </c>
       <c r="D1094" s="4" t="s">
-        <v>538</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="1095" spans="1:4">
       <c r="A1095" s="4">
-        <v>217507</v>
+        <v>230132</v>
       </c>
       <c r="B1095" s="3" t="s">
-        <v>1477</v>
+        <v>1464</v>
       </c>
       <c r="C1095" s="4">
-        <v>217507</v>
+        <v>230132</v>
       </c>
       <c r="D1095" s="4" t="s">
-        <v>1260</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="1096" spans="1:4">
       <c r="A1096" s="4">
-        <v>54288</v>
+        <v>230130</v>
       </c>
       <c r="B1096" s="3" t="s">
-        <v>1478</v>
+        <v>1465</v>
       </c>
       <c r="C1096" s="4">
-        <v>54288</v>
+        <v>230130</v>
       </c>
       <c r="D1096" s="4" t="s">
-        <v>1479</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1097" spans="1:4">
       <c r="A1097" s="4">
-        <v>40788</v>
+        <v>230129</v>
       </c>
       <c r="B1097" s="3" t="s">
-        <v>1480</v>
+        <v>1466</v>
       </c>
       <c r="C1097" s="4">
-        <v>40788</v>
+        <v>230129</v>
       </c>
       <c r="D1097" s="4" t="s">
-        <v>312</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1098" spans="1:4">
       <c r="A1098" s="4">
-        <v>46963</v>
+        <v>217513</v>
       </c>
       <c r="B1098" s="3" t="s">
-        <v>1481</v>
+        <v>1467</v>
       </c>
       <c r="C1098" s="4">
-        <v>46963</v>
+        <v>217513</v>
       </c>
       <c r="D1098" s="4" t="s">
-        <v>339</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1099" spans="1:4">
       <c r="A1099" s="4">
-        <v>40801</v>
+        <v>217507</v>
       </c>
       <c r="B1099" s="3" t="s">
-        <v>1482</v>
+        <v>1468</v>
       </c>
       <c r="C1099" s="4">
-        <v>40801</v>
+        <v>217507</v>
       </c>
       <c r="D1099" s="4" t="s">
-        <v>384</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1100" spans="1:4">
       <c r="A1100" s="4">
-        <v>256122</v>
+        <v>54288</v>
       </c>
       <c r="B1100" s="3" t="s">
-        <v>1483</v>
+        <v>1470</v>
       </c>
       <c r="C1100" s="4">
-        <v>256122</v>
+        <v>54288</v>
       </c>
       <c r="D1100" s="4" t="s">
-        <v>336</v>
+        <v>592</v>
       </c>
     </row>
     <row r="1101" spans="1:4">
       <c r="A1101" s="4">
-        <v>258624</v>
+        <v>40788</v>
       </c>
       <c r="B1101" s="3" t="s">
-        <v>1484</v>
+        <v>1471</v>
       </c>
       <c r="C1101" s="4">
-        <v>258624</v>
+        <v>40788</v>
       </c>
       <c r="D1101" s="4" t="s">
-        <v>946</v>
+        <v>297</v>
       </c>
     </row>
     <row r="1102" spans="1:4">
       <c r="A1102" s="4">
-        <v>256676</v>
+        <v>46963</v>
       </c>
       <c r="B1102" s="3" t="s">
-        <v>1485</v>
+        <v>1472</v>
       </c>
       <c r="C1102" s="4">
-        <v>256676</v>
+        <v>46963</v>
       </c>
       <c r="D1102" s="4" t="s">
-        <v>788</v>
+        <v>326</v>
       </c>
     </row>
     <row r="1103" spans="1:4">
       <c r="A1103" s="4">
-        <v>258166</v>
+        <v>40801</v>
       </c>
       <c r="B1103" s="3" t="s">
-        <v>1486</v>
+        <v>1473</v>
       </c>
       <c r="C1103" s="4">
-        <v>258166</v>
+        <v>40801</v>
       </c>
       <c r="D1103" s="4" t="s">
-        <v>339</v>
+        <v>368</v>
       </c>
     </row>
     <row r="1104" spans="1:4">
       <c r="A1104" s="4">
-        <v>56145</v>
+        <v>256122</v>
       </c>
       <c r="B1104" s="3" t="s">
-        <v>1487</v>
+        <v>1474</v>
       </c>
       <c r="C1104" s="4">
-        <v>56145</v>
+        <v>256122</v>
       </c>
       <c r="D1104" s="4" t="s">
-        <v>195</v>
+        <v>322</v>
       </c>
     </row>
     <row r="1105" spans="1:4">
       <c r="A1105" s="4">
-        <v>72727</v>
+        <v>258624</v>
       </c>
       <c r="B1105" s="3" t="s">
-        <v>1488</v>
+        <v>1475</v>
       </c>
       <c r="C1105" s="4">
-        <v>72727</v>
+        <v>258624</v>
       </c>
       <c r="D1105" s="4" t="s">
-        <v>835</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1106" spans="1:4">
       <c r="A1106" s="4">
-        <v>257300</v>
+        <v>256676</v>
       </c>
       <c r="B1106" s="3" t="s">
-        <v>1489</v>
+        <v>1476</v>
       </c>
       <c r="C1106" s="4">
-        <v>257300</v>
+        <v>256676</v>
       </c>
       <c r="D1106" s="4" t="s">
-        <v>188</v>
+        <v>797</v>
       </c>
     </row>
     <row r="1107" spans="1:4">
       <c r="A1107" s="4">
-        <v>256655</v>
+        <v>258166</v>
       </c>
       <c r="B1107" s="3" t="s">
-        <v>1490</v>
+        <v>1477</v>
       </c>
       <c r="C1107" s="4">
-        <v>256655</v>
+        <v>258166</v>
       </c>
       <c r="D1107" s="4" t="s">
-        <v>188</v>
+        <v>326</v>
       </c>
     </row>
     <row r="1108" spans="1:4">
       <c r="A1108" s="4">
-        <v>70589</v>
+        <v>56145</v>
       </c>
       <c r="B1108" s="3" t="s">
-        <v>1491</v>
+        <v>1478</v>
       </c>
       <c r="C1108" s="4">
-        <v>70589</v>
+        <v>56145</v>
       </c>
       <c r="D1108" s="4" t="s">
-        <v>784</v>
+        <v>177</v>
       </c>
     </row>
     <row r="1109" spans="1:4">
       <c r="A1109" s="4">
-        <v>257094</v>
+        <v>43220</v>
       </c>
       <c r="B1109" s="3" t="s">
-        <v>1492</v>
+        <v>1479</v>
       </c>
       <c r="C1109" s="4">
-        <v>257094</v>
+        <v>43220</v>
       </c>
       <c r="D1109" s="4" t="s">
-        <v>166</v>
+        <v>797</v>
       </c>
     </row>
     <row r="1110" spans="1:4">
       <c r="A1110" s="4">
-        <v>93809</v>
+        <v>73963</v>
       </c>
       <c r="B1110" s="3" t="s">
-        <v>1493</v>
+        <v>1480</v>
       </c>
       <c r="C1110" s="4">
-        <v>93809</v>
+        <v>73963</v>
       </c>
       <c r="D1110" s="4" t="s">
-        <v>567</v>
+        <v>521</v>
       </c>
     </row>
     <row r="1111" spans="1:4">
       <c r="A1111" s="4">
-        <v>43231</v>
+        <v>257300</v>
       </c>
       <c r="B1111" s="3" t="s">
-        <v>1494</v>
+        <v>1481</v>
       </c>
       <c r="C1111" s="4">
-        <v>43231</v>
+        <v>257300</v>
       </c>
       <c r="D1111" s="4" t="s">
-        <v>1495</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1112" spans="1:4">
       <c r="A1112" s="4">
-        <v>256123</v>
+        <v>256655</v>
       </c>
       <c r="B1112" s="3" t="s">
-        <v>1496</v>
+        <v>1482</v>
       </c>
       <c r="C1112" s="4">
-        <v>256123</v>
+        <v>256655</v>
       </c>
       <c r="D1112" s="4" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1113" spans="1:4">
       <c r="A1113" s="4">
-        <v>92101</v>
+        <v>70589</v>
       </c>
       <c r="B1113" s="3" t="s">
-        <v>1497</v>
+        <v>1483</v>
       </c>
       <c r="C1113" s="4">
-        <v>92101</v>
+        <v>70589</v>
       </c>
       <c r="D1113" s="4" t="s">
-        <v>508</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1114" spans="1:4">
       <c r="A1114" s="4">
-        <v>256063</v>
+        <v>92101</v>
       </c>
       <c r="B1114" s="3" t="s">
-        <v>1498</v>
+        <v>1484</v>
       </c>
       <c r="C1114" s="4">
-        <v>256063</v>
+        <v>92101</v>
       </c>
       <c r="D1114" s="4" t="s">
-        <v>491</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1115" spans="1:4">
       <c r="A1115" s="4">
-        <v>257304</v>
+        <v>93809</v>
       </c>
       <c r="B1115" s="3" t="s">
-        <v>1499</v>
+        <v>1485</v>
       </c>
       <c r="C1115" s="4">
-        <v>257304</v>
+        <v>93809</v>
       </c>
       <c r="D1115" s="4" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
     </row>
     <row r="1116" spans="1:4">
       <c r="A1116" s="4">
-        <v>74910</v>
+        <v>43231</v>
       </c>
       <c r="B1116" s="3" t="s">
-        <v>1500</v>
+        <v>1486</v>
       </c>
       <c r="C1116" s="4">
-        <v>74910</v>
+        <v>43231</v>
       </c>
       <c r="D1116" s="4" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1117" spans="1:4">
       <c r="A1117" s="4">
-        <v>79756</v>
+        <v>72110</v>
       </c>
       <c r="B1117" s="3" t="s">
-        <v>1501</v>
+        <v>1487</v>
       </c>
       <c r="C1117" s="4">
-        <v>79756</v>
+        <v>72110</v>
       </c>
       <c r="D1117" s="4" t="s">
-        <v>129</v>
+        <v>553</v>
       </c>
     </row>
     <row r="1118" spans="1:4">
       <c r="A1118" s="4">
-        <v>257916</v>
+        <v>256063</v>
       </c>
       <c r="B1118" s="3" t="s">
-        <v>1502</v>
+        <v>1488</v>
       </c>
       <c r="C1118" s="4">
-        <v>257916</v>
+        <v>256063</v>
       </c>
       <c r="D1118" s="4" t="s">
-        <v>1231</v>
+        <v>481</v>
       </c>
     </row>
     <row r="1119" spans="1:4">
       <c r="A1119" s="4">
-        <v>258830</v>
+        <v>257304</v>
       </c>
       <c r="B1119" s="3" t="s">
-        <v>1503</v>
+        <v>1489</v>
       </c>
       <c r="C1119" s="4">
-        <v>258830</v>
+        <v>257304</v>
       </c>
       <c r="D1119" s="4" t="s">
-        <v>467</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1120" spans="1:4">
       <c r="A1120" s="4">
-        <v>92874</v>
+        <v>74910</v>
       </c>
       <c r="B1120" s="3" t="s">
-        <v>1504</v>
+        <v>1490</v>
       </c>
       <c r="C1120" s="4">
-        <v>92874</v>
+        <v>74910</v>
       </c>
       <c r="D1120" s="4" t="s">
-        <v>1505</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1121" spans="1:4">
       <c r="A1121" s="4">
-        <v>93034</v>
+        <v>79756</v>
       </c>
       <c r="B1121" s="3" t="s">
-        <v>1506</v>
+        <v>1492</v>
       </c>
       <c r="C1121" s="4">
-        <v>93034</v>
+        <v>79756</v>
       </c>
       <c r="D1121" s="4" t="s">
-        <v>784</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="1122" spans="1:4">
       <c r="A1122" s="4">
-        <v>71871</v>
+        <v>257916</v>
       </c>
       <c r="B1122" s="3" t="s">
-        <v>1507</v>
+        <v>1494</v>
       </c>
       <c r="C1122" s="4">
-        <v>71871</v>
+        <v>257916</v>
       </c>
       <c r="D1122" s="4" t="s">
-        <v>1171</v>
+        <v>618</v>
       </c>
     </row>
     <row r="1123" spans="1:4">
       <c r="A1123" s="4">
-        <v>90929</v>
+        <v>258830</v>
       </c>
       <c r="B1123" s="3" t="s">
-        <v>1508</v>
+        <v>1495</v>
       </c>
       <c r="C1123" s="4">
-        <v>90929</v>
+        <v>258830</v>
       </c>
       <c r="D1123" s="4" t="s">
-        <v>1509</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1124" spans="1:4">
       <c r="A1124" s="4">
-        <v>84809</v>
+        <v>92874</v>
       </c>
       <c r="B1124" s="3" t="s">
-        <v>1510</v>
+        <v>1496</v>
       </c>
       <c r="C1124" s="4">
-        <v>84809</v>
+        <v>92874</v>
       </c>
       <c r="D1124" s="4" t="s">
-        <v>1511</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1125" spans="1:4">
       <c r="A1125" s="4">
-        <v>32410</v>
+        <v>94551</v>
       </c>
       <c r="B1125" s="3" t="s">
-        <v>1512</v>
+        <v>1498</v>
       </c>
       <c r="C1125" s="4">
-        <v>32410</v>
+        <v>94551</v>
       </c>
       <c r="D1125" s="4" t="s">
-        <v>1513</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1126" spans="1:4">
       <c r="A1126" s="4">
-        <v>20305</v>
+        <v>93034</v>
       </c>
       <c r="B1126" s="3" t="s">
-        <v>1514</v>
+        <v>1499</v>
       </c>
       <c r="C1126" s="4">
-        <v>20305</v>
+        <v>93034</v>
       </c>
       <c r="D1126" s="4" t="s">
-        <v>9</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1127" spans="1:4">
       <c r="A1127" s="4">
-        <v>240892</v>
+        <v>97723</v>
       </c>
       <c r="B1127" s="3" t="s">
-        <v>1515</v>
+        <v>1500</v>
       </c>
       <c r="C1127" s="4">
-        <v>240892</v>
+        <v>97723</v>
       </c>
       <c r="D1127" s="4" t="s">
-        <v>1516</v>
+        <v>919</v>
       </c>
     </row>
     <row r="1128" spans="1:4">
       <c r="A1128" s="4">
-        <v>249924</v>
+        <v>71871</v>
       </c>
       <c r="B1128" s="3" t="s">
-        <v>1517</v>
+        <v>1501</v>
       </c>
       <c r="C1128" s="4">
-        <v>249924</v>
+        <v>71871</v>
       </c>
       <c r="D1128" s="4" t="s">
-        <v>1518</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1129" spans="1:4">
       <c r="A1129" s="4">
-        <v>207827</v>
+        <v>94406</v>
       </c>
       <c r="B1129" s="3" t="s">
-        <v>1519</v>
+        <v>1502</v>
       </c>
       <c r="C1129" s="4">
-        <v>207827</v>
+        <v>94406</v>
       </c>
       <c r="D1129" s="4" t="s">
-        <v>40</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1130" spans="1:4">
       <c r="A1130" s="4">
-        <v>241650</v>
+        <v>20305</v>
       </c>
       <c r="B1130" s="3" t="s">
-        <v>1520</v>
+        <v>1503</v>
       </c>
       <c r="C1130" s="4">
-        <v>241650</v>
+        <v>20305</v>
       </c>
       <c r="D1130" s="4" t="s">
-        <v>1046</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1131" spans="1:4">
       <c r="A1131" s="4">
-        <v>255903</v>
+        <v>240892</v>
       </c>
       <c r="B1131" s="3" t="s">
-        <v>1521</v>
+        <v>1504</v>
       </c>
       <c r="C1131" s="4">
-        <v>255903</v>
+        <v>240892</v>
       </c>
       <c r="D1131" s="4" t="s">
-        <v>40</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="1132" spans="1:4">
       <c r="A1132" s="4">
-        <v>255902</v>
+        <v>207827</v>
       </c>
       <c r="B1132" s="3" t="s">
-        <v>1522</v>
+        <v>1506</v>
       </c>
       <c r="C1132" s="4">
-        <v>255902</v>
+        <v>207827</v>
       </c>
       <c r="D1132" s="4" t="s">
-        <v>1046</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1133" spans="1:4">
       <c r="A1133" s="4">
-        <v>255145</v>
+        <v>241650</v>
       </c>
       <c r="B1133" s="3" t="s">
-        <v>1523</v>
+        <v>1507</v>
       </c>
       <c r="C1133" s="4">
-        <v>255145</v>
+        <v>241650</v>
       </c>
       <c r="D1133" s="4" t="s">
-        <v>84</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="1134" spans="1:4">
       <c r="A1134" s="4">
-        <v>253745</v>
+        <v>255903</v>
       </c>
       <c r="B1134" s="3" t="s">
-        <v>1524</v>
+        <v>1508</v>
       </c>
       <c r="C1134" s="4">
-        <v>253745</v>
+        <v>255903</v>
       </c>
       <c r="D1134" s="4" t="s">
-        <v>256</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1135" spans="1:4">
       <c r="A1135" s="4">
-        <v>248919</v>
+        <v>255902</v>
       </c>
       <c r="B1135" s="3" t="s">
-        <v>1525</v>
+        <v>1509</v>
       </c>
       <c r="C1135" s="4">
-        <v>248919</v>
+        <v>255902</v>
       </c>
       <c r="D1135" s="4" t="s">
-        <v>57</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="1136" spans="1:4">
       <c r="A1136" s="4">
-        <v>83694</v>
+        <v>231852</v>
       </c>
       <c r="B1136" s="3" t="s">
-        <v>1526</v>
+        <v>1510</v>
       </c>
       <c r="C1136" s="4">
-        <v>83694</v>
+        <v>231852</v>
       </c>
       <c r="D1136" s="4" t="s">
-        <v>1527</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1137" spans="1:4">
       <c r="A1137" s="4">
-        <v>256703</v>
+        <v>253745</v>
       </c>
       <c r="B1137" s="3" t="s">
-        <v>1528</v>
+        <v>1511</v>
       </c>
       <c r="C1137" s="4">
-        <v>256703</v>
+        <v>253745</v>
       </c>
       <c r="D1137" s="4" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1138" spans="1:4">
       <c r="A1138" s="4">
-        <v>258179</v>
+        <v>71074</v>
       </c>
       <c r="B1138" s="3" t="s">
-        <v>1529</v>
+        <v>1512</v>
       </c>
       <c r="C1138" s="4">
-        <v>258179</v>
+        <v>71074</v>
       </c>
       <c r="D1138" s="4" t="s">
-        <v>1530</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1139" spans="1:4">
       <c r="A1139" s="4">
-        <v>208183</v>
+        <v>83694</v>
       </c>
       <c r="B1139" s="3" t="s">
-        <v>1531</v>
+        <v>1513</v>
       </c>
       <c r="C1139" s="4">
-        <v>208183</v>
+        <v>83694</v>
       </c>
       <c r="D1139" s="4" t="s">
-        <v>1532</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="1140" spans="1:4">
       <c r="A1140" s="4">
-        <v>250101</v>
+        <v>256703</v>
       </c>
       <c r="B1140" s="3" t="s">
-        <v>1533</v>
+        <v>1515</v>
       </c>
       <c r="C1140" s="4">
-        <v>250101</v>
+        <v>256703</v>
       </c>
       <c r="D1140" s="4" t="s">
-        <v>295</v>
+        <v>219</v>
       </c>
     </row>
     <row r="1141" spans="1:4">
       <c r="A1141" s="4">
-        <v>42162</v>
+        <v>258179</v>
       </c>
       <c r="B1141" s="3" t="s">
-        <v>1534</v>
+        <v>1516</v>
       </c>
       <c r="C1141" s="4">
-        <v>42162</v>
+        <v>258179</v>
       </c>
       <c r="D1141" s="4" t="s">
-        <v>259</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1142" spans="1:4">
       <c r="A1142" s="4">
-        <v>83729</v>
+        <v>250101</v>
       </c>
       <c r="B1142" s="3" t="s">
-        <v>1535</v>
+        <v>1518</v>
       </c>
       <c r="C1142" s="4">
-        <v>83729</v>
+        <v>250101</v>
       </c>
       <c r="D1142" s="4" t="s">
-        <v>1536</v>
+        <v>276</v>
       </c>
     </row>
     <row r="1143" spans="1:4">
       <c r="A1143" s="4">
-        <v>86080</v>
+        <v>42162</v>
       </c>
       <c r="B1143" s="3" t="s">
-        <v>1537</v>
+        <v>1519</v>
       </c>
       <c r="C1143" s="4">
-        <v>86080</v>
+        <v>42162</v>
       </c>
       <c r="D1143" s="4" t="s">
-        <v>57</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1144" spans="1:4">
       <c r="A1144" s="4">
-        <v>47784</v>
+        <v>83718</v>
       </c>
       <c r="B1144" s="3" t="s">
-        <v>1538</v>
+        <v>1520</v>
       </c>
       <c r="C1144" s="4">
-        <v>47784</v>
+        <v>83718</v>
       </c>
       <c r="D1144" s="4" t="s">
-        <v>25</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1145" spans="1:4">
       <c r="A1145" s="4">
-        <v>232298</v>
+        <v>83729</v>
       </c>
       <c r="B1145" s="3" t="s">
-        <v>1539</v>
+        <v>1521</v>
       </c>
       <c r="C1145" s="4">
-        <v>232298</v>
+        <v>83729</v>
       </c>
       <c r="D1145" s="4" t="s">
-        <v>42</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1146" spans="1:4">
       <c r="A1146" s="4">
-        <v>231943</v>
+        <v>243574</v>
       </c>
       <c r="B1146" s="3" t="s">
-        <v>1540</v>
+        <v>1523</v>
       </c>
       <c r="C1146" s="4">
-        <v>231943</v>
+        <v>243574</v>
       </c>
       <c r="D1146" s="4" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1147" spans="1:4">
       <c r="A1147" s="4">
-        <v>235899</v>
+        <v>86080</v>
       </c>
       <c r="B1147" s="3" t="s">
-        <v>1541</v>
+        <v>1524</v>
       </c>
       <c r="C1147" s="4">
-        <v>235899</v>
+        <v>86080</v>
       </c>
       <c r="D1147" s="4" t="s">
-        <v>247</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1148" spans="1:4">
       <c r="A1148" s="4">
-        <v>232452</v>
+        <v>47784</v>
       </c>
       <c r="B1148" s="3" t="s">
-        <v>1542</v>
+        <v>1525</v>
       </c>
       <c r="C1148" s="4">
-        <v>232452</v>
+        <v>47784</v>
       </c>
       <c r="D1148" s="4" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1149" spans="1:4">
       <c r="A1149" s="4">
-        <v>222691</v>
+        <v>232298</v>
       </c>
       <c r="B1149" s="3" t="s">
-        <v>1543</v>
+        <v>1526</v>
       </c>
       <c r="C1149" s="4">
-        <v>222691</v>
+        <v>232298</v>
       </c>
       <c r="D1149" s="4" t="s">
-        <v>247</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1150" spans="1:4">
       <c r="A1150" s="4">
-        <v>256288</v>
+        <v>231943</v>
       </c>
       <c r="B1150" s="3" t="s">
-        <v>1544</v>
+        <v>1527</v>
       </c>
       <c r="C1150" s="4">
-        <v>256288</v>
+        <v>231943</v>
       </c>
       <c r="D1150" s="4" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1151" spans="1:4">
       <c r="A1151" s="4">
-        <v>47426</v>
+        <v>223265</v>
       </c>
       <c r="B1151" s="3" t="s">
-        <v>1545</v>
+        <v>1528</v>
       </c>
       <c r="C1151" s="4">
-        <v>47426</v>
+        <v>223265</v>
       </c>
       <c r="D1151" s="4" t="s">
-        <v>125</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1152" spans="1:4">
       <c r="A1152" s="4">
-        <v>255703</v>
+        <v>235899</v>
       </c>
       <c r="B1152" s="3" t="s">
-        <v>1546</v>
+        <v>1529</v>
       </c>
       <c r="C1152" s="4">
-        <v>255703</v>
+        <v>235899</v>
       </c>
       <c r="D1152" s="4" t="s">
-        <v>59</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1153" spans="1:4">
       <c r="A1153" s="4">
-        <v>234937</v>
+        <v>232452</v>
       </c>
       <c r="B1153" s="3" t="s">
-        <v>1547</v>
+        <v>1530</v>
       </c>
       <c r="C1153" s="4">
-        <v>234937</v>
+        <v>232452</v>
       </c>
       <c r="D1153" s="4" t="s">
-        <v>1548</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1154" spans="1:4">
       <c r="A1154" s="4">
-        <v>231522</v>
+        <v>222691</v>
       </c>
       <c r="B1154" s="3" t="s">
-        <v>1549</v>
+        <v>1531</v>
       </c>
       <c r="C1154" s="4">
-        <v>231522</v>
+        <v>222691</v>
       </c>
       <c r="D1154" s="4" t="s">
-        <v>53</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1155" spans="1:4">
       <c r="A1155" s="4">
-        <v>221803</v>
+        <v>47426</v>
       </c>
       <c r="B1155" s="3" t="s">
-        <v>1550</v>
+        <v>1532</v>
       </c>
       <c r="C1155" s="4">
-        <v>221803</v>
+        <v>47426</v>
       </c>
       <c r="D1155" s="4" t="s">
-        <v>256</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1156" spans="1:4">
       <c r="A1156" s="4">
-        <v>43398</v>
+        <v>234937</v>
       </c>
       <c r="B1156" s="3" t="s">
-        <v>1551</v>
+        <v>1533</v>
       </c>
       <c r="C1156" s="4">
-        <v>43398</v>
+        <v>234937</v>
       </c>
       <c r="D1156" s="4" t="s">
-        <v>256</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1157" spans="1:4">
       <c r="A1157" s="4">
-        <v>258459</v>
+        <v>231522</v>
       </c>
       <c r="B1157" s="3" t="s">
-        <v>1552</v>
+        <v>1535</v>
       </c>
       <c r="C1157" s="4">
-        <v>258459</v>
+        <v>231522</v>
       </c>
       <c r="D1157" s="4" t="s">
-        <v>256</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1158" spans="1:4">
       <c r="A1158" s="4">
-        <v>57247</v>
+        <v>221803</v>
       </c>
       <c r="B1158" s="3" t="s">
-        <v>1553</v>
+        <v>1536</v>
       </c>
       <c r="C1158" s="4">
-        <v>57247</v>
+        <v>221803</v>
       </c>
       <c r="D1158" s="4" t="s">
-        <v>1554</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1159" spans="1:4">
       <c r="A1159" s="4">
-        <v>48886</v>
+        <v>43398</v>
       </c>
       <c r="B1159" s="3" t="s">
-        <v>1555</v>
+        <v>1537</v>
       </c>
       <c r="C1159" s="4">
-        <v>48886</v>
+        <v>43398</v>
       </c>
       <c r="D1159" s="4" t="s">
-        <v>53</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1160" spans="1:4">
       <c r="A1160" s="4">
-        <v>87676</v>
+        <v>57247</v>
       </c>
       <c r="B1160" s="3" t="s">
-        <v>1556</v>
+        <v>1538</v>
       </c>
       <c r="C1160" s="4">
-        <v>87676</v>
+        <v>57247</v>
       </c>
       <c r="D1160" s="4" t="s">
-        <v>125</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="1161" spans="1:4">
       <c r="A1161" s="4">
-        <v>88308</v>
+        <v>87676</v>
       </c>
       <c r="B1161" s="3" t="s">
-        <v>1557</v>
+        <v>1540</v>
       </c>
       <c r="C1161" s="4">
-        <v>88308</v>
+        <v>87676</v>
       </c>
       <c r="D1161" s="4" t="s">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1162" spans="1:4">
       <c r="A1162" s="4">
-        <v>85261</v>
+        <v>88308</v>
       </c>
       <c r="B1162" s="3" t="s">
-        <v>1558</v>
+        <v>1541</v>
       </c>
       <c r="C1162" s="4">
-        <v>85261</v>
+        <v>88308</v>
       </c>
       <c r="D1162" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1163" spans="1:4">
       <c r="A1163" s="4">
-        <v>88330</v>
+        <v>85261</v>
       </c>
       <c r="B1163" s="3" t="s">
-        <v>1559</v>
+        <v>1542</v>
       </c>
       <c r="C1163" s="4">
-        <v>88330</v>
+        <v>85261</v>
       </c>
       <c r="D1163" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1164" spans="1:4">
       <c r="A1164" s="4">
-        <v>87665</v>
+        <v>88330</v>
       </c>
       <c r="B1164" s="3" t="s">
-        <v>1560</v>
+        <v>1543</v>
       </c>
       <c r="C1164" s="4">
-        <v>87665</v>
+        <v>88330</v>
       </c>
       <c r="D1164" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1165" spans="1:4">
       <c r="A1165" s="4">
-        <v>88319</v>
+        <v>87665</v>
       </c>
       <c r="B1165" s="3" t="s">
-        <v>1561</v>
+        <v>1544</v>
       </c>
       <c r="C1165" s="4">
-        <v>88319</v>
+        <v>87665</v>
       </c>
       <c r="D1165" s="4" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1166" spans="1:4">
       <c r="A1166" s="4">
-        <v>58887</v>
+        <v>88319</v>
       </c>
       <c r="B1166" s="3" t="s">
-        <v>1562</v>
+        <v>1545</v>
       </c>
       <c r="C1166" s="4">
-        <v>58887</v>
+        <v>88319</v>
       </c>
       <c r="D1166" s="4" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1167" spans="1:4">
       <c r="A1167" s="4">
-        <v>46256</v>
+        <v>97958</v>
       </c>
       <c r="B1167" s="3" t="s">
-        <v>1563</v>
+        <v>1546</v>
       </c>
       <c r="C1167" s="4">
-        <v>46256</v>
+        <v>97958</v>
       </c>
       <c r="D1167" s="4" t="s">
-        <v>259</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1168" spans="1:4">
       <c r="A1168" s="4">
-        <v>46267</v>
+        <v>97969</v>
       </c>
       <c r="B1168" s="3" t="s">
-        <v>1564</v>
+        <v>1547</v>
       </c>
       <c r="C1168" s="4">
-        <v>46267</v>
+        <v>97969</v>
       </c>
       <c r="D1168" s="4" t="s">
-        <v>259</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1169" spans="1:4">
       <c r="A1169" s="4">
-        <v>236482</v>
+        <v>253830</v>
       </c>
       <c r="B1169" s="3" t="s">
-        <v>1565</v>
+        <v>1548</v>
       </c>
       <c r="C1169" s="4">
-        <v>236482</v>
+        <v>253830</v>
       </c>
       <c r="D1169" s="4" t="s">
-        <v>256</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1170" spans="1:4">
       <c r="A1170" s="4">
-        <v>203640</v>
+        <v>46267</v>
       </c>
       <c r="B1170" s="3" t="s">
-        <v>1566</v>
+        <v>1549</v>
       </c>
       <c r="C1170" s="4">
-        <v>203640</v>
+        <v>46267</v>
       </c>
       <c r="D1170" s="4" t="s">
-        <v>17</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1171" spans="1:4">
       <c r="A1171" s="4">
-        <v>82963</v>
+        <v>255167</v>
       </c>
       <c r="B1171" s="3" t="s">
-        <v>1567</v>
+        <v>1550</v>
       </c>
       <c r="C1171" s="4">
-        <v>82963</v>
+        <v>255167</v>
       </c>
       <c r="D1171" s="4" t="s">
-        <v>177</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="1172" spans="1:4">
       <c r="A1172" s="4">
-        <v>92055</v>
+        <v>203640</v>
       </c>
       <c r="B1172" s="3" t="s">
-        <v>1568</v>
+        <v>1552</v>
       </c>
       <c r="C1172" s="4">
-        <v>92055</v>
+        <v>203640</v>
       </c>
       <c r="D1172" s="4" t="s">
-        <v>1569</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1173" spans="1:4">
       <c r="A1173" s="4">
-        <v>88521</v>
+        <v>82963</v>
       </c>
       <c r="B1173" s="3" t="s">
-        <v>1570</v>
+        <v>1553</v>
       </c>
       <c r="C1173" s="4">
-        <v>88521</v>
+        <v>82963</v>
       </c>
       <c r="D1173" s="4" t="s">
-        <v>1571</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1174" spans="1:4">
       <c r="A1174" s="4">
-        <v>76641</v>
+        <v>88521</v>
       </c>
       <c r="B1174" s="3" t="s">
-        <v>1572</v>
+        <v>1554</v>
       </c>
       <c r="C1174" s="4">
-        <v>76641</v>
+        <v>88521</v>
       </c>
       <c r="D1174" s="4" t="s">
-        <v>1573</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="1175" spans="1:4">
       <c r="A1175" s="4">
-        <v>54389</v>
+        <v>95765</v>
       </c>
       <c r="B1175" s="3" t="s">
-        <v>1574</v>
+        <v>1556</v>
       </c>
       <c r="C1175" s="4">
-        <v>54389</v>
+        <v>95765</v>
       </c>
       <c r="D1175" s="4" t="s">
-        <v>1575</v>
+        <v>926</v>
       </c>
     </row>
     <row r="1176" spans="1:4">
       <c r="A1176" s="4">
         <v>92370</v>
       </c>
       <c r="B1176" s="3" t="s">
-        <v>1576</v>
+        <v>1557</v>
       </c>
       <c r="C1176" s="4">
         <v>92370</v>
       </c>
       <c r="D1176" s="4" t="s">
-        <v>1577</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="1177" spans="1:4">
       <c r="A1177" s="4">
-        <v>88925</v>
+        <v>86484</v>
       </c>
       <c r="B1177" s="3" t="s">
-        <v>1578</v>
+        <v>1559</v>
       </c>
       <c r="C1177" s="4">
-        <v>88925</v>
+        <v>86484</v>
       </c>
       <c r="D1177" s="4" t="s">
-        <v>1579</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="1178" spans="1:4">
       <c r="A1178" s="4">
-        <v>89713</v>
+        <v>93427</v>
       </c>
       <c r="B1178" s="3" t="s">
-        <v>1580</v>
+        <v>1561</v>
       </c>
       <c r="C1178" s="4">
-        <v>89713</v>
+        <v>93427</v>
       </c>
       <c r="D1178" s="4" t="s">
-        <v>1581</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1179" spans="1:4">
       <c r="A1179" s="4">
-        <v>88936</v>
+        <v>97183</v>
       </c>
       <c r="B1179" s="3" t="s">
-        <v>1582</v>
+        <v>1563</v>
       </c>
       <c r="C1179" s="4">
-        <v>88936</v>
+        <v>97183</v>
       </c>
       <c r="D1179" s="4" t="s">
-        <v>1579</v>
+        <v>297</v>
       </c>
     </row>
     <row r="1180" spans="1:4">
       <c r="A1180" s="4">
-        <v>86552</v>
+        <v>77126</v>
       </c>
       <c r="B1180" s="3" t="s">
-        <v>1583</v>
+        <v>1564</v>
       </c>
       <c r="C1180" s="4">
-        <v>86552</v>
+        <v>77126</v>
       </c>
       <c r="D1180" s="4" t="s">
-        <v>1584</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1181" spans="1:4">
       <c r="A1181" s="4">
-        <v>87149</v>
+        <v>79745</v>
       </c>
       <c r="B1181" s="3" t="s">
-        <v>1585</v>
+        <v>1566</v>
       </c>
       <c r="C1181" s="4">
-        <v>87149</v>
+        <v>79745</v>
       </c>
       <c r="D1181" s="4" t="s">
-        <v>988</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="1182" spans="1:4">
       <c r="A1182" s="4">
-        <v>82087</v>
+        <v>50655</v>
       </c>
       <c r="B1182" s="3" t="s">
-        <v>1586</v>
+        <v>1568</v>
       </c>
       <c r="C1182" s="4">
-        <v>82087</v>
+        <v>50655</v>
       </c>
       <c r="D1182" s="4" t="s">
-        <v>635</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="1183" spans="1:4">
       <c r="A1183" s="4">
-        <v>93427</v>
+        <v>85204</v>
       </c>
       <c r="B1183" s="3" t="s">
-        <v>1587</v>
+        <v>1570</v>
       </c>
       <c r="C1183" s="4">
-        <v>93427</v>
+        <v>85204</v>
       </c>
       <c r="D1183" s="4" t="s">
-        <v>1588</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="1184" spans="1:4">
       <c r="A1184" s="4">
-        <v>84247</v>
+        <v>98375</v>
       </c>
       <c r="B1184" s="3" t="s">
-        <v>1589</v>
+        <v>1572</v>
       </c>
       <c r="C1184" s="4">
-        <v>84247</v>
+        <v>98375</v>
       </c>
       <c r="D1184" s="4" t="s">
-        <v>1590</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1185" spans="1:4">
       <c r="A1185" s="4">
-        <v>87788</v>
+        <v>67215</v>
       </c>
       <c r="B1185" s="3" t="s">
-        <v>1591</v>
+        <v>1574</v>
       </c>
       <c r="C1185" s="4">
-        <v>87788</v>
+        <v>67215</v>
       </c>
       <c r="D1185" s="4" t="s">
-        <v>1592</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="1186" spans="1:4">
       <c r="A1186" s="4">
-        <v>63750</v>
+        <v>249844</v>
       </c>
       <c r="B1186" s="3" t="s">
-        <v>1593</v>
+        <v>1576</v>
       </c>
       <c r="C1186" s="4">
-        <v>63750</v>
+        <v>249844</v>
       </c>
       <c r="D1186" s="4" t="s">
-        <v>1451</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1187" spans="1:4">
       <c r="A1187" s="4">
-        <v>65730</v>
+        <v>213215</v>
       </c>
       <c r="B1187" s="3" t="s">
-        <v>1594</v>
+        <v>1577</v>
       </c>
       <c r="C1187" s="4">
-        <v>65730</v>
+        <v>213215</v>
       </c>
       <c r="D1187" s="4" t="s">
-        <v>1595</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1188" spans="1:4">
       <c r="A1188" s="4">
-        <v>50655</v>
+        <v>211313</v>
       </c>
       <c r="B1188" s="3" t="s">
-        <v>1596</v>
+        <v>1578</v>
       </c>
       <c r="C1188" s="4">
-        <v>50655</v>
+        <v>211313</v>
       </c>
       <c r="D1188" s="4" t="s">
-        <v>1597</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1189" spans="1:4">
       <c r="A1189" s="4">
-        <v>85204</v>
+        <v>209855</v>
       </c>
       <c r="B1189" s="3" t="s">
-        <v>1598</v>
+        <v>1579</v>
       </c>
       <c r="C1189" s="4">
-        <v>85204</v>
+        <v>209855</v>
       </c>
       <c r="D1189" s="4" t="s">
-        <v>1599</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1190" spans="1:4">
       <c r="A1190" s="4">
-        <v>91379</v>
+        <v>211776</v>
       </c>
       <c r="B1190" s="3" t="s">
-        <v>1600</v>
+        <v>1580</v>
       </c>
       <c r="C1190" s="4">
-        <v>91379</v>
+        <v>211776</v>
       </c>
       <c r="D1190" s="4" t="s">
-        <v>1601</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1191" spans="1:4">
       <c r="A1191" s="4">
-        <v>67215</v>
+        <v>213218</v>
       </c>
       <c r="B1191" s="3" t="s">
-        <v>1602</v>
+        <v>1581</v>
       </c>
       <c r="C1191" s="4">
-        <v>67215</v>
+        <v>213218</v>
       </c>
       <c r="D1191" s="4" t="s">
-        <v>1590</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1192" spans="1:4">
       <c r="A1192" s="4">
-        <v>249844</v>
+        <v>64212</v>
       </c>
       <c r="B1192" s="3" t="s">
-        <v>1603</v>
+        <v>1582</v>
       </c>
       <c r="C1192" s="4">
-        <v>249844</v>
+        <v>64212</v>
       </c>
       <c r="D1192" s="4" t="s">
-        <v>1260</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1193" spans="1:4">
       <c r="A1193" s="4">
-        <v>77743</v>
+        <v>16859</v>
       </c>
       <c r="B1193" s="3" t="s">
-        <v>1604</v>
+        <v>1583</v>
       </c>
       <c r="C1193" s="4">
-        <v>77743</v>
+        <v>16859</v>
       </c>
       <c r="D1193" s="4" t="s">
-        <v>1605</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1194" spans="1:4">
       <c r="A1194" s="4">
-        <v>213215</v>
+        <v>214700</v>
       </c>
       <c r="B1194" s="3" t="s">
-        <v>1606</v>
+        <v>1584</v>
       </c>
       <c r="C1194" s="4">
-        <v>213215</v>
+        <v>214700</v>
       </c>
       <c r="D1194" s="4" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1195" spans="1:4">
       <c r="A1195" s="4">
-        <v>211313</v>
+        <v>100359</v>
       </c>
       <c r="B1195" s="3" t="s">
-        <v>1607</v>
+        <v>1585</v>
       </c>
       <c r="C1195" s="4">
-        <v>211313</v>
+        <v>100359</v>
       </c>
       <c r="D1195" s="4" t="s">
-        <v>316</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1196" spans="1:4">
       <c r="A1196" s="4">
-        <v>209855</v>
+        <v>137606</v>
       </c>
       <c r="B1196" s="3" t="s">
-        <v>1608</v>
+        <v>1586</v>
       </c>
       <c r="C1196" s="4">
-        <v>209855</v>
+        <v>137606</v>
       </c>
       <c r="D1196" s="4" t="s">
-        <v>183</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1197" spans="1:4">
       <c r="A1197" s="4">
-        <v>211776</v>
+        <v>20259</v>
       </c>
       <c r="B1197" s="3" t="s">
-        <v>1609</v>
+        <v>1587</v>
       </c>
       <c r="C1197" s="4">
-        <v>211776</v>
+        <v>20259</v>
       </c>
       <c r="D1197" s="4" t="s">
-        <v>183</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1198" spans="1:4">
       <c r="A1198" s="4">
-        <v>213218</v>
+        <v>214694</v>
       </c>
       <c r="B1198" s="3" t="s">
-        <v>1610</v>
+        <v>1588</v>
       </c>
       <c r="C1198" s="4">
-        <v>213218</v>
+        <v>214694</v>
       </c>
       <c r="D1198" s="4" t="s">
-        <v>183</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1199" spans="1:4">
       <c r="A1199" s="4">
-        <v>64212</v>
+        <v>21148</v>
       </c>
       <c r="B1199" s="3" t="s">
-        <v>1611</v>
+        <v>1589</v>
       </c>
       <c r="C1199" s="4">
-        <v>64212</v>
+        <v>21148</v>
       </c>
       <c r="D1199" s="4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1200" spans="1:4">
       <c r="A1200" s="4">
-        <v>16859</v>
+        <v>16950</v>
       </c>
       <c r="B1200" s="3" t="s">
-        <v>1612</v>
+        <v>1590</v>
       </c>
       <c r="C1200" s="4">
-        <v>16859</v>
+        <v>16950</v>
       </c>
       <c r="D1200" s="4" t="s">
-        <v>9</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="1201" spans="1:4">
       <c r="A1201" s="4">
-        <v>214700</v>
+        <v>16960</v>
       </c>
       <c r="B1201" s="3" t="s">
-        <v>1613</v>
+        <v>1592</v>
       </c>
       <c r="C1201" s="4">
-        <v>214700</v>
+        <v>16960</v>
       </c>
       <c r="D1201" s="4" t="s">
-        <v>53</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1202" spans="1:4">
       <c r="A1202" s="4">
-        <v>100359</v>
+        <v>21508</v>
       </c>
       <c r="B1202" s="3" t="s">
-        <v>1614</v>
+        <v>1593</v>
       </c>
       <c r="C1202" s="4">
-        <v>100359</v>
+        <v>21508</v>
       </c>
       <c r="D1202" s="4" t="s">
-        <v>230</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1203" spans="1:4">
       <c r="A1203" s="4">
-        <v>137606</v>
+        <v>17074</v>
       </c>
       <c r="B1203" s="3" t="s">
-        <v>1615</v>
+        <v>1594</v>
       </c>
       <c r="C1203" s="4">
-        <v>137606</v>
+        <v>17074</v>
       </c>
       <c r="D1203" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1204" spans="1:4">
       <c r="A1204" s="4">
-        <v>20259</v>
+        <v>55941</v>
       </c>
       <c r="B1204" s="3" t="s">
-        <v>1616</v>
+        <v>1595</v>
       </c>
       <c r="C1204" s="4">
-        <v>20259</v>
+        <v>55941</v>
       </c>
       <c r="D1204" s="4" t="s">
-        <v>34</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1205" spans="1:4">
       <c r="A1205" s="4">
-        <v>214694</v>
+        <v>220046</v>
       </c>
       <c r="B1205" s="3" t="s">
-        <v>1617</v>
+        <v>1596</v>
       </c>
       <c r="C1205" s="4">
-        <v>214694</v>
+        <v>220046</v>
       </c>
       <c r="D1205" s="4" t="s">
-        <v>230</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1206" spans="1:4">
       <c r="A1206" s="4">
-        <v>21148</v>
+        <v>205708</v>
       </c>
       <c r="B1206" s="3" t="s">
-        <v>1618</v>
+        <v>1597</v>
       </c>
       <c r="C1206" s="4">
-        <v>21148</v>
+        <v>205708</v>
       </c>
       <c r="D1206" s="4" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1207" spans="1:4">
       <c r="A1207" s="4">
-        <v>16950</v>
+        <v>232475</v>
       </c>
       <c r="B1207" s="3" t="s">
-        <v>1619</v>
+        <v>1598</v>
       </c>
       <c r="C1207" s="4">
-        <v>16950</v>
+        <v>232475</v>
       </c>
       <c r="D1207" s="4" t="s">
-        <v>1620</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1208" spans="1:4">
       <c r="A1208" s="4">
-        <v>16960</v>
+        <v>232474</v>
       </c>
       <c r="B1208" s="3" t="s">
-        <v>1621</v>
+        <v>1599</v>
       </c>
       <c r="C1208" s="4">
-        <v>16960</v>
+        <v>232474</v>
       </c>
       <c r="D1208" s="4" t="s">
-        <v>1147</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1209" spans="1:4">
       <c r="A1209" s="4">
-        <v>21508</v>
+        <v>200218</v>
       </c>
       <c r="B1209" s="3" t="s">
-        <v>1622</v>
+        <v>1600</v>
       </c>
       <c r="C1209" s="4">
-        <v>21508</v>
+        <v>200218</v>
       </c>
       <c r="D1209" s="4" t="s">
-        <v>1147</v>
+        <v>221</v>
       </c>
     </row>
     <row r="1210" spans="1:4">
       <c r="A1210" s="4">
-        <v>17074</v>
+        <v>208627</v>
       </c>
       <c r="B1210" s="3" t="s">
-        <v>1623</v>
+        <v>1601</v>
       </c>
       <c r="C1210" s="4">
-        <v>17074</v>
+        <v>208627</v>
       </c>
       <c r="D1210" s="4" t="s">
-        <v>34</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1211" spans="1:4">
       <c r="A1211" s="4">
-        <v>55941</v>
+        <v>217508</v>
       </c>
       <c r="B1211" s="3" t="s">
-        <v>1624</v>
+        <v>1602</v>
       </c>
       <c r="C1211" s="4">
-        <v>55941</v>
+        <v>217508</v>
       </c>
       <c r="D1211" s="4" t="s">
-        <v>1147</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1212" spans="1:4">
       <c r="A1212" s="4">
-        <v>220046</v>
+        <v>208186</v>
       </c>
       <c r="B1212" s="3" t="s">
-        <v>1625</v>
+        <v>1604</v>
       </c>
       <c r="C1212" s="4">
-        <v>220046</v>
+        <v>208186</v>
       </c>
       <c r="D1212" s="4" t="s">
-        <v>76</v>
+        <v>328</v>
       </c>
     </row>
     <row r="1213" spans="1:4">
       <c r="A1213" s="4">
-        <v>205708</v>
+        <v>220036</v>
       </c>
       <c r="B1213" s="3" t="s">
-        <v>1626</v>
+        <v>1605</v>
       </c>
       <c r="C1213" s="4">
-        <v>205708</v>
+        <v>220036</v>
       </c>
       <c r="D1213" s="4" t="s">
-        <v>76</v>
+        <v>357</v>
       </c>
     </row>
     <row r="1214" spans="1:4">
       <c r="A1214" s="4">
-        <v>232475</v>
+        <v>213134</v>
       </c>
       <c r="B1214" s="3" t="s">
-        <v>1627</v>
+        <v>1606</v>
       </c>
       <c r="C1214" s="4">
-        <v>232475</v>
+        <v>213134</v>
       </c>
       <c r="D1214" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1215" spans="1:4">
       <c r="A1215" s="4">
-        <v>232474</v>
+        <v>21137</v>
       </c>
       <c r="B1215" s="3" t="s">
-        <v>1628</v>
+        <v>1607</v>
       </c>
       <c r="C1215" s="4">
-        <v>232474</v>
+        <v>21137</v>
       </c>
       <c r="D1215" s="4" t="s">
-        <v>57</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1216" spans="1:4">
       <c r="A1216" s="4">
-        <v>200218</v>
+        <v>69048</v>
       </c>
       <c r="B1216" s="3" t="s">
-        <v>1629</v>
+        <v>1608</v>
       </c>
       <c r="C1216" s="4">
-        <v>200218</v>
+        <v>69048</v>
       </c>
       <c r="D1216" s="4" t="s">
-        <v>239</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1217" spans="1:4">
       <c r="A1217" s="4">
-        <v>208627</v>
+        <v>17399</v>
       </c>
       <c r="B1217" s="3" t="s">
-        <v>1630</v>
+        <v>1609</v>
       </c>
       <c r="C1217" s="4">
-        <v>208627</v>
+        <v>17399</v>
       </c>
       <c r="D1217" s="4" t="s">
-        <v>168</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1218" spans="1:4">
       <c r="A1218" s="4">
-        <v>217508</v>
+        <v>17401</v>
       </c>
       <c r="B1218" s="3" t="s">
-        <v>1631</v>
+        <v>1610</v>
       </c>
       <c r="C1218" s="4">
-        <v>217508</v>
+        <v>17401</v>
       </c>
       <c r="D1218" s="4" t="s">
-        <v>1632</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1219" spans="1:4">
       <c r="A1219" s="4">
-        <v>208186</v>
+        <v>71186</v>
       </c>
       <c r="B1219" s="3" t="s">
-        <v>1633</v>
+        <v>1611</v>
       </c>
       <c r="C1219" s="4">
-        <v>208186</v>
+        <v>71186</v>
       </c>
       <c r="D1219" s="4" t="s">
-        <v>341</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1220" spans="1:4">
       <c r="A1220" s="4">
-        <v>220036</v>
+        <v>235562</v>
       </c>
       <c r="B1220" s="3" t="s">
-        <v>1634</v>
+        <v>1612</v>
       </c>
       <c r="C1220" s="4">
-        <v>220036</v>
+        <v>235562</v>
       </c>
       <c r="D1220" s="4" t="s">
-        <v>521</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1221" spans="1:4">
       <c r="A1221" s="4">
-        <v>213134</v>
+        <v>77282</v>
       </c>
       <c r="B1221" s="3" t="s">
-        <v>1635</v>
+        <v>1613</v>
       </c>
       <c r="C1221" s="4">
-        <v>213134</v>
+        <v>77282</v>
       </c>
       <c r="D1221" s="4" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
     </row>
     <row r="1222" spans="1:4">
       <c r="A1222" s="4">
-        <v>21137</v>
+        <v>231081</v>
       </c>
       <c r="B1222" s="3" t="s">
-        <v>1636</v>
+        <v>1614</v>
       </c>
       <c r="C1222" s="4">
-        <v>21137</v>
+        <v>231081</v>
       </c>
       <c r="D1222" s="4" t="s">
-        <v>183</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1223" spans="1:4">
       <c r="A1223" s="4">
-        <v>69048</v>
+        <v>234639</v>
       </c>
       <c r="B1223" s="3" t="s">
-        <v>1637</v>
+        <v>1616</v>
       </c>
       <c r="C1223" s="4">
-        <v>69048</v>
+        <v>234639</v>
       </c>
       <c r="D1223" s="4" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1224" spans="1:4">
       <c r="A1224" s="4">
-        <v>17399</v>
+        <v>231161</v>
       </c>
       <c r="B1224" s="3" t="s">
-        <v>1638</v>
+        <v>1617</v>
       </c>
       <c r="C1224" s="4">
-        <v>17399</v>
+        <v>231161</v>
       </c>
       <c r="D1224" s="4" t="s">
-        <v>1147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1225" spans="1:4">
       <c r="A1225" s="4">
-        <v>17401</v>
+        <v>234425</v>
       </c>
       <c r="B1225" s="3" t="s">
-        <v>1639</v>
+        <v>1618</v>
       </c>
       <c r="C1225" s="4">
-        <v>17401</v>
+        <v>234425</v>
       </c>
       <c r="D1225" s="4" t="s">
-        <v>799</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1226" spans="1:4">
       <c r="A1226" s="4">
-        <v>71186</v>
+        <v>234627</v>
       </c>
       <c r="B1226" s="3" t="s">
-        <v>1640</v>
+        <v>1619</v>
       </c>
       <c r="C1226" s="4">
-        <v>71186</v>
+        <v>234627</v>
       </c>
       <c r="D1226" s="4" t="s">
-        <v>230</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="1227" spans="1:4">
       <c r="A1227" s="4">
-        <v>235562</v>
+        <v>234636</v>
       </c>
       <c r="B1227" s="3" t="s">
-        <v>1641</v>
+        <v>1620</v>
       </c>
       <c r="C1227" s="4">
-        <v>235562</v>
+        <v>234636</v>
       </c>
       <c r="D1227" s="4" t="s">
-        <v>192</v>
+        <v>644</v>
       </c>
     </row>
     <row r="1228" spans="1:4">
       <c r="A1228" s="4">
-        <v>77282</v>
+        <v>234631</v>
       </c>
       <c r="B1228" s="3" t="s">
-        <v>1642</v>
+        <v>1621</v>
       </c>
       <c r="C1228" s="4">
-        <v>77282</v>
+        <v>234631</v>
       </c>
       <c r="D1228" s="4" t="s">
-        <v>247</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1229" spans="1:4">
       <c r="A1229" s="4">
-        <v>231081</v>
+        <v>232586</v>
       </c>
       <c r="B1229" s="3" t="s">
-        <v>1643</v>
+        <v>1622</v>
       </c>
       <c r="C1229" s="4">
-        <v>231081</v>
+        <v>232586</v>
       </c>
       <c r="D1229" s="4" t="s">
-        <v>1644</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1230" spans="1:4">
       <c r="A1230" s="4">
-        <v>234639</v>
+        <v>234424</v>
       </c>
       <c r="B1230" s="3" t="s">
-        <v>1645</v>
+        <v>1623</v>
       </c>
       <c r="C1230" s="4">
-        <v>234639</v>
+        <v>234424</v>
       </c>
       <c r="D1230" s="4" t="s">
-        <v>183</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1231" spans="1:4">
       <c r="A1231" s="4">
-        <v>231161</v>
+        <v>233973</v>
       </c>
       <c r="B1231" s="3" t="s">
-        <v>1646</v>
+        <v>1624</v>
       </c>
       <c r="C1231" s="4">
-        <v>231161</v>
+        <v>233973</v>
       </c>
       <c r="D1231" s="4" t="s">
-        <v>164</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1232" spans="1:4">
       <c r="A1232" s="4">
-        <v>234425</v>
+        <v>231139</v>
       </c>
       <c r="B1232" s="3" t="s">
-        <v>1647</v>
+        <v>1625</v>
       </c>
       <c r="C1232" s="4">
-        <v>234425</v>
+        <v>231139</v>
       </c>
       <c r="D1232" s="4" t="s">
-        <v>164</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1233" spans="1:4">
       <c r="A1233" s="4">
-        <v>234627</v>
+        <v>231157</v>
       </c>
       <c r="B1233" s="3" t="s">
-        <v>1648</v>
+        <v>1627</v>
       </c>
       <c r="C1233" s="4">
-        <v>234627</v>
+        <v>231157</v>
       </c>
       <c r="D1233" s="4" t="s">
-        <v>1020</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="1234" spans="1:4">
       <c r="A1234" s="4">
-        <v>234636</v>
+        <v>234625</v>
       </c>
       <c r="B1234" s="3" t="s">
-        <v>1649</v>
+        <v>1629</v>
       </c>
       <c r="C1234" s="4">
-        <v>234636</v>
+        <v>234625</v>
       </c>
       <c r="D1234" s="4" t="s">
-        <v>642</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1235" spans="1:4">
       <c r="A1235" s="4">
-        <v>234631</v>
+        <v>234626</v>
       </c>
       <c r="B1235" s="3" t="s">
-        <v>1650</v>
+        <v>1630</v>
       </c>
       <c r="C1235" s="4">
-        <v>234631</v>
+        <v>234626</v>
       </c>
       <c r="D1235" s="4" t="s">
-        <v>538</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1236" spans="1:4">
       <c r="A1236" s="4">
-        <v>232586</v>
+        <v>234633</v>
       </c>
       <c r="B1236" s="3" t="s">
-        <v>1651</v>
+        <v>1631</v>
       </c>
       <c r="C1236" s="4">
-        <v>232586</v>
+        <v>234633</v>
       </c>
       <c r="D1236" s="4" t="s">
-        <v>1147</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="1237" spans="1:4">
       <c r="A1237" s="4">
-        <v>234424</v>
+        <v>234595</v>
       </c>
       <c r="B1237" s="3" t="s">
-        <v>1652</v>
+        <v>1632</v>
       </c>
       <c r="C1237" s="4">
-        <v>234424</v>
+        <v>234595</v>
       </c>
       <c r="D1237" s="4" t="s">
-        <v>1260</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1238" spans="1:4">
       <c r="A1238" s="4">
-        <v>233973</v>
+        <v>234598</v>
       </c>
       <c r="B1238" s="3" t="s">
-        <v>1653</v>
+        <v>1633</v>
       </c>
       <c r="C1238" s="4">
-        <v>233973</v>
+        <v>234598</v>
       </c>
       <c r="D1238" s="4" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1239" spans="1:4">
       <c r="A1239" s="4">
-        <v>231139</v>
+        <v>234608</v>
       </c>
       <c r="B1239" s="3" t="s">
-        <v>1654</v>
+        <v>1634</v>
       </c>
       <c r="C1239" s="4">
-        <v>231139</v>
+        <v>234608</v>
       </c>
       <c r="D1239" s="4" t="s">
-        <v>1655</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1240" spans="1:4">
       <c r="A1240" s="4">
-        <v>231157</v>
+        <v>234624</v>
       </c>
       <c r="B1240" s="3" t="s">
-        <v>1656</v>
+        <v>1635</v>
       </c>
       <c r="C1240" s="4">
-        <v>231157</v>
+        <v>234624</v>
       </c>
       <c r="D1240" s="4" t="s">
-        <v>795</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1241" spans="1:4">
       <c r="A1241" s="4">
-        <v>234625</v>
+        <v>234594</v>
       </c>
       <c r="B1241" s="3" t="s">
-        <v>1657</v>
+        <v>1636</v>
       </c>
       <c r="C1241" s="4">
-        <v>234625</v>
+        <v>234594</v>
       </c>
       <c r="D1241" s="4" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1242" spans="1:4">
       <c r="A1242" s="4">
-        <v>234626</v>
+        <v>234620</v>
       </c>
       <c r="B1242" s="3" t="s">
-        <v>1658</v>
+        <v>1637</v>
       </c>
       <c r="C1242" s="4">
-        <v>234626</v>
+        <v>234620</v>
       </c>
       <c r="D1242" s="4" t="s">
-        <v>463</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1243" spans="1:4">
       <c r="A1243" s="4">
-        <v>234633</v>
+        <v>234613</v>
       </c>
       <c r="B1243" s="3" t="s">
-        <v>1659</v>
+        <v>1638</v>
       </c>
       <c r="C1243" s="4">
-        <v>234633</v>
+        <v>234613</v>
       </c>
       <c r="D1243" s="4" t="s">
-        <v>1420</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1244" spans="1:4">
       <c r="A1244" s="4">
-        <v>234595</v>
+        <v>234622</v>
       </c>
       <c r="B1244" s="3" t="s">
-        <v>1660</v>
+        <v>1639</v>
       </c>
       <c r="C1244" s="4">
-        <v>234595</v>
+        <v>234622</v>
       </c>
       <c r="D1244" s="4" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1245" spans="1:4">
       <c r="A1245" s="4">
-        <v>234598</v>
+        <v>234599</v>
       </c>
       <c r="B1245" s="3" t="s">
-        <v>1661</v>
+        <v>1640</v>
       </c>
       <c r="C1245" s="4">
-        <v>234598</v>
+        <v>234599</v>
       </c>
       <c r="D1245" s="4" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1246" spans="1:4">
       <c r="A1246" s="4">
-        <v>234608</v>
+        <v>234596</v>
       </c>
       <c r="B1246" s="3" t="s">
-        <v>1662</v>
+        <v>1641</v>
       </c>
       <c r="C1246" s="4">
-        <v>234608</v>
+        <v>234596</v>
       </c>
       <c r="D1246" s="4" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
     </row>
     <row r="1247" spans="1:4">
       <c r="A1247" s="4">
-        <v>234624</v>
+        <v>234612</v>
       </c>
       <c r="B1247" s="3" t="s">
-        <v>1663</v>
+        <v>1642</v>
       </c>
       <c r="C1247" s="4">
-        <v>234624</v>
+        <v>234612</v>
       </c>
       <c r="D1247" s="4" t="s">
-        <v>230</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1248" spans="1:4">
       <c r="A1248" s="4">
-        <v>234594</v>
+        <v>234614</v>
       </c>
       <c r="B1248" s="3" t="s">
-        <v>1664</v>
+        <v>1643</v>
       </c>
       <c r="C1248" s="4">
-        <v>234594</v>
+        <v>234614</v>
       </c>
       <c r="D1248" s="4" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1249" spans="1:4">
       <c r="A1249" s="4">
-        <v>234620</v>
+        <v>234610</v>
       </c>
       <c r="B1249" s="3" t="s">
-        <v>1665</v>
+        <v>1644</v>
       </c>
       <c r="C1249" s="4">
-        <v>234620</v>
+        <v>234610</v>
       </c>
       <c r="D1249" s="4" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1250" spans="1:4">
       <c r="A1250" s="4">
-        <v>234613</v>
+        <v>234615</v>
       </c>
       <c r="B1250" s="3" t="s">
-        <v>1666</v>
+        <v>1645</v>
       </c>
       <c r="C1250" s="4">
-        <v>234613</v>
+        <v>234615</v>
       </c>
       <c r="D1250" s="4" t="s">
-        <v>183</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1251" spans="1:4">
       <c r="A1251" s="4">
-        <v>234622</v>
+        <v>234619</v>
       </c>
       <c r="B1251" s="3" t="s">
-        <v>1667</v>
+        <v>1646</v>
       </c>
       <c r="C1251" s="4">
-        <v>234622</v>
+        <v>234619</v>
       </c>
       <c r="D1251" s="4" t="s">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1252" spans="1:4">
       <c r="A1252" s="4">
-        <v>234599</v>
+        <v>234609</v>
       </c>
       <c r="B1252" s="3" t="s">
-        <v>1668</v>
+        <v>1647</v>
       </c>
       <c r="C1252" s="4">
-        <v>234599</v>
+        <v>234609</v>
       </c>
       <c r="D1252" s="4" t="s">
-        <v>49</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1253" spans="1:4">
       <c r="A1253" s="4">
-        <v>234596</v>
+        <v>234617</v>
       </c>
       <c r="B1253" s="3" t="s">
-        <v>1669</v>
+        <v>1648</v>
       </c>
       <c r="C1253" s="4">
-        <v>234596</v>
+        <v>234617</v>
       </c>
       <c r="D1253" s="4" t="s">
-        <v>662</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1254" spans="1:4">
       <c r="A1254" s="4">
-        <v>234612</v>
+        <v>234611</v>
       </c>
       <c r="B1254" s="3" t="s">
-        <v>1670</v>
+        <v>1649</v>
       </c>
       <c r="C1254" s="4">
-        <v>234612</v>
+        <v>234611</v>
       </c>
       <c r="D1254" s="4" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1255" spans="1:4">
       <c r="A1255" s="4">
-        <v>234614</v>
+        <v>234602</v>
       </c>
       <c r="B1255" s="3" t="s">
-        <v>1671</v>
+        <v>1650</v>
       </c>
       <c r="C1255" s="4">
-        <v>234614</v>
+        <v>234602</v>
       </c>
       <c r="D1255" s="4" t="s">
-        <v>49</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1256" spans="1:4">
       <c r="A1256" s="4">
-        <v>234610</v>
+        <v>234621</v>
       </c>
       <c r="B1256" s="3" t="s">
-        <v>1672</v>
+        <v>1651</v>
       </c>
       <c r="C1256" s="4">
-        <v>234610</v>
+        <v>234621</v>
       </c>
       <c r="D1256" s="4" t="s">
-        <v>168</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1257" spans="1:4">
       <c r="A1257" s="4">
-        <v>234615</v>
+        <v>234593</v>
       </c>
       <c r="B1257" s="3" t="s">
-        <v>1673</v>
+        <v>1652</v>
       </c>
       <c r="C1257" s="4">
-        <v>234615</v>
+        <v>234593</v>
       </c>
       <c r="D1257" s="4" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1258" spans="1:4">
       <c r="A1258" s="4">
-        <v>234619</v>
+        <v>234592</v>
       </c>
       <c r="B1258" s="3" t="s">
-        <v>1674</v>
+        <v>1653</v>
       </c>
       <c r="C1258" s="4">
-        <v>234619</v>
+        <v>234592</v>
       </c>
       <c r="D1258" s="4" t="s">
-        <v>129</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1259" spans="1:4">
       <c r="A1259" s="4">
-        <v>234609</v>
+        <v>234597</v>
       </c>
       <c r="B1259" s="3" t="s">
-        <v>1675</v>
+        <v>1654</v>
       </c>
       <c r="C1259" s="4">
-        <v>234609</v>
+        <v>234597</v>
       </c>
       <c r="D1259" s="4" t="s">
-        <v>230</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1260" spans="1:4">
       <c r="A1260" s="4">
-        <v>234617</v>
+        <v>234616</v>
       </c>
       <c r="B1260" s="3" t="s">
-        <v>1676</v>
+        <v>1655</v>
       </c>
       <c r="C1260" s="4">
-        <v>234617</v>
+        <v>234616</v>
       </c>
       <c r="D1260" s="4" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1261" spans="1:4">
       <c r="A1261" s="4">
-        <v>234611</v>
+        <v>234623</v>
       </c>
       <c r="B1261" s="3" t="s">
-        <v>1677</v>
+        <v>1656</v>
       </c>
       <c r="C1261" s="4">
-        <v>234611</v>
+        <v>234623</v>
       </c>
       <c r="D1261" s="4" t="s">
-        <v>183</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="1262" spans="1:4">
       <c r="A1262" s="4">
-        <v>234602</v>
+        <v>234275</v>
       </c>
       <c r="B1262" s="3" t="s">
-        <v>1678</v>
+        <v>1657</v>
       </c>
       <c r="C1262" s="4">
-        <v>234602</v>
+        <v>234275</v>
       </c>
       <c r="D1262" s="4" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1263" spans="1:4">
       <c r="A1263" s="4">
-        <v>234621</v>
+        <v>219173</v>
       </c>
       <c r="B1263" s="3" t="s">
-        <v>1679</v>
+        <v>1658</v>
       </c>
       <c r="C1263" s="4">
-        <v>234621</v>
+        <v>219173</v>
       </c>
       <c r="D1263" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1264" spans="1:4">
       <c r="A1264" s="4">
-        <v>234593</v>
+        <v>219085</v>
       </c>
       <c r="B1264" s="3" t="s">
-        <v>1680</v>
+        <v>1659</v>
       </c>
       <c r="C1264" s="4">
-        <v>234593</v>
+        <v>219085</v>
       </c>
       <c r="D1264" s="4" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1265" spans="1:4">
       <c r="A1265" s="4">
-        <v>234592</v>
+        <v>219171</v>
       </c>
       <c r="B1265" s="3" t="s">
-        <v>1681</v>
+        <v>1660</v>
       </c>
       <c r="C1265" s="4">
-        <v>234592</v>
+        <v>219171</v>
       </c>
       <c r="D1265" s="4" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1266" spans="1:4">
       <c r="A1266" s="4">
-        <v>234597</v>
+        <v>219172</v>
       </c>
       <c r="B1266" s="3" t="s">
-        <v>1682</v>
+        <v>1661</v>
       </c>
       <c r="C1266" s="4">
-        <v>234597</v>
+        <v>219172</v>
       </c>
       <c r="D1266" s="4" t="s">
-        <v>1147</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1267" spans="1:4">
       <c r="A1267" s="4">
-        <v>234616</v>
+        <v>230639</v>
       </c>
       <c r="B1267" s="3" t="s">
-        <v>1683</v>
+        <v>1662</v>
       </c>
       <c r="C1267" s="4">
-        <v>234616</v>
+        <v>230639</v>
       </c>
       <c r="D1267" s="4" t="s">
-        <v>183</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1268" spans="1:4">
       <c r="A1268" s="4">
-        <v>234623</v>
+        <v>230636</v>
       </c>
       <c r="B1268" s="3" t="s">
-        <v>1684</v>
+        <v>1663</v>
       </c>
       <c r="C1268" s="4">
-        <v>234623</v>
+        <v>230636</v>
       </c>
       <c r="D1268" s="4" t="s">
-        <v>972</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1269" spans="1:4">
       <c r="A1269" s="4">
-        <v>234275</v>
+        <v>230641</v>
       </c>
       <c r="B1269" s="3" t="s">
-        <v>1685</v>
+        <v>1664</v>
       </c>
       <c r="C1269" s="4">
-        <v>234275</v>
+        <v>230641</v>
       </c>
       <c r="D1269" s="4" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1270" spans="1:4">
       <c r="A1270" s="4">
-        <v>219173</v>
+        <v>219170</v>
       </c>
       <c r="B1270" s="3" t="s">
-        <v>1686</v>
+        <v>1665</v>
       </c>
       <c r="C1270" s="4">
-        <v>219173</v>
+        <v>219170</v>
       </c>
       <c r="D1270" s="4" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1271" spans="1:4">
       <c r="A1271" s="4">
-        <v>219085</v>
+        <v>219174</v>
       </c>
       <c r="B1271" s="3" t="s">
-        <v>1687</v>
+        <v>1666</v>
       </c>
       <c r="C1271" s="4">
-        <v>219085</v>
+        <v>219174</v>
       </c>
       <c r="D1271" s="4" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1272" spans="1:4">
       <c r="A1272" s="4">
-        <v>219171</v>
+        <v>219821</v>
       </c>
       <c r="B1272" s="3" t="s">
-        <v>1688</v>
+        <v>1667</v>
       </c>
       <c r="C1272" s="4">
-        <v>219171</v>
+        <v>219821</v>
       </c>
       <c r="D1272" s="4" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1273" spans="1:4">
       <c r="A1273" s="4">
-        <v>219172</v>
+        <v>231219</v>
       </c>
       <c r="B1273" s="3" t="s">
-        <v>1689</v>
+        <v>1668</v>
       </c>
       <c r="C1273" s="4">
-        <v>219172</v>
+        <v>231219</v>
       </c>
       <c r="D1273" s="4" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1274" spans="1:4">
       <c r="A1274" s="4">
-        <v>230639</v>
+        <v>248155</v>
       </c>
       <c r="B1274" s="3" t="s">
-        <v>1690</v>
+        <v>1669</v>
       </c>
       <c r="C1274" s="4">
-        <v>230639</v>
+        <v>248155</v>
       </c>
       <c r="D1274" s="4" t="s">
-        <v>38</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1275" spans="1:4">
       <c r="A1275" s="4">
-        <v>230636</v>
+        <v>219088</v>
       </c>
       <c r="B1275" s="3" t="s">
-        <v>1691</v>
+        <v>1670</v>
       </c>
       <c r="C1275" s="4">
-        <v>230636</v>
+        <v>219088</v>
       </c>
       <c r="D1275" s="4" t="s">
-        <v>192</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1276" spans="1:4">
       <c r="A1276" s="4">
-        <v>230641</v>
+        <v>230634</v>
       </c>
       <c r="B1276" s="3" t="s">
-        <v>1692</v>
+        <v>1671</v>
       </c>
       <c r="C1276" s="4">
-        <v>230641</v>
+        <v>230634</v>
       </c>
       <c r="D1276" s="4" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1277" spans="1:4">
       <c r="A1277" s="4">
-        <v>219170</v>
+        <v>230619</v>
       </c>
       <c r="B1277" s="3" t="s">
-        <v>1693</v>
+        <v>1672</v>
       </c>
       <c r="C1277" s="4">
-        <v>219170</v>
+        <v>230619</v>
       </c>
       <c r="D1277" s="4" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1278" spans="1:4">
       <c r="A1278" s="4">
-        <v>219174</v>
+        <v>231218</v>
       </c>
       <c r="B1278" s="3" t="s">
-        <v>1694</v>
+        <v>1673</v>
       </c>
       <c r="C1278" s="4">
-        <v>219174</v>
+        <v>231218</v>
       </c>
       <c r="D1278" s="4" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1279" spans="1:4">
       <c r="A1279" s="4">
-        <v>219821</v>
+        <v>230617</v>
       </c>
       <c r="B1279" s="3" t="s">
-        <v>1695</v>
+        <v>1674</v>
       </c>
       <c r="C1279" s="4">
-        <v>219821</v>
+        <v>230617</v>
       </c>
       <c r="D1279" s="4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1280" spans="1:4">
       <c r="A1280" s="4">
-        <v>231219</v>
+        <v>230635</v>
       </c>
       <c r="B1280" s="3" t="s">
-        <v>1696</v>
+        <v>1675</v>
       </c>
       <c r="C1280" s="4">
-        <v>231219</v>
+        <v>230635</v>
       </c>
       <c r="D1280" s="4" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1281" spans="1:4">
       <c r="A1281" s="4">
-        <v>248155</v>
+        <v>219086</v>
       </c>
       <c r="B1281" s="3" t="s">
-        <v>1697</v>
+        <v>1676</v>
       </c>
       <c r="C1281" s="4">
-        <v>248155</v>
+        <v>219086</v>
       </c>
       <c r="D1281" s="4" t="s">
-        <v>192</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1282" spans="1:4">
       <c r="A1282" s="4">
-        <v>219088</v>
+        <v>219818</v>
       </c>
       <c r="B1282" s="3" t="s">
-        <v>1698</v>
+        <v>1677</v>
       </c>
       <c r="C1282" s="4">
-        <v>219088</v>
+        <v>219818</v>
       </c>
       <c r="D1282" s="4" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1283" spans="1:4">
       <c r="A1283" s="4">
-        <v>230634</v>
+        <v>219816</v>
       </c>
       <c r="B1283" s="3" t="s">
-        <v>1699</v>
+        <v>1678</v>
       </c>
       <c r="C1283" s="4">
-        <v>230634</v>
+        <v>219816</v>
       </c>
       <c r="D1283" s="4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1284" spans="1:4">
       <c r="A1284" s="4">
-        <v>230619</v>
+        <v>219815</v>
       </c>
       <c r="B1284" s="3" t="s">
-        <v>1700</v>
+        <v>1679</v>
       </c>
       <c r="C1284" s="4">
-        <v>230619</v>
+        <v>219815</v>
       </c>
       <c r="D1284" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1285" spans="1:4">
       <c r="A1285" s="4">
-        <v>231218</v>
+        <v>246023</v>
       </c>
       <c r="B1285" s="3" t="s">
-        <v>1701</v>
+        <v>1680</v>
       </c>
       <c r="C1285" s="4">
-        <v>231218</v>
+        <v>246023</v>
       </c>
       <c r="D1285" s="4" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1286" spans="1:4">
       <c r="A1286" s="4">
-        <v>230617</v>
+        <v>85349</v>
       </c>
       <c r="B1286" s="3" t="s">
-        <v>1702</v>
+        <v>1681</v>
       </c>
       <c r="C1286" s="4">
-        <v>230617</v>
+        <v>85349</v>
       </c>
       <c r="D1286" s="4" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1287" spans="1:4">
       <c r="A1287" s="4">
-        <v>230635</v>
+        <v>85350</v>
       </c>
       <c r="B1287" s="3" t="s">
-        <v>1703</v>
+        <v>1682</v>
       </c>
       <c r="C1287" s="4">
-        <v>230635</v>
+        <v>85350</v>
       </c>
       <c r="D1287" s="4" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1288" spans="1:4">
       <c r="A1288" s="4">
-        <v>219086</v>
+        <v>85360</v>
       </c>
       <c r="B1288" s="3" t="s">
-        <v>1704</v>
+        <v>1683</v>
       </c>
       <c r="C1288" s="4">
-        <v>219086</v>
+        <v>85360</v>
       </c>
       <c r="D1288" s="4" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1289" spans="1:4">
       <c r="A1289" s="4">
-        <v>219818</v>
+        <v>69384</v>
       </c>
       <c r="B1289" s="3" t="s">
-        <v>1705</v>
+        <v>1684</v>
       </c>
       <c r="C1289" s="4">
-        <v>219818</v>
+        <v>69384</v>
       </c>
       <c r="D1289" s="4" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1290" spans="1:4">
       <c r="A1290" s="4">
-        <v>219816</v>
+        <v>213163</v>
       </c>
       <c r="B1290" s="3" t="s">
-        <v>1706</v>
+        <v>1685</v>
       </c>
       <c r="C1290" s="4">
-        <v>219816</v>
+        <v>213163</v>
       </c>
       <c r="D1290" s="4" t="s">
-        <v>53</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1291" spans="1:4">
       <c r="A1291" s="4">
-        <v>219815</v>
+        <v>213160</v>
       </c>
       <c r="B1291" s="3" t="s">
-        <v>1707</v>
+        <v>1686</v>
       </c>
       <c r="C1291" s="4">
-        <v>219815</v>
+        <v>213160</v>
       </c>
       <c r="D1291" s="4" t="s">
-        <v>47</v>
+        <v>475</v>
       </c>
     </row>
     <row r="1292" spans="1:4">
       <c r="A1292" s="4">
-        <v>246023</v>
+        <v>213162</v>
       </c>
       <c r="B1292" s="3" t="s">
-        <v>1708</v>
+        <v>1687</v>
       </c>
       <c r="C1292" s="4">
-        <v>246023</v>
+        <v>213162</v>
       </c>
       <c r="D1292" s="4" t="s">
-        <v>25</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1293" spans="1:4">
       <c r="A1293" s="4">
-        <v>244632</v>
+        <v>213161</v>
       </c>
       <c r="B1293" s="3" t="s">
-        <v>1709</v>
+        <v>1688</v>
       </c>
       <c r="C1293" s="4">
-        <v>244632</v>
+        <v>213161</v>
       </c>
       <c r="D1293" s="4" t="s">
-        <v>57</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="1294" spans="1:4">
       <c r="A1294" s="4">
-        <v>85349</v>
+        <v>148876</v>
       </c>
       <c r="B1294" s="3" t="s">
-        <v>1710</v>
+        <v>1690</v>
       </c>
       <c r="C1294" s="4">
-        <v>85349</v>
+        <v>148876</v>
       </c>
       <c r="D1294" s="4" t="s">
-        <v>125</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1295" spans="1:4">
       <c r="A1295" s="4">
-        <v>85350</v>
+        <v>220957</v>
       </c>
       <c r="B1295" s="3" t="s">
-        <v>1711</v>
+        <v>1691</v>
       </c>
       <c r="C1295" s="4">
-        <v>85350</v>
+        <v>220957</v>
       </c>
       <c r="D1295" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1296" spans="1:4">
       <c r="A1296" s="4">
-        <v>85360</v>
+        <v>131060</v>
       </c>
       <c r="B1296" s="3" t="s">
-        <v>1712</v>
+        <v>1692</v>
       </c>
       <c r="C1296" s="4">
-        <v>85360</v>
+        <v>131060</v>
       </c>
       <c r="D1296" s="4" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1297" spans="1:4">
       <c r="A1297" s="4">
-        <v>69384</v>
+        <v>208357</v>
       </c>
       <c r="B1297" s="3" t="s">
-        <v>1713</v>
+        <v>1693</v>
       </c>
       <c r="C1297" s="4">
-        <v>69384</v>
+        <v>208357</v>
       </c>
       <c r="D1297" s="4" t="s">
-        <v>17</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1298" spans="1:4">
       <c r="A1298" s="4">
-        <v>213163</v>
+        <v>10561</v>
       </c>
       <c r="B1298" s="3" t="s">
-        <v>1714</v>
+        <v>1695</v>
       </c>
       <c r="C1298" s="4">
-        <v>213163</v>
+        <v>10561</v>
       </c>
       <c r="D1298" s="4" t="s">
-        <v>1147</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1299" spans="1:4">
       <c r="A1299" s="4">
-        <v>213160</v>
+        <v>213826</v>
       </c>
       <c r="B1299" s="3" t="s">
-        <v>1715</v>
+        <v>1696</v>
       </c>
       <c r="C1299" s="4">
-        <v>213160</v>
+        <v>213826</v>
       </c>
       <c r="D1299" s="4" t="s">
-        <v>485</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="1300" spans="1:4">
       <c r="A1300" s="4">
-        <v>213162</v>
+        <v>213833</v>
       </c>
       <c r="B1300" s="3" t="s">
-        <v>1716</v>
+        <v>1698</v>
       </c>
       <c r="C1300" s="4">
-        <v>213162</v>
+        <v>213833</v>
       </c>
       <c r="D1300" s="4" t="s">
-        <v>1717</v>
+        <v>41</v>
       </c>
     </row>
     <row r="1301" spans="1:4">
       <c r="A1301" s="4">
-        <v>213161</v>
+        <v>41802</v>
       </c>
       <c r="B1301" s="3" t="s">
-        <v>1718</v>
+        <v>1699</v>
       </c>
       <c r="C1301" s="4">
-        <v>213161</v>
+        <v>41802</v>
       </c>
       <c r="D1301" s="4" t="s">
-        <v>1719</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1302" spans="1:4">
       <c r="A1302" s="4">
-        <v>148876</v>
+        <v>247562</v>
       </c>
       <c r="B1302" s="3" t="s">
-        <v>1720</v>
+        <v>1701</v>
       </c>
       <c r="C1302" s="4">
-        <v>148876</v>
+        <v>247562</v>
       </c>
       <c r="D1302" s="4" t="s">
-        <v>164</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1303" spans="1:4">
       <c r="A1303" s="4">
-        <v>220957</v>
+        <v>38516</v>
       </c>
       <c r="B1303" s="3" t="s">
-        <v>1721</v>
+        <v>1703</v>
       </c>
       <c r="C1303" s="4">
-        <v>220957</v>
+        <v>38516</v>
       </c>
       <c r="D1303" s="4" t="s">
-        <v>38</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1304" spans="1:4">
       <c r="A1304" s="4">
-        <v>131060</v>
+        <v>10629</v>
       </c>
       <c r="B1304" s="3" t="s">
-        <v>1722</v>
+        <v>1704</v>
       </c>
       <c r="C1304" s="4">
-        <v>131060</v>
+        <v>10629</v>
       </c>
       <c r="D1304" s="4" t="s">
-        <v>810</v>
+        <v>707</v>
       </c>
     </row>
     <row r="1305" spans="1:4">
       <c r="A1305" s="4">
-        <v>208357</v>
+        <v>74112</v>
       </c>
       <c r="B1305" s="3" t="s">
-        <v>1723</v>
+        <v>1705</v>
       </c>
       <c r="C1305" s="4">
-        <v>208357</v>
+        <v>74112</v>
       </c>
       <c r="D1305" s="4" t="s">
-        <v>1724</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1306" spans="1:4">
       <c r="A1306" s="4">
-        <v>213826</v>
+        <v>59743</v>
       </c>
       <c r="B1306" s="3" t="s">
-        <v>1725</v>
+        <v>1706</v>
       </c>
       <c r="C1306" s="4">
-        <v>213826</v>
+        <v>59743</v>
       </c>
       <c r="D1306" s="4" t="s">
-        <v>1726</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="1307" spans="1:4">
       <c r="A1307" s="4">
-        <v>213833</v>
+        <v>65404</v>
       </c>
       <c r="B1307" s="3" t="s">
-        <v>1727</v>
+        <v>1708</v>
       </c>
       <c r="C1307" s="4">
-        <v>213833</v>
+        <v>65404</v>
       </c>
       <c r="D1307" s="4" t="s">
-        <v>363</v>
+        <v>881</v>
       </c>
     </row>
     <row r="1308" spans="1:4">
       <c r="A1308" s="4">
-        <v>41802</v>
+        <v>220848</v>
       </c>
       <c r="B1308" s="3" t="s">
-        <v>1728</v>
+        <v>1709</v>
       </c>
       <c r="C1308" s="4">
-        <v>41802</v>
+        <v>220848</v>
       </c>
       <c r="D1308" s="4" t="s">
-        <v>406</v>
+        <v>83</v>
       </c>
     </row>
     <row r="1309" spans="1:4">
       <c r="A1309" s="4">
-        <v>247562</v>
+        <v>88734</v>
       </c>
       <c r="B1309" s="3" t="s">
-        <v>1729</v>
+        <v>1710</v>
       </c>
       <c r="C1309" s="4">
-        <v>247562</v>
+        <v>88734</v>
       </c>
       <c r="D1309" s="4" t="s">
-        <v>1730</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1310" spans="1:4">
       <c r="A1310" s="4">
-        <v>10629</v>
+        <v>63402</v>
       </c>
       <c r="B1310" s="3" t="s">
-        <v>1731</v>
+        <v>1712</v>
       </c>
       <c r="C1310" s="4">
-        <v>10629</v>
+        <v>63402</v>
       </c>
       <c r="D1310" s="4" t="s">
-        <v>711</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="1311" spans="1:4">
       <c r="A1311" s="4">
-        <v>10630</v>
+        <v>255223</v>
       </c>
       <c r="B1311" s="3" t="s">
-        <v>1732</v>
+        <v>1714</v>
       </c>
       <c r="C1311" s="4">
-        <v>10630</v>
+        <v>255223</v>
       </c>
       <c r="D1311" s="4" t="s">
-        <v>711</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="1312" spans="1:4">
       <c r="A1312" s="4">
-        <v>74112</v>
+        <v>253541</v>
       </c>
       <c r="B1312" s="3" t="s">
-        <v>1733</v>
+        <v>1716</v>
       </c>
       <c r="C1312" s="4">
-        <v>74112</v>
+        <v>253541</v>
       </c>
       <c r="D1312" s="4" t="s">
-        <v>1730</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1313" spans="1:4">
       <c r="A1313" s="4">
-        <v>59743</v>
+        <v>248077</v>
       </c>
       <c r="B1313" s="3" t="s">
-        <v>1734</v>
+        <v>1717</v>
       </c>
       <c r="C1313" s="4">
-        <v>59743</v>
+        <v>248077</v>
       </c>
       <c r="D1313" s="4" t="s">
-        <v>1735</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1314" spans="1:4">
       <c r="A1314" s="4">
-        <v>65404</v>
+        <v>253544</v>
       </c>
       <c r="B1314" s="3" t="s">
-        <v>1736</v>
+        <v>1718</v>
       </c>
       <c r="C1314" s="4">
-        <v>65404</v>
+        <v>253544</v>
       </c>
       <c r="D1314" s="4" t="s">
-        <v>874</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1315" spans="1:4">
       <c r="A1315" s="4">
-        <v>220848</v>
+        <v>247643</v>
       </c>
       <c r="B1315" s="3" t="s">
-        <v>1737</v>
+        <v>1719</v>
       </c>
       <c r="C1315" s="4">
-        <v>220848</v>
+        <v>247643</v>
       </c>
       <c r="D1315" s="4" t="s">
-        <v>84</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1316" spans="1:4">
       <c r="A1316" s="4">
-        <v>88734</v>
+        <v>69755</v>
       </c>
       <c r="B1316" s="3" t="s">
-        <v>1738</v>
+        <v>1721</v>
       </c>
       <c r="C1316" s="4">
-        <v>88734</v>
+        <v>69755</v>
       </c>
       <c r="D1316" s="4" t="s">
-        <v>1739</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="1317" spans="1:4">
       <c r="A1317" s="4">
-        <v>63402</v>
+        <v>11461</v>
       </c>
       <c r="B1317" s="3" t="s">
-        <v>1740</v>
+        <v>1723</v>
       </c>
       <c r="C1317" s="4">
-        <v>63402</v>
+        <v>11461</v>
       </c>
       <c r="D1317" s="4" t="s">
-        <v>1741</v>
+        <v>886</v>
       </c>
     </row>
     <row r="1318" spans="1:4">
       <c r="A1318" s="4">
-        <v>255223</v>
+        <v>254648</v>
       </c>
       <c r="B1318" s="3" t="s">
-        <v>1742</v>
+        <v>1724</v>
       </c>
       <c r="C1318" s="4">
-        <v>255223</v>
+        <v>254648</v>
       </c>
       <c r="D1318" s="4" t="s">
-        <v>1743</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="1319" spans="1:4">
       <c r="A1319" s="4">
-        <v>253541</v>
+        <v>61084</v>
       </c>
       <c r="B1319" s="3" t="s">
-        <v>1744</v>
+        <v>1726</v>
       </c>
       <c r="C1319" s="4">
-        <v>253541</v>
+        <v>61084</v>
       </c>
       <c r="D1319" s="4" t="s">
-        <v>72</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1320" spans="1:4">
       <c r="A1320" s="4">
-        <v>248077</v>
+        <v>88745</v>
       </c>
       <c r="B1320" s="3" t="s">
-        <v>1745</v>
+        <v>1727</v>
       </c>
       <c r="C1320" s="4">
-        <v>248077</v>
+        <v>88745</v>
       </c>
       <c r="D1320" s="4" t="s">
-        <v>32</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="1321" spans="1:4">
       <c r="A1321" s="4">
-        <v>253544</v>
+        <v>257386</v>
       </c>
       <c r="B1321" s="3" t="s">
-        <v>1746</v>
+        <v>1729</v>
       </c>
       <c r="C1321" s="4">
-        <v>253544</v>
+        <v>257386</v>
       </c>
       <c r="D1321" s="4" t="s">
-        <v>76</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1322" spans="1:4">
       <c r="A1322" s="4">
-        <v>69755</v>
+        <v>74123</v>
       </c>
       <c r="B1322" s="3" t="s">
-        <v>1747</v>
+        <v>1731</v>
       </c>
       <c r="C1322" s="4">
-        <v>69755</v>
+        <v>74123</v>
       </c>
       <c r="D1322" s="4" t="s">
-        <v>1748</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1323" spans="1:4">
       <c r="A1323" s="4">
-        <v>11461</v>
+        <v>92290</v>
       </c>
       <c r="B1323" s="3" t="s">
-        <v>1749</v>
+        <v>1732</v>
       </c>
       <c r="C1323" s="4">
-        <v>11461</v>
+        <v>92290</v>
       </c>
       <c r="D1323" s="4" t="s">
-        <v>879</v>
+        <v>463</v>
       </c>
     </row>
     <row r="1324" spans="1:4">
       <c r="A1324" s="4">
-        <v>254648</v>
+        <v>74134</v>
       </c>
       <c r="B1324" s="3" t="s">
-        <v>1750</v>
+        <v>1733</v>
       </c>
       <c r="C1324" s="4">
-        <v>254648</v>
+        <v>74134</v>
       </c>
       <c r="D1324" s="4" t="s">
-        <v>521</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1325" spans="1:4">
       <c r="A1325" s="4">
-        <v>61084</v>
+        <v>88767</v>
       </c>
       <c r="B1325" s="3" t="s">
-        <v>1751</v>
+        <v>1735</v>
       </c>
       <c r="C1325" s="4">
-        <v>61084</v>
+        <v>88767</v>
       </c>
       <c r="D1325" s="4" t="s">
-        <v>1388</v>
+        <v>507</v>
       </c>
     </row>
     <row r="1326" spans="1:4">
       <c r="A1326" s="4">
-        <v>88745</v>
+        <v>149025</v>
       </c>
       <c r="B1326" s="3" t="s">
-        <v>1752</v>
+        <v>1736</v>
       </c>
       <c r="C1326" s="4">
-        <v>88745</v>
+        <v>149025</v>
       </c>
       <c r="D1326" s="4" t="s">
-        <v>1753</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1327" spans="1:4">
       <c r="A1327" s="4">
-        <v>72121</v>
+        <v>231091</v>
       </c>
       <c r="B1327" s="3" t="s">
-        <v>1754</v>
+        <v>1737</v>
       </c>
       <c r="C1327" s="4">
-        <v>72121</v>
+        <v>231091</v>
       </c>
       <c r="D1327" s="4" t="s">
-        <v>1755</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1328" spans="1:4">
       <c r="A1328" s="4">
-        <v>257386</v>
+        <v>200634</v>
       </c>
       <c r="B1328" s="3" t="s">
-        <v>1756</v>
+        <v>1738</v>
       </c>
       <c r="C1328" s="4">
-        <v>257386</v>
+        <v>200634</v>
       </c>
       <c r="D1328" s="4" t="s">
-        <v>1757</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1329" spans="1:4">
       <c r="A1329" s="4">
-        <v>256845</v>
+        <v>200635</v>
       </c>
       <c r="B1329" s="3" t="s">
-        <v>1758</v>
+        <v>1739</v>
       </c>
       <c r="C1329" s="4">
-        <v>256845</v>
+        <v>200635</v>
       </c>
       <c r="D1329" s="4" t="s">
-        <v>1757</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1330" spans="1:4">
       <c r="A1330" s="4">
-        <v>74123</v>
+        <v>76696</v>
       </c>
       <c r="B1330" s="3" t="s">
-        <v>1759</v>
+        <v>1740</v>
       </c>
       <c r="C1330" s="4">
-        <v>74123</v>
+        <v>76696</v>
       </c>
       <c r="D1330" s="4" t="s">
-        <v>1757</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1331" spans="1:4">
       <c r="A1331" s="4">
-        <v>92290</v>
+        <v>249879</v>
       </c>
       <c r="B1331" s="3" t="s">
-        <v>1760</v>
+        <v>1741</v>
       </c>
       <c r="C1331" s="4">
-        <v>92290</v>
+        <v>249879</v>
       </c>
       <c r="D1331" s="4" t="s">
-        <v>1390</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1332" spans="1:4">
       <c r="A1332" s="4">
-        <v>88756</v>
+        <v>45670</v>
       </c>
       <c r="B1332" s="3" t="s">
-        <v>1761</v>
+        <v>1742</v>
       </c>
       <c r="C1332" s="4">
-        <v>88756</v>
+        <v>45670</v>
       </c>
       <c r="D1332" s="4" t="s">
-        <v>463</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1333" spans="1:4">
       <c r="A1333" s="4">
-        <v>74134</v>
+        <v>230631</v>
       </c>
       <c r="B1333" s="3" t="s">
-        <v>1762</v>
+        <v>1744</v>
       </c>
       <c r="C1333" s="4">
-        <v>74134</v>
+        <v>230631</v>
       </c>
       <c r="D1333" s="4" t="s">
-        <v>1763</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1334" spans="1:4">
       <c r="A1334" s="4">
-        <v>88767</v>
+        <v>200765</v>
       </c>
       <c r="B1334" s="3" t="s">
-        <v>1764</v>
+        <v>1745</v>
       </c>
       <c r="C1334" s="4">
-        <v>88767</v>
+        <v>200765</v>
       </c>
       <c r="D1334" s="4" t="s">
-        <v>514</v>
+        <v>788</v>
       </c>
     </row>
     <row r="1335" spans="1:4">
       <c r="A1335" s="4">
-        <v>149025</v>
+        <v>254534</v>
       </c>
       <c r="B1335" s="3" t="s">
-        <v>1765</v>
+        <v>1746</v>
       </c>
       <c r="C1335" s="4">
-        <v>149025</v>
+        <v>254534</v>
       </c>
       <c r="D1335" s="4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1336" spans="1:4">
       <c r="A1336" s="4">
-        <v>231091</v>
+        <v>258368</v>
       </c>
       <c r="B1336" s="3" t="s">
-        <v>1766</v>
+        <v>1747</v>
       </c>
       <c r="C1336" s="4">
-        <v>231091</v>
+        <v>258368</v>
       </c>
       <c r="D1336" s="4" t="s">
-        <v>192</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1337" spans="1:4">
       <c r="A1337" s="4">
-        <v>200634</v>
+        <v>224308</v>
       </c>
       <c r="B1337" s="3" t="s">
-        <v>1767</v>
+        <v>1748</v>
       </c>
       <c r="C1337" s="4">
-        <v>200634</v>
+        <v>224308</v>
       </c>
       <c r="D1337" s="4" t="s">
-        <v>76</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1338" spans="1:4">
       <c r="A1338" s="4">
-        <v>200635</v>
+        <v>209462</v>
       </c>
       <c r="B1338" s="3" t="s">
-        <v>1768</v>
+        <v>1749</v>
       </c>
       <c r="C1338" s="4">
-        <v>200635</v>
+        <v>209462</v>
       </c>
       <c r="D1338" s="4" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1339" spans="1:4">
       <c r="A1339" s="4">
-        <v>76696</v>
+        <v>63457</v>
       </c>
       <c r="B1339" s="3" t="s">
-        <v>1769</v>
+        <v>1750</v>
       </c>
       <c r="C1339" s="4">
-        <v>76696</v>
+        <v>63457</v>
       </c>
       <c r="D1339" s="4" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1340" spans="1:4">
       <c r="A1340" s="4">
-        <v>249879</v>
+        <v>164874</v>
       </c>
       <c r="B1340" s="3" t="s">
-        <v>1770</v>
+        <v>1751</v>
       </c>
       <c r="C1340" s="4">
-        <v>249879</v>
+        <v>164874</v>
       </c>
       <c r="D1340" s="4" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1341" spans="1:4">
       <c r="A1341" s="4">
-        <v>45670</v>
+        <v>213463</v>
       </c>
       <c r="B1341" s="3" t="s">
-        <v>1771</v>
+        <v>1752</v>
       </c>
       <c r="C1341" s="4">
-        <v>45670</v>
+        <v>213463</v>
       </c>
       <c r="D1341" s="4" t="s">
-        <v>1772</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="1342" spans="1:4">
       <c r="A1342" s="4">
-        <v>230631</v>
+        <v>234922</v>
       </c>
       <c r="B1342" s="3" t="s">
-        <v>1773</v>
+        <v>1753</v>
       </c>
       <c r="C1342" s="4">
-        <v>230631</v>
+        <v>234922</v>
       </c>
       <c r="D1342" s="4" t="s">
-        <v>65</v>
+        <v>328</v>
       </c>
     </row>
     <row r="1343" spans="1:4">
       <c r="A1343" s="4">
-        <v>200765</v>
+        <v>238142</v>
       </c>
       <c r="B1343" s="3" t="s">
-        <v>1774</v>
+        <v>1754</v>
       </c>
       <c r="C1343" s="4">
-        <v>200765</v>
+        <v>238142</v>
       </c>
       <c r="D1343" s="4" t="s">
-        <v>320</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1344" spans="1:4">
       <c r="A1344" s="4">
-        <v>254534</v>
+        <v>234921</v>
       </c>
       <c r="B1344" s="3" t="s">
-        <v>1775</v>
+        <v>1754</v>
       </c>
       <c r="C1344" s="4">
-        <v>254534</v>
+        <v>234921</v>
       </c>
       <c r="D1344" s="4" t="s">
-        <v>21</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1345" spans="1:4">
       <c r="A1345" s="4">
-        <v>258368</v>
+        <v>219296</v>
       </c>
       <c r="B1345" s="3" t="s">
-        <v>1776</v>
+        <v>1756</v>
       </c>
       <c r="C1345" s="4">
-        <v>258368</v>
+        <v>219296</v>
       </c>
       <c r="D1345" s="4" t="s">
-        <v>34</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1346" spans="1:4">
       <c r="A1346" s="4">
-        <v>224308</v>
+        <v>59877</v>
       </c>
       <c r="B1346" s="3" t="s">
-        <v>1777</v>
+        <v>1757</v>
       </c>
       <c r="C1346" s="4">
-        <v>224308</v>
+        <v>59877</v>
       </c>
       <c r="D1346" s="4" t="s">
-        <v>1260</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1347" spans="1:4">
       <c r="A1347" s="4">
-        <v>33400</v>
+        <v>80445</v>
       </c>
       <c r="B1347" s="3" t="s">
-        <v>1778</v>
+        <v>1758</v>
       </c>
       <c r="C1347" s="4">
-        <v>33400</v>
+        <v>80445</v>
       </c>
       <c r="D1347" s="4" t="s">
-        <v>74</v>
+        <v>644</v>
       </c>
     </row>
     <row r="1348" spans="1:4">
       <c r="A1348" s="4">
-        <v>209462</v>
+        <v>249226</v>
       </c>
       <c r="B1348" s="3" t="s">
-        <v>1779</v>
+        <v>1759</v>
       </c>
       <c r="C1348" s="4">
-        <v>209462</v>
+        <v>249226</v>
       </c>
       <c r="D1348" s="4" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1349" spans="1:4">
       <c r="A1349" s="4">
-        <v>63457</v>
+        <v>85988</v>
       </c>
       <c r="B1349" s="3" t="s">
-        <v>1780</v>
+        <v>1760</v>
       </c>
       <c r="C1349" s="4">
-        <v>63457</v>
+        <v>85988</v>
       </c>
       <c r="D1349" s="4" t="s">
-        <v>119</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1350" spans="1:4">
       <c r="A1350" s="4">
-        <v>164874</v>
+        <v>82302</v>
       </c>
       <c r="B1350" s="3" t="s">
-        <v>1781</v>
+        <v>1761</v>
       </c>
       <c r="C1350" s="4">
-        <v>164874</v>
+        <v>82302</v>
       </c>
       <c r="D1350" s="4" t="s">
-        <v>21</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1351" spans="1:4">
       <c r="A1351" s="4">
-        <v>213463</v>
+        <v>75921</v>
       </c>
       <c r="B1351" s="3" t="s">
-        <v>1782</v>
+        <v>1763</v>
       </c>
       <c r="C1351" s="4">
-        <v>213463</v>
+        <v>75921</v>
       </c>
       <c r="D1351" s="4" t="s">
-        <v>791</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1352" spans="1:4">
       <c r="A1352" s="4">
-        <v>234922</v>
+        <v>253614</v>
       </c>
       <c r="B1352" s="3" t="s">
-        <v>1783</v>
+        <v>1765</v>
       </c>
       <c r="C1352" s="4">
-        <v>234922</v>
+        <v>253614</v>
       </c>
       <c r="D1352" s="4" t="s">
-        <v>341</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1353" spans="1:4">
       <c r="A1353" s="4">
-        <v>238142</v>
+        <v>56044</v>
       </c>
       <c r="B1353" s="3" t="s">
-        <v>1784</v>
+        <v>1767</v>
       </c>
       <c r="C1353" s="4">
-        <v>238142</v>
+        <v>56044</v>
       </c>
       <c r="D1353" s="4" t="s">
-        <v>1655</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1354" spans="1:4">
       <c r="A1354" s="4">
-        <v>234921</v>
+        <v>119942</v>
       </c>
       <c r="B1354" s="3" t="s">
-        <v>1784</v>
+        <v>1768</v>
       </c>
       <c r="C1354" s="4">
-        <v>234921</v>
+        <v>119942</v>
       </c>
       <c r="D1354" s="4" t="s">
-        <v>988</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1355" spans="1:4">
       <c r="A1355" s="4">
-        <v>219296</v>
+        <v>59137</v>
       </c>
       <c r="B1355" s="3" t="s">
-        <v>1785</v>
+        <v>1769</v>
       </c>
       <c r="C1355" s="4">
-        <v>219296</v>
+        <v>59137</v>
       </c>
       <c r="D1355" s="4" t="s">
-        <v>177</v>
+        <v>503</v>
       </c>
     </row>
     <row r="1356" spans="1:4">
       <c r="A1356" s="4">
-        <v>59877</v>
+        <v>254314</v>
       </c>
       <c r="B1356" s="3" t="s">
-        <v>1786</v>
+        <v>1770</v>
       </c>
       <c r="C1356" s="4">
-        <v>59877</v>
+        <v>254314</v>
       </c>
       <c r="D1356" s="4" t="s">
-        <v>650</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1357" spans="1:4">
       <c r="A1357" s="4">
-        <v>80445</v>
+        <v>230213</v>
       </c>
       <c r="B1357" s="3" t="s">
-        <v>1787</v>
+        <v>1771</v>
       </c>
       <c r="C1357" s="4">
-        <v>80445</v>
+        <v>230213</v>
       </c>
       <c r="D1357" s="4" t="s">
-        <v>642</v>
+        <v>159</v>
       </c>
     </row>
     <row r="1358" spans="1:4">
       <c r="A1358" s="4">
-        <v>249226</v>
+        <v>204122</v>
       </c>
       <c r="B1358" s="3" t="s">
-        <v>1788</v>
+        <v>1772</v>
       </c>
       <c r="C1358" s="4">
-        <v>249226</v>
+        <v>204122</v>
       </c>
       <c r="D1358" s="4" t="s">
-        <v>13</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1359" spans="1:4">
       <c r="A1359" s="4">
-        <v>11786</v>
+        <v>204123</v>
       </c>
       <c r="B1359" s="3" t="s">
-        <v>1789</v>
+        <v>1773</v>
       </c>
       <c r="C1359" s="4">
-        <v>11786</v>
+        <v>204123</v>
       </c>
       <c r="D1359" s="4" t="s">
-        <v>1790</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="1360" spans="1:4">
       <c r="A1360" s="4">
-        <v>85988</v>
+        <v>204121</v>
       </c>
       <c r="B1360" s="3" t="s">
-        <v>1791</v>
+        <v>1775</v>
       </c>
       <c r="C1360" s="4">
-        <v>85988</v>
+        <v>204121</v>
       </c>
       <c r="D1360" s="4" t="s">
-        <v>644</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1361" spans="1:4">
       <c r="A1361" s="4">
-        <v>82302</v>
+        <v>210252</v>
       </c>
       <c r="B1361" s="3" t="s">
-        <v>1792</v>
+        <v>1777</v>
       </c>
       <c r="C1361" s="4">
-        <v>82302</v>
+        <v>210252</v>
       </c>
       <c r="D1361" s="4" t="s">
-        <v>1451</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1362" spans="1:4">
       <c r="A1362" s="4">
-        <v>30394</v>
+        <v>210255</v>
       </c>
       <c r="B1362" s="3" t="s">
-        <v>1793</v>
+        <v>1778</v>
       </c>
       <c r="C1362" s="4">
-        <v>30394</v>
+        <v>210255</v>
       </c>
       <c r="D1362" s="4" t="s">
-        <v>1573</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1363" spans="1:4">
       <c r="A1363" s="4">
-        <v>254990</v>
+        <v>210256</v>
       </c>
       <c r="B1363" s="3" t="s">
-        <v>1794</v>
+        <v>1779</v>
       </c>
       <c r="C1363" s="4">
-        <v>254990</v>
+        <v>210256</v>
       </c>
       <c r="D1363" s="4" t="s">
-        <v>1795</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1364" spans="1:4">
       <c r="A1364" s="4">
-        <v>75921</v>
+        <v>217646</v>
       </c>
       <c r="B1364" s="3" t="s">
-        <v>1796</v>
+        <v>1780</v>
       </c>
       <c r="C1364" s="4">
-        <v>75921</v>
+        <v>217646</v>
       </c>
       <c r="D1364" s="4" t="s">
-        <v>935</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1365" spans="1:4">
       <c r="A1365" s="4">
-        <v>64930</v>
+        <v>237060</v>
       </c>
       <c r="B1365" s="3" t="s">
-        <v>1797</v>
+        <v>1781</v>
       </c>
       <c r="C1365" s="4">
-        <v>64930</v>
+        <v>237060</v>
       </c>
       <c r="D1365" s="4" t="s">
-        <v>1798</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="1366" spans="1:4">
       <c r="A1366" s="4">
-        <v>56044</v>
+        <v>26142</v>
       </c>
       <c r="B1366" s="3" t="s">
-        <v>1799</v>
+        <v>1783</v>
       </c>
       <c r="C1366" s="4">
-        <v>56044</v>
+        <v>26142</v>
       </c>
       <c r="D1366" s="4" t="s">
-        <v>1800</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="1367" spans="1:4">
       <c r="A1367" s="4">
-        <v>11933</v>
+        <v>53950</v>
       </c>
       <c r="B1367" s="3" t="s">
-        <v>1801</v>
+        <v>1785</v>
       </c>
       <c r="C1367" s="4">
-        <v>11933</v>
+        <v>53950</v>
       </c>
       <c r="D1367" s="4" t="s">
-        <v>1802</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1368" spans="1:4">
       <c r="A1368" s="4">
-        <v>119942</v>
+        <v>54266</v>
       </c>
       <c r="B1368" s="3" t="s">
-        <v>1803</v>
+        <v>1786</v>
       </c>
       <c r="C1368" s="4">
-        <v>119942</v>
+        <v>54266</v>
       </c>
       <c r="D1368" s="4" t="s">
-        <v>1804</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1369" spans="1:4">
       <c r="A1369" s="4">
-        <v>59137</v>
+        <v>81053</v>
       </c>
       <c r="B1369" s="3" t="s">
-        <v>1805</v>
+        <v>1787</v>
       </c>
       <c r="C1369" s="4">
-        <v>59137</v>
+        <v>81053</v>
       </c>
       <c r="D1369" s="4" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
     </row>
     <row r="1370" spans="1:4">
       <c r="A1370" s="4">
-        <v>254314</v>
+        <v>44670</v>
       </c>
       <c r="B1370" s="3" t="s">
-        <v>1806</v>
+        <v>1788</v>
       </c>
       <c r="C1370" s="4">
-        <v>254314</v>
+        <v>44670</v>
       </c>
       <c r="D1370" s="4" t="s">
-        <v>38</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1371" spans="1:4">
       <c r="A1371" s="4">
-        <v>230213</v>
+        <v>74931</v>
       </c>
       <c r="B1371" s="3" t="s">
-        <v>1807</v>
+        <v>1789</v>
       </c>
       <c r="C1371" s="4">
-        <v>230213</v>
+        <v>74931</v>
       </c>
       <c r="D1371" s="4" t="s">
-        <v>175</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="1372" spans="1:4">
       <c r="A1372" s="4">
-        <v>204122</v>
+        <v>217106</v>
       </c>
       <c r="B1372" s="3" t="s">
-        <v>1808</v>
+        <v>1790</v>
       </c>
       <c r="C1372" s="4">
-        <v>204122</v>
+        <v>217106</v>
       </c>
       <c r="D1372" s="4" t="s">
-        <v>1441</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1373" spans="1:4">
       <c r="A1373" s="4">
-        <v>204123</v>
+        <v>44300</v>
       </c>
       <c r="B1373" s="3" t="s">
-        <v>1809</v>
+        <v>1791</v>
       </c>
       <c r="C1373" s="4">
-        <v>204123</v>
+        <v>44300</v>
       </c>
       <c r="D1373" s="4" t="s">
-        <v>1810</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1374" spans="1:4">
       <c r="A1374" s="4">
-        <v>204121</v>
+        <v>16242</v>
       </c>
       <c r="B1374" s="3" t="s">
-        <v>1811</v>
+        <v>1792</v>
       </c>
       <c r="C1374" s="4">
-        <v>204121</v>
+        <v>16242</v>
       </c>
       <c r="D1374" s="4" t="s">
-        <v>1812</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1375" spans="1:4">
       <c r="A1375" s="4">
-        <v>210252</v>
+        <v>21495</v>
       </c>
       <c r="B1375" s="3" t="s">
-        <v>1813</v>
+        <v>1793</v>
       </c>
       <c r="C1375" s="4">
-        <v>210252</v>
+        <v>21495</v>
       </c>
       <c r="D1375" s="4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1376" spans="1:4">
       <c r="A1376" s="4">
-        <v>210255</v>
+        <v>16264</v>
       </c>
       <c r="B1376" s="3" t="s">
-        <v>1814</v>
+        <v>1794</v>
       </c>
       <c r="C1376" s="4">
-        <v>210255</v>
+        <v>16264</v>
       </c>
       <c r="D1376" s="4" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1377" spans="1:4">
       <c r="A1377" s="4">
-        <v>210256</v>
+        <v>232226</v>
       </c>
       <c r="B1377" s="3" t="s">
-        <v>1815</v>
+        <v>1795</v>
       </c>
       <c r="C1377" s="4">
-        <v>210256</v>
+        <v>232226</v>
       </c>
       <c r="D1377" s="4" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1378" spans="1:4">
       <c r="A1378" s="4">
-        <v>217646</v>
+        <v>205991</v>
       </c>
       <c r="B1378" s="3" t="s">
-        <v>1816</v>
+        <v>1796</v>
       </c>
       <c r="C1378" s="4">
-        <v>217646</v>
+        <v>205991</v>
       </c>
       <c r="D1378" s="4" t="s">
-        <v>183</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="1379" spans="1:4">
       <c r="A1379" s="4">
-        <v>237060</v>
+        <v>205951</v>
       </c>
       <c r="B1379" s="3" t="s">
-        <v>1817</v>
+        <v>1798</v>
       </c>
       <c r="C1379" s="4">
-        <v>237060</v>
+        <v>205951</v>
       </c>
       <c r="D1379" s="4" t="s">
-        <v>1532</v>
+        <v>159</v>
       </c>
     </row>
     <row r="1380" spans="1:4">
       <c r="A1380" s="4">
-        <v>26142</v>
+        <v>205936</v>
       </c>
       <c r="B1380" s="3" t="s">
-        <v>1818</v>
+        <v>1799</v>
       </c>
       <c r="C1380" s="4">
-        <v>26142</v>
+        <v>205936</v>
       </c>
       <c r="D1380" s="4" t="s">
-        <v>1819</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="1381" spans="1:4">
       <c r="A1381" s="4">
-        <v>68340</v>
+        <v>205948</v>
       </c>
       <c r="B1381" s="3" t="s">
-        <v>1820</v>
+        <v>1801</v>
       </c>
       <c r="C1381" s="4">
-        <v>68340</v>
+        <v>205948</v>
       </c>
       <c r="D1381" s="4" t="s">
-        <v>689</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1382" spans="1:4">
       <c r="A1382" s="4">
-        <v>54266</v>
+        <v>205942</v>
       </c>
       <c r="B1382" s="3" t="s">
-        <v>1821</v>
+        <v>1802</v>
       </c>
       <c r="C1382" s="4">
-        <v>54266</v>
+        <v>205942</v>
       </c>
       <c r="D1382" s="4" t="s">
-        <v>463</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="1383" spans="1:4">
       <c r="A1383" s="4">
-        <v>81053</v>
+        <v>205988</v>
       </c>
       <c r="B1383" s="3" t="s">
-        <v>1822</v>
+        <v>1804</v>
       </c>
       <c r="C1383" s="4">
-        <v>81053</v>
+        <v>205988</v>
       </c>
       <c r="D1383" s="4" t="s">
-        <v>510</v>
+        <v>650</v>
       </c>
     </row>
     <row r="1384" spans="1:4">
       <c r="A1384" s="4">
-        <v>44670</v>
+        <v>205946</v>
       </c>
       <c r="B1384" s="3" t="s">
-        <v>1823</v>
+        <v>1805</v>
       </c>
       <c r="C1384" s="4">
-        <v>44670</v>
+        <v>205946</v>
       </c>
       <c r="D1384" s="4" t="s">
-        <v>1309</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="1385" spans="1:4">
       <c r="A1385" s="4">
-        <v>74931</v>
+        <v>205987</v>
       </c>
       <c r="B1385" s="3" t="s">
-        <v>1824</v>
+        <v>1806</v>
       </c>
       <c r="C1385" s="4">
-        <v>74931</v>
+        <v>205987</v>
       </c>
       <c r="D1385" s="4" t="s">
-        <v>1825</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="1386" spans="1:4">
       <c r="A1386" s="4">
-        <v>217106</v>
+        <v>205949</v>
       </c>
       <c r="B1386" s="3" t="s">
-        <v>1826</v>
+        <v>1807</v>
       </c>
       <c r="C1386" s="4">
-        <v>217106</v>
+        <v>205949</v>
       </c>
       <c r="D1386" s="4" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1387" spans="1:4">
       <c r="A1387" s="4">
-        <v>59271</v>
+        <v>205967</v>
       </c>
       <c r="B1387" s="3" t="s">
-        <v>1827</v>
+        <v>1808</v>
       </c>
       <c r="C1387" s="4">
-        <v>59271</v>
+        <v>205967</v>
       </c>
       <c r="D1387" s="4" t="s">
-        <v>51</v>
+        <v>142</v>
       </c>
     </row>
     <row r="1388" spans="1:4">
       <c r="A1388" s="4">
-        <v>16242</v>
+        <v>205965</v>
       </c>
       <c r="B1388" s="3" t="s">
-        <v>1828</v>
+        <v>1809</v>
       </c>
       <c r="C1388" s="4">
-        <v>16242</v>
+        <v>205965</v>
       </c>
       <c r="D1388" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="1389" spans="1:4">
       <c r="A1389" s="4">
-        <v>21495</v>
+        <v>205950</v>
       </c>
       <c r="B1389" s="3" t="s">
-        <v>1829</v>
+        <v>1810</v>
       </c>
       <c r="C1389" s="4">
-        <v>21495</v>
+        <v>205950</v>
       </c>
       <c r="D1389" s="4" t="s">
-        <v>13</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1390" spans="1:4">
       <c r="A1390" s="4">
-        <v>16264</v>
+        <v>205955</v>
       </c>
       <c r="B1390" s="3" t="s">
-        <v>1830</v>
+        <v>1811</v>
       </c>
       <c r="C1390" s="4">
-        <v>16264</v>
+        <v>205955</v>
       </c>
       <c r="D1390" s="4" t="s">
-        <v>13</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1391" spans="1:4">
       <c r="A1391" s="4">
-        <v>232226</v>
+        <v>205990</v>
       </c>
       <c r="B1391" s="3" t="s">
-        <v>1831</v>
+        <v>1812</v>
       </c>
       <c r="C1391" s="4">
-        <v>232226</v>
+        <v>205990</v>
       </c>
       <c r="D1391" s="4" t="s">
-        <v>129</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1392" spans="1:4">
       <c r="A1392" s="4">
-        <v>205991</v>
+        <v>205975</v>
       </c>
       <c r="B1392" s="3" t="s">
-        <v>1832</v>
+        <v>1813</v>
       </c>
       <c r="C1392" s="4">
-        <v>205991</v>
+        <v>205975</v>
       </c>
       <c r="D1392" s="4" t="s">
-        <v>1833</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1393" spans="1:4">
       <c r="A1393" s="4">
-        <v>205951</v>
+        <v>224434</v>
       </c>
       <c r="B1393" s="3" t="s">
-        <v>1834</v>
+        <v>1814</v>
       </c>
       <c r="C1393" s="4">
-        <v>205951</v>
+        <v>224434</v>
       </c>
       <c r="D1393" s="4" t="s">
-        <v>175</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1394" spans="1:4">
       <c r="A1394" s="4">
-        <v>205936</v>
+        <v>205959</v>
       </c>
       <c r="B1394" s="3" t="s">
-        <v>1835</v>
+        <v>1815</v>
       </c>
       <c r="C1394" s="4">
-        <v>205936</v>
+        <v>205959</v>
       </c>
       <c r="D1394" s="4" t="s">
-        <v>1330</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="1395" spans="1:4">
       <c r="A1395" s="4">
-        <v>205948</v>
+        <v>205979</v>
       </c>
       <c r="B1395" s="3" t="s">
-        <v>1836</v>
+        <v>1817</v>
       </c>
       <c r="C1395" s="4">
-        <v>205948</v>
+        <v>205979</v>
       </c>
       <c r="D1395" s="4" t="s">
-        <v>164</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1396" spans="1:4">
       <c r="A1396" s="4">
-        <v>205942</v>
+        <v>205938</v>
       </c>
       <c r="B1396" s="3" t="s">
-        <v>1837</v>
+        <v>1818</v>
       </c>
       <c r="C1396" s="4">
-        <v>205942</v>
+        <v>205938</v>
       </c>
       <c r="D1396" s="4" t="s">
-        <v>1838</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1397" spans="1:4">
       <c r="A1397" s="4">
-        <v>205988</v>
+        <v>205966</v>
       </c>
       <c r="B1397" s="3" t="s">
-        <v>1839</v>
+        <v>1819</v>
       </c>
       <c r="C1397" s="4">
-        <v>205988</v>
+        <v>205966</v>
       </c>
       <c r="D1397" s="4" t="s">
-        <v>647</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1398" spans="1:4">
       <c r="A1398" s="4">
-        <v>205946</v>
+        <v>205960</v>
       </c>
       <c r="B1398" s="3" t="s">
-        <v>1840</v>
+        <v>1820</v>
       </c>
       <c r="C1398" s="4">
-        <v>205946</v>
+        <v>205960</v>
       </c>
       <c r="D1398" s="4" t="s">
-        <v>1838</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="1399" spans="1:4">
       <c r="A1399" s="4">
-        <v>205987</v>
+        <v>205944</v>
       </c>
       <c r="B1399" s="3" t="s">
-        <v>1841</v>
+        <v>1821</v>
       </c>
       <c r="C1399" s="4">
-        <v>205987</v>
+        <v>205944</v>
       </c>
       <c r="D1399" s="4" t="s">
-        <v>1838</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1400" spans="1:4">
       <c r="A1400" s="4">
-        <v>205949</v>
+        <v>205943</v>
       </c>
       <c r="B1400" s="3" t="s">
-        <v>1842</v>
+        <v>1822</v>
       </c>
       <c r="C1400" s="4">
-        <v>205949</v>
+        <v>205943</v>
       </c>
       <c r="D1400" s="4" t="s">
-        <v>11</v>
+        <v>919</v>
       </c>
     </row>
     <row r="1401" spans="1:4">
       <c r="A1401" s="4">
-        <v>205967</v>
+        <v>205945</v>
       </c>
       <c r="B1401" s="3" t="s">
-        <v>1843</v>
+        <v>1823</v>
       </c>
       <c r="C1401" s="4">
-        <v>205967</v>
+        <v>205945</v>
       </c>
       <c r="D1401" s="4" t="s">
-        <v>158</v>
+        <v>297</v>
       </c>
     </row>
     <row r="1402" spans="1:4">
       <c r="A1402" s="4">
-        <v>205965</v>
+        <v>205953</v>
       </c>
       <c r="B1402" s="3" t="s">
-        <v>1844</v>
+        <v>1824</v>
       </c>
       <c r="C1402" s="4">
-        <v>205965</v>
+        <v>205953</v>
       </c>
       <c r="D1402" s="4" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1403" spans="1:4">
       <c r="A1403" s="4">
-        <v>205950</v>
+        <v>205952</v>
       </c>
       <c r="B1403" s="3" t="s">
-        <v>1845</v>
+        <v>1825</v>
       </c>
       <c r="C1403" s="4">
-        <v>205950</v>
+        <v>205952</v>
       </c>
       <c r="D1403" s="4" t="s">
-        <v>538</v>
+        <v>64</v>
       </c>
     </row>
     <row r="1404" spans="1:4">
       <c r="A1404" s="4">
-        <v>205955</v>
+        <v>205989</v>
       </c>
       <c r="B1404" s="3" t="s">
-        <v>1846</v>
+        <v>1826</v>
       </c>
       <c r="C1404" s="4">
-        <v>205955</v>
+        <v>205989</v>
       </c>
       <c r="D1404" s="4" t="s">
-        <v>463</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1405" spans="1:4">
       <c r="A1405" s="4">
-        <v>205990</v>
+        <v>205977</v>
       </c>
       <c r="B1405" s="3" t="s">
-        <v>1847</v>
+        <v>1827</v>
       </c>
       <c r="C1405" s="4">
-        <v>205990</v>
+        <v>205977</v>
       </c>
       <c r="D1405" s="4" t="s">
-        <v>1441</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1406" spans="1:4">
       <c r="A1406" s="4">
-        <v>205975</v>
+        <v>205957</v>
       </c>
       <c r="B1406" s="3" t="s">
-        <v>1848</v>
+        <v>1828</v>
       </c>
       <c r="C1406" s="4">
-        <v>205975</v>
+        <v>205957</v>
       </c>
       <c r="D1406" s="4" t="s">
-        <v>467</v>
+        <v>297</v>
       </c>
     </row>
     <row r="1407" spans="1:4">
       <c r="A1407" s="4">
-        <v>224434</v>
+        <v>205937</v>
       </c>
       <c r="B1407" s="3" t="s">
-        <v>1849</v>
+        <v>1829</v>
       </c>
       <c r="C1407" s="4">
-        <v>224434</v>
+        <v>205937</v>
       </c>
       <c r="D1407" s="4" t="s">
-        <v>478</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1408" spans="1:4">
       <c r="A1408" s="4">
-        <v>205959</v>
+        <v>205947</v>
       </c>
       <c r="B1408" s="3" t="s">
-        <v>1850</v>
+        <v>1830</v>
       </c>
       <c r="C1408" s="4">
-        <v>205959</v>
+        <v>205947</v>
       </c>
       <c r="D1408" s="4" t="s">
-        <v>1136</v>
+        <v>297</v>
       </c>
     </row>
     <row r="1409" spans="1:4">
       <c r="A1409" s="4">
-        <v>205979</v>
+        <v>205934</v>
       </c>
       <c r="B1409" s="3" t="s">
-        <v>1851</v>
+        <v>1831</v>
       </c>
       <c r="C1409" s="4">
-        <v>205979</v>
+        <v>205934</v>
       </c>
       <c r="D1409" s="4" t="s">
-        <v>946</v>
+        <v>682</v>
       </c>
     </row>
     <row r="1410" spans="1:4">
       <c r="A1410" s="4">
-        <v>205938</v>
+        <v>205935</v>
       </c>
       <c r="B1410" s="3" t="s">
-        <v>1852</v>
+        <v>1832</v>
       </c>
       <c r="C1410" s="4">
-        <v>205938</v>
+        <v>205935</v>
       </c>
       <c r="D1410" s="4" t="s">
-        <v>65</v>
+        <v>140</v>
       </c>
     </row>
     <row r="1411" spans="1:4">
       <c r="A1411" s="4">
-        <v>205966</v>
+        <v>142310</v>
       </c>
       <c r="B1411" s="3" t="s">
-        <v>1853</v>
+        <v>1833</v>
       </c>
       <c r="C1411" s="4">
-        <v>205966</v>
+        <v>142310</v>
       </c>
       <c r="D1411" s="4" t="s">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1412" spans="1:4">
       <c r="A1412" s="4">
-        <v>205960</v>
+        <v>234860</v>
       </c>
       <c r="B1412" s="3" t="s">
-        <v>1854</v>
+        <v>1834</v>
       </c>
       <c r="C1412" s="4">
-        <v>205960</v>
+        <v>234860</v>
       </c>
       <c r="D1412" s="4" t="s">
-        <v>972</v>
+        <v>328</v>
       </c>
     </row>
     <row r="1413" spans="1:4">
       <c r="A1413" s="4">
-        <v>205944</v>
+        <v>255526</v>
       </c>
       <c r="B1413" s="3" t="s">
-        <v>1855</v>
+        <v>1835</v>
       </c>
       <c r="C1413" s="4">
-        <v>205944</v>
+        <v>255526</v>
       </c>
       <c r="D1413" s="4" t="s">
-        <v>799</v>
+        <v>586</v>
       </c>
     </row>
     <row r="1414" spans="1:4">
       <c r="A1414" s="4">
-        <v>205943</v>
+        <v>91919</v>
       </c>
       <c r="B1414" s="3" t="s">
-        <v>1856</v>
+        <v>1836</v>
       </c>
       <c r="C1414" s="4">
-        <v>205943</v>
+        <v>91919</v>
       </c>
       <c r="D1414" s="4" t="s">
-        <v>1857</v>
+        <v>470</v>
       </c>
     </row>
     <row r="1415" spans="1:4">
       <c r="A1415" s="4">
-        <v>205945</v>
+        <v>76955</v>
       </c>
       <c r="B1415" s="3" t="s">
-        <v>1858</v>
+        <v>1837</v>
       </c>
       <c r="C1415" s="4">
-        <v>205945</v>
+        <v>76955</v>
       </c>
       <c r="D1415" s="4" t="s">
-        <v>312</v>
+        <v>842</v>
       </c>
     </row>
     <row r="1416" spans="1:4">
       <c r="A1416" s="4">
-        <v>205953</v>
+        <v>76786</v>
       </c>
       <c r="B1416" s="3" t="s">
-        <v>1859</v>
+        <v>1838</v>
       </c>
       <c r="C1416" s="4">
-        <v>205953</v>
+        <v>76786</v>
       </c>
       <c r="D1416" s="4" t="s">
-        <v>190</v>
+        <v>821</v>
       </c>
     </row>
     <row r="1417" spans="1:4">
       <c r="A1417" s="4">
-        <v>205952</v>
+        <v>73740</v>
       </c>
       <c r="B1417" s="3" t="s">
-        <v>1860</v>
+        <v>1839</v>
       </c>
       <c r="C1417" s="4">
-        <v>205952</v>
+        <v>73740</v>
       </c>
       <c r="D1417" s="4" t="s">
-        <v>65</v>
+        <v>373</v>
       </c>
     </row>
     <row r="1418" spans="1:4">
       <c r="A1418" s="4">
-        <v>205989</v>
+        <v>92246</v>
       </c>
       <c r="B1418" s="3" t="s">
-        <v>1861</v>
+        <v>1840</v>
       </c>
       <c r="C1418" s="4">
-        <v>205989</v>
+        <v>92246</v>
       </c>
       <c r="D1418" s="4" t="s">
-        <v>1632</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1419" spans="1:4">
       <c r="A1419" s="4">
-        <v>205977</v>
+        <v>89904</v>
       </c>
       <c r="B1419" s="3" t="s">
-        <v>1862</v>
+        <v>1841</v>
       </c>
       <c r="C1419" s="4">
-        <v>205977</v>
+        <v>89904</v>
       </c>
       <c r="D1419" s="4" t="s">
-        <v>538</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1420" spans="1:4">
       <c r="A1420" s="4">
-        <v>205957</v>
+        <v>44760</v>
       </c>
       <c r="B1420" s="3" t="s">
-        <v>1863</v>
+        <v>1842</v>
       </c>
       <c r="C1420" s="4">
-        <v>205957</v>
+        <v>44760</v>
       </c>
       <c r="D1420" s="4" t="s">
-        <v>312</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1421" spans="1:4">
       <c r="A1421" s="4">
-        <v>205937</v>
+        <v>44770</v>
       </c>
       <c r="B1421" s="3" t="s">
-        <v>1864</v>
+        <v>1843</v>
       </c>
       <c r="C1421" s="4">
-        <v>205937</v>
+        <v>44770</v>
       </c>
       <c r="D1421" s="4" t="s">
-        <v>1655</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1422" spans="1:4">
       <c r="A1422" s="4">
-        <v>205947</v>
+        <v>248197</v>
       </c>
       <c r="B1422" s="3" t="s">
-        <v>1865</v>
+        <v>1844</v>
       </c>
       <c r="C1422" s="4">
-        <v>205947</v>
+        <v>248197</v>
       </c>
       <c r="D1422" s="4" t="s">
-        <v>312</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1423" spans="1:4">
       <c r="A1423" s="4">
-        <v>205934</v>
+        <v>97868</v>
       </c>
       <c r="B1423" s="3" t="s">
-        <v>1866</v>
+        <v>1845</v>
       </c>
       <c r="C1423" s="4">
-        <v>205934</v>
+        <v>97868</v>
       </c>
       <c r="D1423" s="4" t="s">
-        <v>681</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="1424" spans="1:4">
       <c r="A1424" s="4">
-        <v>205935</v>
+        <v>91480</v>
       </c>
       <c r="B1424" s="3" t="s">
-        <v>1867</v>
+        <v>1847</v>
       </c>
       <c r="C1424" s="4">
-        <v>205935</v>
+        <v>91480</v>
       </c>
       <c r="D1424" s="4" t="s">
-        <v>1106</v>
+        <v>896</v>
       </c>
     </row>
     <row r="1425" spans="1:4">
       <c r="A1425" s="4">
-        <v>142310</v>
+        <v>250479</v>
       </c>
       <c r="B1425" s="3" t="s">
-        <v>1868</v>
+        <v>1848</v>
       </c>
       <c r="C1425" s="4">
-        <v>142310</v>
+        <v>250479</v>
       </c>
       <c r="D1425" s="4" t="s">
-        <v>129</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1426" spans="1:4">
       <c r="A1426" s="4">
-        <v>234860</v>
+        <v>207685</v>
       </c>
       <c r="B1426" s="3" t="s">
-        <v>1869</v>
+        <v>1850</v>
       </c>
       <c r="C1426" s="4">
-        <v>234860</v>
+        <v>207685</v>
       </c>
       <c r="D1426" s="4" t="s">
-        <v>341</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="1427" spans="1:4">
       <c r="A1427" s="4">
-        <v>255526</v>
+        <v>222152</v>
       </c>
       <c r="B1427" s="3" t="s">
-        <v>1870</v>
+        <v>1852</v>
       </c>
       <c r="C1427" s="4">
-        <v>255526</v>
+        <v>222152</v>
       </c>
       <c r="D1427" s="4" t="s">
-        <v>685</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1428" spans="1:4">
       <c r="A1428" s="4">
-        <v>91919</v>
+        <v>45367</v>
       </c>
       <c r="B1428" s="3" t="s">
-        <v>1871</v>
+        <v>1853</v>
       </c>
       <c r="C1428" s="4">
-        <v>91919</v>
+        <v>45367</v>
       </c>
       <c r="D1428" s="4" t="s">
-        <v>480</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="1429" spans="1:4">
       <c r="A1429" s="4">
-        <v>76955</v>
+        <v>216856</v>
       </c>
       <c r="B1429" s="3" t="s">
-        <v>1872</v>
+        <v>1855</v>
       </c>
       <c r="C1429" s="4">
-        <v>76955</v>
+        <v>216856</v>
       </c>
       <c r="D1429" s="4" t="s">
-        <v>841</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1430" spans="1:4">
       <c r="A1430" s="4">
-        <v>76786</v>
+        <v>224393</v>
       </c>
       <c r="B1430" s="3" t="s">
-        <v>1873</v>
+        <v>1856</v>
       </c>
       <c r="C1430" s="4">
-        <v>76786</v>
+        <v>224393</v>
       </c>
       <c r="D1430" s="4" t="s">
-        <v>820</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="1431" spans="1:4">
       <c r="A1431" s="4">
-        <v>73740</v>
+        <v>66359</v>
       </c>
       <c r="B1431" s="3" t="s">
-        <v>1874</v>
+        <v>1858</v>
       </c>
       <c r="C1431" s="4">
-        <v>73740</v>
+        <v>66359</v>
       </c>
       <c r="D1431" s="4" t="s">
-        <v>726</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1432" spans="1:4">
       <c r="A1432" s="4">
-        <v>92246</v>
+        <v>57359</v>
       </c>
       <c r="B1432" s="3" t="s">
-        <v>1875</v>
+        <v>1859</v>
       </c>
       <c r="C1432" s="4">
-        <v>92246</v>
+        <v>57359</v>
       </c>
       <c r="D1432" s="4" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1433" spans="1:4">
       <c r="A1433" s="4">
-        <v>82504</v>
+        <v>245961</v>
       </c>
       <c r="B1433" s="3" t="s">
-        <v>1876</v>
+        <v>1860</v>
       </c>
       <c r="C1433" s="4">
-        <v>82504</v>
+        <v>245961</v>
       </c>
       <c r="D1433" s="4" t="s">
-        <v>480</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1434" spans="1:4">
       <c r="A1434" s="4">
-        <v>89904</v>
+        <v>87968</v>
       </c>
       <c r="B1434" s="3" t="s">
-        <v>1877</v>
+        <v>1861</v>
       </c>
       <c r="C1434" s="4">
-        <v>89904</v>
+        <v>87968</v>
       </c>
       <c r="D1434" s="4" t="s">
-        <v>478</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1435" spans="1:4">
       <c r="A1435" s="4">
-        <v>44760</v>
+        <v>258343</v>
       </c>
       <c r="B1435" s="3" t="s">
-        <v>1878</v>
+        <v>1862</v>
       </c>
       <c r="C1435" s="4">
-        <v>44760</v>
+        <v>258343</v>
       </c>
       <c r="D1435" s="4" t="s">
-        <v>23</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1436" spans="1:4">
       <c r="A1436" s="4">
-        <v>44770</v>
+        <v>253294</v>
       </c>
       <c r="B1436" s="3" t="s">
-        <v>1879</v>
+        <v>1863</v>
       </c>
       <c r="C1436" s="4">
-        <v>44770</v>
+        <v>253294</v>
       </c>
       <c r="D1436" s="4" t="s">
-        <v>121</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1437" spans="1:4">
       <c r="A1437" s="4">
-        <v>248197</v>
+        <v>247582</v>
       </c>
       <c r="B1437" s="3" t="s">
-        <v>1880</v>
+        <v>1864</v>
       </c>
       <c r="C1437" s="4">
-        <v>248197</v>
+        <v>247582</v>
       </c>
       <c r="D1437" s="4" t="s">
-        <v>1094</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1438" spans="1:4">
       <c r="A1438" s="4">
-        <v>22913</v>
+        <v>31240</v>
       </c>
       <c r="B1438" s="3" t="s">
-        <v>1881</v>
+        <v>1865</v>
       </c>
       <c r="C1438" s="4">
-        <v>22913</v>
+        <v>31240</v>
       </c>
       <c r="D1438" s="4" t="s">
-        <v>1120</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="1439" spans="1:4">
       <c r="A1439" s="4">
-        <v>252670</v>
+        <v>26737</v>
       </c>
       <c r="B1439" s="3" t="s">
-        <v>1882</v>
+        <v>1867</v>
       </c>
       <c r="C1439" s="4">
-        <v>252670</v>
+        <v>26737</v>
       </c>
       <c r="D1439" s="4" t="s">
-        <v>1857</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="1440" spans="1:4">
       <c r="A1440" s="4">
-        <v>91480</v>
+        <v>22935</v>
       </c>
       <c r="B1440" s="3" t="s">
-        <v>1883</v>
+        <v>1869</v>
       </c>
       <c r="C1440" s="4">
-        <v>91480</v>
+        <v>22935</v>
       </c>
       <c r="D1440" s="4" t="s">
-        <v>1223</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1441" spans="1:4">
       <c r="A1441" s="4">
-        <v>250479</v>
+        <v>24162</v>
       </c>
       <c r="B1441" s="3" t="s">
-        <v>1884</v>
+        <v>1870</v>
       </c>
       <c r="C1441" s="4">
-        <v>250479</v>
+        <v>24162</v>
       </c>
       <c r="D1441" s="4" t="s">
-        <v>1885</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="1442" spans="1:4">
       <c r="A1442" s="4">
-        <v>68833</v>
+        <v>45907</v>
       </c>
       <c r="B1442" s="3" t="s">
-        <v>1886</v>
+        <v>1872</v>
       </c>
       <c r="C1442" s="4">
-        <v>68833</v>
+        <v>45907</v>
       </c>
       <c r="D1442" s="4" t="s">
-        <v>555</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="1443" spans="1:4">
       <c r="A1443" s="4">
-        <v>40149</v>
+        <v>54536</v>
       </c>
       <c r="B1443" s="3" t="s">
-        <v>1887</v>
+        <v>1873</v>
       </c>
       <c r="C1443" s="4">
-        <v>40149</v>
+        <v>54536</v>
       </c>
       <c r="D1443" s="4" t="s">
-        <v>1888</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="1444" spans="1:4">
       <c r="A1444" s="4">
-        <v>207685</v>
+        <v>73706</v>
       </c>
       <c r="B1444" s="3" t="s">
-        <v>1889</v>
+        <v>1875</v>
       </c>
       <c r="C1444" s="4">
-        <v>207685</v>
+        <v>73706</v>
       </c>
       <c r="D1444" s="4" t="s">
-        <v>1890</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1445" spans="1:4">
       <c r="A1445" s="4">
-        <v>222152</v>
+        <v>255085</v>
       </c>
       <c r="B1445" s="3" t="s">
-        <v>1891</v>
+        <v>1876</v>
       </c>
       <c r="C1445" s="4">
-        <v>222152</v>
+        <v>255085</v>
       </c>
       <c r="D1445" s="4" t="s">
-        <v>1199</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="1446" spans="1:4">
       <c r="A1446" s="4">
-        <v>45367</v>
+        <v>55278</v>
       </c>
       <c r="B1446" s="3" t="s">
-        <v>1892</v>
+        <v>1878</v>
       </c>
       <c r="C1446" s="4">
-        <v>45367</v>
+        <v>55278</v>
       </c>
       <c r="D1446" s="4" t="s">
-        <v>1893</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="1447" spans="1:4">
       <c r="A1447" s="4">
-        <v>69318</v>
+        <v>255674</v>
       </c>
       <c r="B1447" s="3" t="s">
-        <v>1894</v>
+        <v>1880</v>
       </c>
       <c r="C1447" s="4">
-        <v>69318</v>
+        <v>255674</v>
       </c>
       <c r="D1447" s="4" t="s">
-        <v>1242</v>
+        <v>689</v>
       </c>
     </row>
     <row r="1448" spans="1:4">
       <c r="A1448" s="4">
-        <v>55469</v>
+        <v>8670</v>
       </c>
       <c r="B1448" s="3" t="s">
-        <v>1895</v>
+        <v>1881</v>
       </c>
       <c r="C1448" s="4">
-        <v>55469</v>
+        <v>8670</v>
       </c>
       <c r="D1448" s="4" t="s">
-        <v>1896</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="1449" spans="1:4">
       <c r="A1449" s="4">
-        <v>216856</v>
+        <v>220205</v>
       </c>
       <c r="B1449" s="3" t="s">
-        <v>1897</v>
+        <v>1883</v>
       </c>
       <c r="C1449" s="4">
-        <v>216856</v>
+        <v>220205</v>
       </c>
       <c r="D1449" s="4" t="s">
-        <v>1061</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1450" spans="1:4">
       <c r="A1450" s="4">
-        <v>224393</v>
+        <v>8726</v>
       </c>
       <c r="B1450" s="3" t="s">
-        <v>1898</v>
+        <v>1884</v>
       </c>
       <c r="C1450" s="4">
-        <v>224393</v>
+        <v>8726</v>
       </c>
       <c r="D1450" s="4" t="s">
-        <v>1899</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1451" spans="1:4">
       <c r="A1451" s="4">
-        <v>66359</v>
+        <v>221393</v>
       </c>
       <c r="B1451" s="3" t="s">
-        <v>1900</v>
+        <v>1885</v>
       </c>
       <c r="C1451" s="4">
-        <v>66359</v>
+        <v>221393</v>
       </c>
       <c r="D1451" s="4" t="s">
-        <v>318</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="1452" spans="1:4">
       <c r="A1452" s="4">
-        <v>57359</v>
+        <v>73829</v>
       </c>
       <c r="B1452" s="3" t="s">
-        <v>1901</v>
+        <v>1886</v>
       </c>
       <c r="C1452" s="4">
-        <v>57359</v>
+        <v>73829</v>
       </c>
       <c r="D1452" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1453" spans="1:4">
       <c r="A1453" s="4">
-        <v>245961</v>
+        <v>250096</v>
       </c>
       <c r="B1453" s="3" t="s">
-        <v>1902</v>
+        <v>1887</v>
       </c>
       <c r="C1453" s="4">
-        <v>245961</v>
+        <v>250096</v>
       </c>
       <c r="D1453" s="4" t="s">
-        <v>119</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1454" spans="1:4">
       <c r="A1454" s="4">
-        <v>87968</v>
+        <v>116019</v>
       </c>
       <c r="B1454" s="3" t="s">
-        <v>1903</v>
+        <v>1888</v>
       </c>
       <c r="C1454" s="4">
-        <v>87968</v>
+        <v>116019</v>
       </c>
       <c r="D1454" s="4" t="s">
-        <v>318</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="1455" spans="1:4">
       <c r="A1455" s="4">
-        <v>258343</v>
+        <v>39594</v>
       </c>
       <c r="B1455" s="3" t="s">
-        <v>1904</v>
+        <v>1889</v>
       </c>
       <c r="C1455" s="4">
-        <v>258343</v>
+        <v>39594</v>
       </c>
       <c r="D1455" s="4" t="s">
-        <v>1065</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1456" spans="1:4">
       <c r="A1456" s="4">
-        <v>253294</v>
+        <v>21003</v>
       </c>
       <c r="B1456" s="3" t="s">
-        <v>1905</v>
+        <v>1890</v>
       </c>
       <c r="C1456" s="4">
-        <v>253294</v>
+        <v>21003</v>
       </c>
       <c r="D1456" s="4" t="s">
-        <v>34</v>
+        <v>348</v>
       </c>
     </row>
     <row r="1457" spans="1:4">
       <c r="A1457" s="4">
-        <v>247582</v>
+        <v>95014</v>
       </c>
       <c r="B1457" s="3" t="s">
-        <v>1906</v>
+        <v>1891</v>
       </c>
       <c r="C1457" s="4">
-        <v>247582</v>
+        <v>95014</v>
       </c>
       <c r="D1457" s="4" t="s">
-        <v>72</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1458" spans="1:4">
       <c r="A1458" s="4">
-        <v>31240</v>
+        <v>13250</v>
       </c>
       <c r="B1458" s="3" t="s">
-        <v>1907</v>
+        <v>1892</v>
       </c>
       <c r="C1458" s="4">
-        <v>31240</v>
+        <v>13250</v>
       </c>
       <c r="D1458" s="4" t="s">
-        <v>1908</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1459" spans="1:4">
       <c r="A1459" s="4">
-        <v>64065</v>
+        <v>53109</v>
       </c>
       <c r="B1459" s="3" t="s">
-        <v>1909</v>
+        <v>1893</v>
       </c>
       <c r="C1459" s="4">
-        <v>64065</v>
+        <v>53109</v>
       </c>
       <c r="D1459" s="4" t="s">
-        <v>1910</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1460" spans="1:4">
       <c r="A1460" s="4">
-        <v>26737</v>
+        <v>254375</v>
       </c>
       <c r="B1460" s="3" t="s">
-        <v>1911</v>
+        <v>1894</v>
       </c>
       <c r="C1460" s="4">
-        <v>26737</v>
+        <v>254375</v>
       </c>
       <c r="D1460" s="4" t="s">
-        <v>1912</v>
+        <v>503</v>
       </c>
     </row>
     <row r="1461" spans="1:4">
       <c r="A1461" s="4">
-        <v>22935</v>
+        <v>210090</v>
       </c>
       <c r="B1461" s="3" t="s">
-        <v>1913</v>
+        <v>1895</v>
       </c>
       <c r="C1461" s="4">
-        <v>22935</v>
+        <v>210090</v>
       </c>
       <c r="D1461" s="4" t="s">
-        <v>192</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1462" spans="1:4">
       <c r="A1462" s="4">
-        <v>24162</v>
+        <v>142354</v>
       </c>
       <c r="B1462" s="3" t="s">
-        <v>1914</v>
+        <v>1896</v>
       </c>
       <c r="C1462" s="4">
-        <v>24162</v>
+        <v>142354</v>
       </c>
       <c r="D1462" s="4" t="s">
-        <v>1915</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1463" spans="1:4">
       <c r="A1463" s="4">
-        <v>257417</v>
+        <v>70040</v>
       </c>
       <c r="B1463" s="3" t="s">
-        <v>1916</v>
+        <v>1897</v>
       </c>
       <c r="C1463" s="4">
-        <v>257417</v>
+        <v>70040</v>
       </c>
       <c r="D1463" s="4" t="s">
-        <v>1917</v>
+        <v>926</v>
       </c>
     </row>
     <row r="1464" spans="1:4">
       <c r="A1464" s="4">
-        <v>258564</v>
+        <v>70030</v>
       </c>
       <c r="B1464" s="3" t="s">
-        <v>1918</v>
+        <v>1898</v>
       </c>
       <c r="C1464" s="4">
-        <v>258564</v>
+        <v>70030</v>
       </c>
       <c r="D1464" s="4" t="s">
-        <v>1919</v>
+        <v>114</v>
       </c>
     </row>
     <row r="1465" spans="1:4">
       <c r="A1465" s="4">
-        <v>45907</v>
+        <v>201640</v>
       </c>
       <c r="B1465" s="3" t="s">
-        <v>1920</v>
+        <v>1899</v>
       </c>
       <c r="C1465" s="4">
-        <v>45907</v>
+        <v>201640</v>
       </c>
       <c r="D1465" s="4" t="s">
-        <v>1921</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1466" spans="1:4">
       <c r="A1466" s="4">
-        <v>54536</v>
+        <v>113789</v>
       </c>
       <c r="B1466" s="3" t="s">
-        <v>1922</v>
+        <v>1900</v>
       </c>
       <c r="C1466" s="4">
-        <v>54536</v>
+        <v>113789</v>
       </c>
       <c r="D1466" s="4" t="s">
-        <v>1923</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="1467" spans="1:4">
       <c r="A1467" s="4">
-        <v>255085</v>
+        <v>113778</v>
       </c>
       <c r="B1467" s="3" t="s">
-        <v>1924</v>
+        <v>1902</v>
       </c>
       <c r="C1467" s="4">
-        <v>255085</v>
+        <v>113778</v>
       </c>
       <c r="D1467" s="4" t="s">
-        <v>1925</v>
+        <v>865</v>
       </c>
     </row>
     <row r="1468" spans="1:4">
       <c r="A1468" s="4">
-        <v>55278</v>
+        <v>161994</v>
       </c>
       <c r="B1468" s="3" t="s">
-        <v>1926</v>
+        <v>1903</v>
       </c>
       <c r="C1468" s="4">
-        <v>55278</v>
+        <v>161994</v>
       </c>
       <c r="D1468" s="4" t="s">
-        <v>1927</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1469" spans="1:4">
       <c r="A1469" s="4">
-        <v>255674</v>
+        <v>162009</v>
       </c>
       <c r="B1469" s="3" t="s">
-        <v>1928</v>
+        <v>1904</v>
       </c>
       <c r="C1469" s="4">
-        <v>255674</v>
+        <v>162009</v>
       </c>
       <c r="D1469" s="4" t="s">
-        <v>1929</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1470" spans="1:4">
       <c r="A1470" s="4">
-        <v>8670</v>
+        <v>81872</v>
       </c>
       <c r="B1470" s="3" t="s">
-        <v>1930</v>
+        <v>1905</v>
       </c>
       <c r="C1470" s="4">
-        <v>8670</v>
+        <v>81872</v>
       </c>
       <c r="D1470" s="4" t="s">
-        <v>1931</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1471" spans="1:4">
       <c r="A1471" s="4">
-        <v>220205</v>
+        <v>219295</v>
       </c>
       <c r="B1471" s="3" t="s">
-        <v>1932</v>
+        <v>1906</v>
       </c>
       <c r="C1471" s="4">
-        <v>220205</v>
+        <v>219295</v>
       </c>
       <c r="D1471" s="4" t="s">
-        <v>72</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="1472" spans="1:4">
       <c r="A1472" s="4">
-        <v>8726</v>
+        <v>239400</v>
       </c>
       <c r="B1472" s="3" t="s">
-        <v>1933</v>
+        <v>1907</v>
       </c>
       <c r="C1472" s="4">
-        <v>8726</v>
+        <v>239400</v>
       </c>
       <c r="D1472" s="4" t="s">
-        <v>1934</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="1473" spans="1:4">
       <c r="A1473" s="4">
-        <v>221393</v>
+        <v>239397</v>
       </c>
       <c r="B1473" s="3" t="s">
-        <v>1935</v>
+        <v>1908</v>
       </c>
       <c r="C1473" s="4">
-        <v>221393</v>
+        <v>239397</v>
       </c>
       <c r="D1473" s="4" t="s">
-        <v>1741</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1474" spans="1:4">
       <c r="A1474" s="4">
-        <v>86508</v>
+        <v>239399</v>
       </c>
       <c r="B1474" s="3" t="s">
-        <v>1936</v>
+        <v>1910</v>
       </c>
       <c r="C1474" s="4">
-        <v>86508</v>
+        <v>239399</v>
       </c>
       <c r="D1474" s="4" t="s">
-        <v>1937</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1475" spans="1:4">
       <c r="A1475" s="4">
-        <v>28952</v>
+        <v>231105</v>
       </c>
       <c r="B1475" s="3" t="s">
-        <v>1938</v>
+        <v>1911</v>
       </c>
       <c r="C1475" s="4">
-        <v>28952</v>
+        <v>231105</v>
       </c>
       <c r="D1475" s="4" t="s">
-        <v>177</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1476" spans="1:4">
       <c r="A1476" s="4">
-        <v>69610</v>
+        <v>217478</v>
       </c>
       <c r="B1476" s="3" t="s">
-        <v>1939</v>
+        <v>1912</v>
       </c>
       <c r="C1476" s="4">
-        <v>69610</v>
+        <v>217478</v>
       </c>
       <c r="D1476" s="4" t="s">
-        <v>1940</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1477" spans="1:4">
       <c r="A1477" s="4">
-        <v>31430</v>
+        <v>217491</v>
       </c>
       <c r="B1477" s="3" t="s">
-        <v>1941</v>
+        <v>1913</v>
       </c>
       <c r="C1477" s="4">
-        <v>31430</v>
+        <v>217491</v>
       </c>
       <c r="D1477" s="4" t="s">
-        <v>1942</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1478" spans="1:4">
       <c r="A1478" s="4">
-        <v>73829</v>
+        <v>239401</v>
       </c>
       <c r="B1478" s="3" t="s">
-        <v>1943</v>
+        <v>1914</v>
       </c>
       <c r="C1478" s="4">
-        <v>73829</v>
+        <v>239401</v>
       </c>
       <c r="D1478" s="4" t="s">
-        <v>1944</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1479" spans="1:4">
       <c r="A1479" s="4">
-        <v>250096</v>
+        <v>234638</v>
       </c>
       <c r="B1479" s="3" t="s">
-        <v>1945</v>
+        <v>1915</v>
       </c>
       <c r="C1479" s="4">
-        <v>250096</v>
+        <v>234638</v>
       </c>
       <c r="D1479" s="4" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1480" spans="1:4">
       <c r="A1480" s="4">
-        <v>116019</v>
+        <v>219261</v>
       </c>
       <c r="B1480" s="3" t="s">
-        <v>1946</v>
+        <v>1916</v>
       </c>
       <c r="C1480" s="4">
-        <v>116019</v>
+        <v>219261</v>
       </c>
       <c r="D1480" s="4" t="s">
-        <v>1160</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="1481" spans="1:4">
       <c r="A1481" s="4">
-        <v>39594</v>
+        <v>219279</v>
       </c>
       <c r="B1481" s="3" t="s">
-        <v>1947</v>
+        <v>1918</v>
       </c>
       <c r="C1481" s="4">
-        <v>39594</v>
+        <v>219279</v>
       </c>
       <c r="D1481" s="4" t="s">
-        <v>9</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="1482" spans="1:4">
       <c r="A1482" s="4">
-        <v>21003</v>
+        <v>219246</v>
       </c>
       <c r="B1482" s="3" t="s">
-        <v>1948</v>
+        <v>1919</v>
       </c>
       <c r="C1482" s="4">
-        <v>21003</v>
+        <v>219246</v>
       </c>
       <c r="D1482" s="4" t="s">
-        <v>391</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1483" spans="1:4">
       <c r="A1483" s="4">
-        <v>95014</v>
+        <v>219245</v>
       </c>
       <c r="B1483" s="3" t="s">
-        <v>1949</v>
+        <v>1920</v>
       </c>
       <c r="C1483" s="4">
-        <v>95014</v>
+        <v>219245</v>
       </c>
       <c r="D1483" s="4" t="s">
-        <v>1324</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1484" spans="1:4">
       <c r="A1484" s="4">
-        <v>13250</v>
+        <v>219275</v>
       </c>
       <c r="B1484" s="3" t="s">
-        <v>1950</v>
+        <v>1921</v>
       </c>
       <c r="C1484" s="4">
-        <v>13250</v>
+        <v>219275</v>
       </c>
       <c r="D1484" s="4" t="s">
-        <v>25</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="1485" spans="1:4">
       <c r="A1485" s="4">
-        <v>53109</v>
+        <v>219264</v>
       </c>
       <c r="B1485" s="3" t="s">
-        <v>1951</v>
+        <v>1922</v>
       </c>
       <c r="C1485" s="4">
-        <v>53109</v>
+        <v>219264</v>
       </c>
       <c r="D1485" s="4" t="s">
-        <v>13</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="1486" spans="1:4">
       <c r="A1486" s="4">
-        <v>254375</v>
+        <v>219249</v>
       </c>
       <c r="B1486" s="3" t="s">
-        <v>1952</v>
+        <v>1923</v>
       </c>
       <c r="C1486" s="4">
-        <v>254375</v>
+        <v>219249</v>
       </c>
       <c r="D1486" s="4" t="s">
-        <v>510</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1487" spans="1:4">
       <c r="A1487" s="4">
-        <v>210090</v>
+        <v>205807</v>
       </c>
       <c r="B1487" s="3" t="s">
-        <v>1953</v>
+        <v>1924</v>
       </c>
       <c r="C1487" s="4">
-        <v>210090</v>
+        <v>205807</v>
       </c>
       <c r="D1487" s="4" t="s">
-        <v>129</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="1488" spans="1:4">
       <c r="A1488" s="4">
-        <v>142354</v>
+        <v>205803</v>
       </c>
       <c r="B1488" s="3" t="s">
-        <v>1954</v>
+        <v>1926</v>
       </c>
       <c r="C1488" s="4">
-        <v>142354</v>
+        <v>205803</v>
       </c>
       <c r="D1488" s="4" t="s">
-        <v>49</v>
+        <v>939</v>
       </c>
     </row>
     <row r="1489" spans="1:4">
       <c r="A1489" s="4">
-        <v>70040</v>
+        <v>205805</v>
       </c>
       <c r="B1489" s="3" t="s">
-        <v>1955</v>
+        <v>1927</v>
       </c>
       <c r="C1489" s="4">
-        <v>70040</v>
+        <v>205805</v>
       </c>
       <c r="D1489" s="4" t="s">
-        <v>139</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1490" spans="1:4">
       <c r="A1490" s="4">
-        <v>70030</v>
+        <v>205798</v>
       </c>
       <c r="B1490" s="3" t="s">
-        <v>1956</v>
+        <v>1929</v>
       </c>
       <c r="C1490" s="4">
-        <v>70030</v>
+        <v>205798</v>
       </c>
       <c r="D1490" s="4" t="s">
-        <v>123</v>
+        <v>561</v>
       </c>
     </row>
     <row r="1491" spans="1:4">
       <c r="A1491" s="4">
-        <v>201640</v>
+        <v>205809</v>
       </c>
       <c r="B1491" s="3" t="s">
-        <v>1957</v>
+        <v>1930</v>
       </c>
       <c r="C1491" s="4">
-        <v>201640</v>
+        <v>205809</v>
       </c>
       <c r="D1491" s="4" t="s">
-        <v>11</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="1492" spans="1:4">
       <c r="A1492" s="4">
-        <v>113789</v>
+        <v>205808</v>
       </c>
       <c r="B1492" s="3" t="s">
-        <v>1958</v>
+        <v>1931</v>
       </c>
       <c r="C1492" s="4">
-        <v>113789</v>
+        <v>205808</v>
       </c>
       <c r="D1492" s="4" t="s">
-        <v>561</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1493" spans="1:4">
       <c r="A1493" s="4">
-        <v>113778</v>
+        <v>205813</v>
       </c>
       <c r="B1493" s="3" t="s">
-        <v>1959</v>
+        <v>1932</v>
       </c>
       <c r="C1493" s="4">
-        <v>113778</v>
+        <v>205813</v>
       </c>
       <c r="D1493" s="4" t="s">
-        <v>156</v>
+        <v>551</v>
       </c>
     </row>
     <row r="1494" spans="1:4">
       <c r="A1494" s="4">
-        <v>161994</v>
+        <v>232602</v>
       </c>
       <c r="B1494" s="3" t="s">
-        <v>1960</v>
+        <v>1933</v>
       </c>
       <c r="C1494" s="4">
-        <v>161994</v>
+        <v>232602</v>
       </c>
       <c r="D1494" s="4" t="s">
-        <v>190</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="1495" spans="1:4">
       <c r="A1495" s="4">
-        <v>162009</v>
+        <v>251394</v>
       </c>
       <c r="B1495" s="3" t="s">
-        <v>1961</v>
+        <v>1935</v>
       </c>
       <c r="C1495" s="4">
-        <v>162009</v>
+        <v>251394</v>
       </c>
       <c r="D1495" s="4" t="s">
-        <v>190</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="1496" spans="1:4">
       <c r="A1496" s="4">
-        <v>81872</v>
+        <v>205797</v>
       </c>
       <c r="B1496" s="3" t="s">
-        <v>1962</v>
+        <v>1937</v>
       </c>
       <c r="C1496" s="4">
-        <v>81872</v>
+        <v>205797</v>
       </c>
       <c r="D1496" s="4" t="s">
-        <v>1963</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="1497" spans="1:4">
       <c r="A1497" s="4">
-        <v>219295</v>
+        <v>213257</v>
       </c>
       <c r="B1497" s="3" t="s">
-        <v>1964</v>
+        <v>1938</v>
       </c>
       <c r="C1497" s="4">
-        <v>219295</v>
+        <v>213257</v>
       </c>
       <c r="D1497" s="4" t="s">
-        <v>919</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1498" spans="1:4">
       <c r="A1498" s="4">
-        <v>239400</v>
+        <v>231142</v>
       </c>
       <c r="B1498" s="3" t="s">
-        <v>1965</v>
+        <v>1939</v>
       </c>
       <c r="C1498" s="4">
-        <v>239400</v>
+        <v>231142</v>
       </c>
       <c r="D1498" s="4" t="s">
-        <v>1719</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1499" spans="1:4">
       <c r="A1499" s="4">
-        <v>239397</v>
+        <v>213267</v>
       </c>
       <c r="B1499" s="3" t="s">
-        <v>1966</v>
+        <v>1941</v>
       </c>
       <c r="C1499" s="4">
-        <v>239397</v>
+        <v>213267</v>
       </c>
       <c r="D1499" s="4" t="s">
-        <v>1967</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="1500" spans="1:4">
       <c r="A1500" s="4">
-        <v>239399</v>
+        <v>205866</v>
       </c>
       <c r="B1500" s="3" t="s">
-        <v>1968</v>
+        <v>1942</v>
       </c>
       <c r="C1500" s="4">
-        <v>239399</v>
+        <v>205866</v>
       </c>
       <c r="D1500" s="4" t="s">
-        <v>799</v>
+        <v>594</v>
       </c>
     </row>
     <row r="1501" spans="1:4">
       <c r="A1501" s="4">
-        <v>231105</v>
+        <v>205865</v>
       </c>
       <c r="B1501" s="3" t="s">
-        <v>1969</v>
+        <v>1943</v>
       </c>
       <c r="C1501" s="4">
-        <v>231105</v>
+        <v>205865</v>
       </c>
       <c r="D1501" s="4" t="s">
-        <v>34</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="1502" spans="1:4">
       <c r="A1502" s="4">
-        <v>217478</v>
+        <v>220238</v>
       </c>
       <c r="B1502" s="3" t="s">
-        <v>1970</v>
+        <v>1945</v>
       </c>
       <c r="C1502" s="4">
-        <v>217478</v>
+        <v>220238</v>
       </c>
       <c r="D1502" s="4" t="s">
-        <v>351</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1503" spans="1:4">
       <c r="A1503" s="4">
-        <v>217491</v>
+        <v>218716</v>
       </c>
       <c r="B1503" s="3" t="s">
-        <v>1971</v>
+        <v>1946</v>
       </c>
       <c r="C1503" s="4">
-        <v>217491</v>
+        <v>218716</v>
       </c>
       <c r="D1503" s="4" t="s">
-        <v>76</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="1504" spans="1:4">
       <c r="A1504" s="4">
-        <v>239401</v>
+        <v>205802</v>
       </c>
       <c r="B1504" s="3" t="s">
-        <v>1972</v>
+        <v>1947</v>
       </c>
       <c r="C1504" s="4">
-        <v>239401</v>
+        <v>205802</v>
       </c>
       <c r="D1504" s="4" t="s">
-        <v>1812</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="1505" spans="1:4">
       <c r="A1505" s="4">
-        <v>234638</v>
+        <v>218720</v>
       </c>
       <c r="B1505" s="3" t="s">
-        <v>1973</v>
+        <v>1949</v>
       </c>
       <c r="C1505" s="4">
-        <v>234638</v>
+        <v>218720</v>
       </c>
       <c r="D1505" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1506" spans="1:4">
       <c r="A1506" s="4">
-        <v>219261</v>
+        <v>217493</v>
       </c>
       <c r="B1506" s="3" t="s">
-        <v>1974</v>
+        <v>1950</v>
       </c>
       <c r="C1506" s="4">
-        <v>219261</v>
+        <v>217493</v>
       </c>
       <c r="D1506" s="4" t="s">
-        <v>1975</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1507" spans="1:4">
       <c r="A1507" s="4">
-        <v>219279</v>
+        <v>217483</v>
       </c>
       <c r="B1507" s="3" t="s">
-        <v>1976</v>
+        <v>1951</v>
       </c>
       <c r="C1507" s="4">
-        <v>219279</v>
+        <v>217483</v>
       </c>
       <c r="D1507" s="4" t="s">
-        <v>972</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1508" spans="1:4">
       <c r="A1508" s="4">
-        <v>219246</v>
+        <v>217504</v>
       </c>
       <c r="B1508" s="3" t="s">
-        <v>1977</v>
+        <v>1952</v>
       </c>
       <c r="C1508" s="4">
-        <v>219246</v>
+        <v>217504</v>
       </c>
       <c r="D1508" s="4" t="s">
-        <v>351</v>
+        <v>788</v>
       </c>
     </row>
     <row r="1509" spans="1:4">
       <c r="A1509" s="4">
-        <v>219245</v>
+        <v>238571</v>
       </c>
       <c r="B1509" s="3" t="s">
-        <v>1978</v>
+        <v>1953</v>
       </c>
       <c r="C1509" s="4">
-        <v>219245</v>
+        <v>238571</v>
       </c>
       <c r="D1509" s="4" t="s">
-        <v>351</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1510" spans="1:4">
       <c r="A1510" s="4">
-        <v>219275</v>
+        <v>217505</v>
       </c>
       <c r="B1510" s="3" t="s">
-        <v>1979</v>
+        <v>1954</v>
       </c>
       <c r="C1510" s="4">
-        <v>219275</v>
+        <v>217505</v>
       </c>
       <c r="D1510" s="4" t="s">
-        <v>972</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="1511" spans="1:4">
       <c r="A1511" s="4">
-        <v>219264</v>
+        <v>255400</v>
       </c>
       <c r="B1511" s="3" t="s">
-        <v>1980</v>
+        <v>1955</v>
       </c>
       <c r="C1511" s="4">
-        <v>219264</v>
+        <v>255400</v>
       </c>
       <c r="D1511" s="4" t="s">
-        <v>1420</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1512" spans="1:4">
       <c r="A1512" s="4">
-        <v>219249</v>
+        <v>217485</v>
       </c>
       <c r="B1512" s="3" t="s">
-        <v>1981</v>
+        <v>1956</v>
       </c>
       <c r="C1512" s="4">
-        <v>219249</v>
+        <v>217485</v>
       </c>
       <c r="D1512" s="4" t="s">
-        <v>80</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1513" spans="1:4">
       <c r="A1513" s="4">
-        <v>205807</v>
+        <v>217477</v>
       </c>
       <c r="B1513" s="3" t="s">
-        <v>1982</v>
+        <v>1957</v>
       </c>
       <c r="C1513" s="4">
-        <v>205807</v>
+        <v>217477</v>
       </c>
       <c r="D1513" s="4" t="s">
-        <v>1983</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1514" spans="1:4">
       <c r="A1514" s="4">
-        <v>205803</v>
+        <v>213152</v>
       </c>
       <c r="B1514" s="3" t="s">
-        <v>1984</v>
+        <v>1958</v>
       </c>
       <c r="C1514" s="4">
-        <v>205803</v>
+        <v>213152</v>
       </c>
       <c r="D1514" s="4" t="s">
-        <v>1985</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="1515" spans="1:4">
       <c r="A1515" s="4">
-        <v>205805</v>
+        <v>214212</v>
       </c>
       <c r="B1515" s="3" t="s">
-        <v>1986</v>
+        <v>1960</v>
       </c>
       <c r="C1515" s="4">
-        <v>205805</v>
+        <v>214212</v>
       </c>
       <c r="D1515" s="4" t="s">
-        <v>1987</v>
+        <v>172</v>
       </c>
     </row>
     <row r="1516" spans="1:4">
       <c r="A1516" s="4">
-        <v>205798</v>
+        <v>213153</v>
       </c>
       <c r="B1516" s="3" t="s">
-        <v>1988</v>
+        <v>1961</v>
       </c>
       <c r="C1516" s="4">
-        <v>205798</v>
+        <v>213153</v>
       </c>
       <c r="D1516" s="4" t="s">
-        <v>1989</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1517" spans="1:4">
       <c r="A1517" s="4">
-        <v>205809</v>
+        <v>220905</v>
       </c>
       <c r="B1517" s="3" t="s">
-        <v>1990</v>
+        <v>1962</v>
       </c>
       <c r="C1517" s="4">
-        <v>205809</v>
+        <v>220905</v>
       </c>
       <c r="D1517" s="4" t="s">
-        <v>1991</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1518" spans="1:4">
       <c r="A1518" s="4">
-        <v>205808</v>
+        <v>95686</v>
       </c>
       <c r="B1518" s="3" t="s">
-        <v>1992</v>
+        <v>1963</v>
       </c>
       <c r="C1518" s="4">
-        <v>205808</v>
+        <v>95686</v>
       </c>
       <c r="D1518" s="4" t="s">
-        <v>535</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1519" spans="1:4">
       <c r="A1519" s="4">
-        <v>205813</v>
+        <v>161412</v>
       </c>
       <c r="B1519" s="3" t="s">
-        <v>1993</v>
+        <v>1964</v>
       </c>
       <c r="C1519" s="4">
-        <v>205813</v>
+        <v>161412</v>
       </c>
       <c r="D1519" s="4" t="s">
-        <v>555</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1520" spans="1:4">
       <c r="A1520" s="4">
-        <v>232602</v>
+        <v>82256</v>
       </c>
       <c r="B1520" s="3" t="s">
-        <v>1994</v>
+        <v>1965</v>
       </c>
       <c r="C1520" s="4">
-        <v>232602</v>
+        <v>82256</v>
       </c>
       <c r="D1520" s="4" t="s">
-        <v>1995</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1521" spans="1:4">
       <c r="A1521" s="4">
-        <v>251394</v>
+        <v>82605</v>
       </c>
       <c r="B1521" s="3" t="s">
-        <v>1996</v>
+        <v>1966</v>
       </c>
       <c r="C1521" s="4">
-        <v>251394</v>
+        <v>82605</v>
       </c>
       <c r="D1521" s="4" t="s">
-        <v>1997</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1522" spans="1:4">
       <c r="A1522" s="4">
-        <v>205797</v>
+        <v>224223</v>
       </c>
       <c r="B1522" s="3" t="s">
-        <v>1998</v>
+        <v>1967</v>
       </c>
       <c r="C1522" s="4">
-        <v>205797</v>
+        <v>224223</v>
       </c>
       <c r="D1522" s="4" t="s">
-        <v>791</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1523" spans="1:4">
       <c r="A1523" s="4">
-        <v>213257</v>
+        <v>98017</v>
       </c>
       <c r="B1523" s="3" t="s">
-        <v>1999</v>
+        <v>1968</v>
       </c>
       <c r="C1523" s="4">
-        <v>213257</v>
+        <v>98017</v>
       </c>
       <c r="D1523" s="4" t="s">
-        <v>57</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1524" spans="1:4">
       <c r="A1524" s="4">
-        <v>231142</v>
+        <v>47795</v>
       </c>
       <c r="B1524" s="3" t="s">
-        <v>2000</v>
+        <v>1969</v>
       </c>
       <c r="C1524" s="4">
-        <v>231142</v>
+        <v>47795</v>
       </c>
       <c r="D1524" s="4" t="s">
-        <v>2001</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1525" spans="1:4">
       <c r="A1525" s="4">
-        <v>213267</v>
+        <v>62625</v>
       </c>
       <c r="B1525" s="3" t="s">
-        <v>2002</v>
+        <v>1970</v>
       </c>
       <c r="C1525" s="4">
-        <v>213267</v>
+        <v>62625</v>
       </c>
       <c r="D1525" s="4" t="s">
-        <v>791</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1526" spans="1:4">
       <c r="A1526" s="4">
-        <v>205866</v>
+        <v>62636</v>
       </c>
       <c r="B1526" s="3" t="s">
-        <v>2003</v>
+        <v>1971</v>
       </c>
       <c r="C1526" s="4">
-        <v>205866</v>
+        <v>62636</v>
       </c>
       <c r="D1526" s="4" t="s">
-        <v>896</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1527" spans="1:4">
       <c r="A1527" s="4">
-        <v>205865</v>
+        <v>47516</v>
       </c>
       <c r="B1527" s="3" t="s">
-        <v>2004</v>
+        <v>1972</v>
       </c>
       <c r="C1527" s="4">
-        <v>205865</v>
+        <v>47516</v>
       </c>
       <c r="D1527" s="4" t="s">
-        <v>2005</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1528" spans="1:4">
       <c r="A1528" s="4">
-        <v>220238</v>
+        <v>69081</v>
       </c>
       <c r="B1528" s="3" t="s">
-        <v>2006</v>
+        <v>1973</v>
       </c>
       <c r="C1528" s="4">
-        <v>220238</v>
+        <v>69081</v>
       </c>
       <c r="D1528" s="4" t="s">
-        <v>11</v>
+        <v>373</v>
       </c>
     </row>
     <row r="1529" spans="1:4">
       <c r="A1529" s="4">
-        <v>218716</v>
+        <v>90479</v>
       </c>
       <c r="B1529" s="3" t="s">
-        <v>2007</v>
+        <v>1974</v>
       </c>
       <c r="C1529" s="4">
-        <v>218716</v>
+        <v>90479</v>
       </c>
       <c r="D1529" s="4" t="s">
-        <v>1890</v>
+        <v>336</v>
       </c>
     </row>
     <row r="1530" spans="1:4">
       <c r="A1530" s="4">
-        <v>205802</v>
+        <v>43860</v>
       </c>
       <c r="B1530" s="3" t="s">
-        <v>2008</v>
+        <v>1975</v>
       </c>
       <c r="C1530" s="4">
-        <v>205802</v>
+        <v>43860</v>
       </c>
       <c r="D1530" s="4" t="s">
-        <v>2009</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1531" spans="1:4">
       <c r="A1531" s="4">
-        <v>218720</v>
+        <v>258772</v>
       </c>
       <c r="B1531" s="3" t="s">
-        <v>2010</v>
+        <v>1976</v>
       </c>
       <c r="C1531" s="4">
-        <v>218720</v>
+        <v>258772</v>
       </c>
       <c r="D1531" s="4" t="s">
-        <v>190</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1532" spans="1:4">
       <c r="A1532" s="4">
-        <v>217493</v>
+        <v>219568</v>
       </c>
       <c r="B1532" s="3" t="s">
-        <v>2011</v>
+        <v>1978</v>
       </c>
       <c r="C1532" s="4">
-        <v>217493</v>
+        <v>219568</v>
       </c>
       <c r="D1532" s="4" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1533" spans="1:4">
       <c r="A1533" s="4">
-        <v>217483</v>
+        <v>258989</v>
       </c>
       <c r="B1533" s="3" t="s">
-        <v>2012</v>
+        <v>1979</v>
       </c>
       <c r="C1533" s="4">
-        <v>217483</v>
+        <v>258989</v>
       </c>
       <c r="D1533" s="4" t="s">
-        <v>192</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1534" spans="1:4">
       <c r="A1534" s="4">
-        <v>217504</v>
+        <v>39416</v>
       </c>
       <c r="B1534" s="3" t="s">
-        <v>2013</v>
+        <v>1980</v>
       </c>
       <c r="C1534" s="4">
-        <v>217504</v>
+        <v>39416</v>
       </c>
       <c r="D1534" s="4" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1535" spans="1:4">
       <c r="A1535" s="4">
-        <v>238571</v>
+        <v>242886</v>
       </c>
       <c r="B1535" s="3" t="s">
-        <v>2014</v>
+        <v>1981</v>
       </c>
       <c r="C1535" s="4">
-        <v>238571</v>
+        <v>242886</v>
       </c>
       <c r="D1535" s="4" t="s">
-        <v>168</v>
+        <v>320</v>
       </c>
     </row>
     <row r="1536" spans="1:4">
       <c r="A1536" s="4">
-        <v>217505</v>
+        <v>243886</v>
       </c>
       <c r="B1536" s="3" t="s">
-        <v>2015</v>
+        <v>1982</v>
       </c>
       <c r="C1536" s="4">
-        <v>217505</v>
+        <v>243886</v>
       </c>
       <c r="D1536" s="4" t="s">
-        <v>946</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1537" spans="1:4">
       <c r="A1537" s="4">
-        <v>255400</v>
+        <v>243542</v>
       </c>
       <c r="B1537" s="3" t="s">
-        <v>2016</v>
+        <v>1984</v>
       </c>
       <c r="C1537" s="4">
-        <v>255400</v>
+        <v>243542</v>
       </c>
       <c r="D1537" s="4" t="s">
-        <v>188</v>
+        <v>435</v>
       </c>
     </row>
     <row r="1538" spans="1:4">
       <c r="A1538" s="4">
-        <v>217485</v>
+        <v>205190</v>
       </c>
       <c r="B1538" s="3" t="s">
-        <v>2017</v>
+        <v>1985</v>
       </c>
       <c r="C1538" s="4">
-        <v>217485</v>
+        <v>205190</v>
       </c>
       <c r="D1538" s="4" t="s">
-        <v>183</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="1539" spans="1:4">
       <c r="A1539" s="4">
-        <v>217477</v>
+        <v>251924</v>
       </c>
       <c r="B1539" s="3" t="s">
-        <v>2018</v>
+        <v>1987</v>
       </c>
       <c r="C1539" s="4">
-        <v>217477</v>
+        <v>251924</v>
       </c>
       <c r="D1539" s="4" t="s">
-        <v>13</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="1540" spans="1:4">
       <c r="A1540" s="4">
-        <v>213152</v>
+        <v>203515</v>
       </c>
       <c r="B1540" s="3" t="s">
-        <v>2019</v>
+        <v>1989</v>
       </c>
       <c r="C1540" s="4">
-        <v>213152</v>
+        <v>203515</v>
       </c>
       <c r="D1540" s="4" t="s">
-        <v>2020</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1541" spans="1:4">
       <c r="A1541" s="4">
-        <v>214212</v>
+        <v>236303</v>
       </c>
       <c r="B1541" s="3" t="s">
-        <v>2021</v>
+        <v>1991</v>
       </c>
       <c r="C1541" s="4">
-        <v>214212</v>
+        <v>236303</v>
       </c>
       <c r="D1541" s="4" t="s">
-        <v>190</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1542" spans="1:4">
       <c r="A1542" s="4">
-        <v>213153</v>
+        <v>254976</v>
       </c>
       <c r="B1542" s="3" t="s">
-        <v>2022</v>
+        <v>1992</v>
       </c>
       <c r="C1542" s="4">
-        <v>213153</v>
+        <v>254976</v>
       </c>
       <c r="D1542" s="4" t="s">
-        <v>1632</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1543" spans="1:4">
       <c r="A1543" s="4">
-        <v>220905</v>
+        <v>67966</v>
       </c>
       <c r="B1543" s="3" t="s">
-        <v>2023</v>
+        <v>1994</v>
       </c>
       <c r="C1543" s="4">
-        <v>220905</v>
+        <v>67966</v>
       </c>
       <c r="D1543" s="4" t="s">
-        <v>192</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1544" spans="1:4">
       <c r="A1544" s="4">
-        <v>161412</v>
+        <v>232589</v>
       </c>
       <c r="B1544" s="3" t="s">
-        <v>2024</v>
+        <v>1995</v>
       </c>
       <c r="C1544" s="4">
-        <v>161412</v>
+        <v>232589</v>
       </c>
       <c r="D1544" s="4" t="s">
-        <v>13</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1545" spans="1:4">
       <c r="A1545" s="4">
-        <v>82605</v>
+        <v>219131</v>
       </c>
       <c r="B1545" s="3" t="s">
-        <v>2025</v>
+        <v>1996</v>
       </c>
       <c r="C1545" s="4">
-        <v>82605</v>
+        <v>219131</v>
       </c>
       <c r="D1545" s="4" t="s">
-        <v>49</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1546" spans="1:4">
       <c r="A1546" s="4">
-        <v>224223</v>
+        <v>240470</v>
       </c>
       <c r="B1546" s="3" t="s">
-        <v>2026</v>
+        <v>1998</v>
       </c>
       <c r="C1546" s="4">
-        <v>224223</v>
+        <v>240470</v>
       </c>
       <c r="D1546" s="4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="1547" spans="1:4">
       <c r="A1547" s="4">
-        <v>47795</v>
+        <v>220032</v>
       </c>
       <c r="B1547" s="3" t="s">
-        <v>2027</v>
+        <v>1999</v>
       </c>
       <c r="C1547" s="4">
-        <v>47795</v>
+        <v>220032</v>
       </c>
       <c r="D1547" s="4" t="s">
-        <v>351</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1548" spans="1:4">
       <c r="A1548" s="4">
-        <v>87711</v>
+        <v>235799</v>
       </c>
       <c r="B1548" s="3" t="s">
-        <v>2028</v>
+        <v>2001</v>
       </c>
       <c r="C1548" s="4">
-        <v>87711</v>
+        <v>235799</v>
       </c>
       <c r="D1548" s="4" t="s">
-        <v>121</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="1549" spans="1:4">
       <c r="A1549" s="4">
-        <v>62625</v>
+        <v>90132</v>
       </c>
       <c r="B1549" s="3" t="s">
-        <v>2029</v>
+        <v>2003</v>
       </c>
       <c r="C1549" s="4">
-        <v>62625</v>
+        <v>90132</v>
       </c>
       <c r="D1549" s="4" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1550" spans="1:4">
       <c r="A1550" s="4">
-        <v>62636</v>
+        <v>73491</v>
       </c>
       <c r="B1550" s="3" t="s">
-        <v>2030</v>
+        <v>2004</v>
       </c>
       <c r="C1550" s="4">
-        <v>62636</v>
+        <v>73491</v>
       </c>
       <c r="D1550" s="4" t="s">
-        <v>1244</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="1551" spans="1:4">
       <c r="A1551" s="4">
-        <v>47044</v>
+        <v>64829</v>
       </c>
       <c r="B1551" s="3" t="s">
-        <v>2031</v>
+        <v>2005</v>
       </c>
       <c r="C1551" s="4">
-        <v>47044</v>
+        <v>64829</v>
       </c>
       <c r="D1551" s="4" t="s">
-        <v>480</v>
+        <v>501</v>
       </c>
     </row>
     <row r="1552" spans="1:4">
       <c r="A1552" s="4">
-        <v>47516</v>
+        <v>64818</v>
       </c>
       <c r="B1552" s="3" t="s">
-        <v>2032</v>
+        <v>2006</v>
       </c>
       <c r="C1552" s="4">
-        <v>47516</v>
+        <v>64818</v>
       </c>
       <c r="D1552" s="4" t="s">
-        <v>11</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1553" spans="1:4">
       <c r="A1553" s="4">
-        <v>69081</v>
+        <v>64807</v>
       </c>
       <c r="B1553" s="3" t="s">
-        <v>2033</v>
+        <v>2007</v>
       </c>
       <c r="C1553" s="4">
-        <v>69081</v>
+        <v>64807</v>
       </c>
       <c r="D1553" s="4" t="s">
-        <v>726</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1554" spans="1:4">
       <c r="A1554" s="4">
-        <v>69105</v>
+        <v>97352</v>
       </c>
       <c r="B1554" s="3" t="s">
-        <v>2034</v>
+        <v>2008</v>
       </c>
       <c r="C1554" s="4">
-        <v>69105</v>
+        <v>97352</v>
       </c>
       <c r="D1554" s="4" t="s">
-        <v>391</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1555" spans="1:4">
       <c r="A1555" s="4">
-        <v>90479</v>
+        <v>97341</v>
       </c>
       <c r="B1555" s="3" t="s">
-        <v>2035</v>
+        <v>2010</v>
       </c>
       <c r="C1555" s="4">
-        <v>90479</v>
+        <v>97341</v>
       </c>
       <c r="D1555" s="4" t="s">
-        <v>351</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1556" spans="1:4">
       <c r="A1556" s="4">
-        <v>51588</v>
+        <v>84820</v>
       </c>
       <c r="B1556" s="3" t="s">
-        <v>2036</v>
+        <v>2011</v>
       </c>
       <c r="C1556" s="4">
-        <v>51588</v>
+        <v>84820</v>
       </c>
       <c r="D1556" s="4" t="s">
-        <v>13</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1557" spans="1:4">
       <c r="A1557" s="4">
-        <v>51601</v>
+        <v>62871</v>
       </c>
       <c r="B1557" s="3" t="s">
-        <v>2037</v>
+        <v>2012</v>
       </c>
       <c r="C1557" s="4">
-        <v>51601</v>
+        <v>62871</v>
       </c>
       <c r="D1557" s="4" t="s">
-        <v>21</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="1558" spans="1:4">
       <c r="A1558" s="4">
-        <v>46010</v>
+        <v>217492</v>
       </c>
       <c r="B1558" s="3" t="s">
-        <v>2038</v>
+        <v>2013</v>
       </c>
       <c r="C1558" s="4">
-        <v>46010</v>
+        <v>217492</v>
       </c>
       <c r="D1558" s="4" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1559" spans="1:4">
       <c r="A1559" s="4">
-        <v>86137</v>
+        <v>88194</v>
       </c>
       <c r="B1559" s="3" t="s">
-        <v>2039</v>
+        <v>2014</v>
       </c>
       <c r="C1559" s="4">
-        <v>86137</v>
+        <v>88194</v>
       </c>
       <c r="D1559" s="4" t="s">
-        <v>521</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1560" spans="1:4">
       <c r="A1560" s="4">
-        <v>43860</v>
+        <v>88172</v>
       </c>
       <c r="B1560" s="3" t="s">
-        <v>2040</v>
+        <v>2015</v>
       </c>
       <c r="C1560" s="4">
-        <v>43860</v>
+        <v>88172</v>
       </c>
       <c r="D1560" s="4" t="s">
-        <v>42</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1561" spans="1:4">
       <c r="A1561" s="4">
-        <v>258772</v>
+        <v>248911</v>
       </c>
       <c r="B1561" s="3" t="s">
-        <v>2041</v>
+        <v>2017</v>
       </c>
       <c r="C1561" s="4">
-        <v>258772</v>
+        <v>248911</v>
       </c>
       <c r="D1561" s="4" t="s">
-        <v>2042</v>
+        <v>842</v>
       </c>
     </row>
     <row r="1562" spans="1:4">
       <c r="A1562" s="4">
-        <v>219568</v>
+        <v>248914</v>
       </c>
       <c r="B1562" s="3" t="s">
-        <v>2043</v>
+        <v>2018</v>
       </c>
       <c r="C1562" s="4">
-        <v>219568</v>
+        <v>248914</v>
       </c>
       <c r="D1562" s="4" t="s">
-        <v>47</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1563" spans="1:4">
       <c r="A1563" s="4">
-        <v>255035</v>
+        <v>94775</v>
       </c>
       <c r="B1563" s="3" t="s">
-        <v>2044</v>
+        <v>2020</v>
       </c>
       <c r="C1563" s="4">
-        <v>255035</v>
+        <v>94775</v>
       </c>
       <c r="D1563" s="4" t="s">
-        <v>480</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1564" spans="1:4">
       <c r="A1564" s="4">
-        <v>257603</v>
+        <v>94764</v>
       </c>
       <c r="B1564" s="3" t="s">
-        <v>2045</v>
+        <v>2021</v>
       </c>
       <c r="C1564" s="4">
-        <v>257603</v>
+        <v>94764</v>
       </c>
       <c r="D1564" s="4" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="1565" spans="1:4">
       <c r="A1565" s="4">
-        <v>257599</v>
+        <v>94786</v>
       </c>
       <c r="B1565" s="3" t="s">
-        <v>2046</v>
+        <v>2022</v>
       </c>
       <c r="C1565" s="4">
-        <v>257599</v>
+        <v>94786</v>
       </c>
       <c r="D1565" s="4" t="s">
-        <v>447</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1566" spans="1:4">
       <c r="A1566" s="4">
-        <v>258989</v>
+        <v>94753</v>
       </c>
       <c r="B1566" s="3" t="s">
-        <v>2047</v>
+        <v>2023</v>
       </c>
       <c r="C1566" s="4">
-        <v>258989</v>
+        <v>94753</v>
       </c>
       <c r="D1566" s="4" t="s">
-        <v>119</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1567" spans="1:4">
       <c r="A1567" s="4">
-        <v>39416</v>
+        <v>33689</v>
       </c>
       <c r="B1567" s="3" t="s">
-        <v>2048</v>
+        <v>2024</v>
       </c>
       <c r="C1567" s="4">
-        <v>39416</v>
+        <v>33689</v>
       </c>
       <c r="D1567" s="4" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1568" spans="1:4">
       <c r="A1568" s="4">
-        <v>242886</v>
+        <v>258995</v>
       </c>
       <c r="B1568" s="3" t="s">
-        <v>2049</v>
+        <v>2025</v>
       </c>
       <c r="C1568" s="4">
-        <v>242886</v>
+        <v>258995</v>
       </c>
       <c r="D1568" s="4" t="s">
-        <v>334</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1569" spans="1:4">
       <c r="A1569" s="4">
-        <v>243886</v>
+        <v>244577</v>
       </c>
       <c r="B1569" s="3" t="s">
-        <v>2050</v>
+        <v>2026</v>
       </c>
       <c r="C1569" s="4">
-        <v>243886</v>
+        <v>244577</v>
       </c>
       <c r="D1569" s="4" t="s">
-        <v>2051</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1570" spans="1:4">
       <c r="A1570" s="4">
-        <v>243542</v>
+        <v>258683</v>
       </c>
       <c r="B1570" s="3" t="s">
-        <v>2052</v>
+        <v>2027</v>
       </c>
       <c r="C1570" s="4">
-        <v>243542</v>
+        <v>258683</v>
       </c>
       <c r="D1570" s="4" t="s">
-        <v>944</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1571" spans="1:4">
       <c r="A1571" s="4">
-        <v>256931</v>
+        <v>253743</v>
       </c>
       <c r="B1571" s="3" t="s">
-        <v>2053</v>
+        <v>2028</v>
       </c>
       <c r="C1571" s="4">
-        <v>256931</v>
+        <v>253743</v>
       </c>
       <c r="D1571" s="4" t="s">
-        <v>2054</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1572" spans="1:4">
       <c r="A1572" s="4">
-        <v>205190</v>
+        <v>255270</v>
       </c>
       <c r="B1572" s="3" t="s">
-        <v>2055</v>
+        <v>2029</v>
       </c>
       <c r="C1572" s="4">
-        <v>205190</v>
+        <v>255270</v>
       </c>
       <c r="D1572" s="4" t="s">
-        <v>2056</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1573" spans="1:4">
       <c r="A1573" s="4">
-        <v>251924</v>
+        <v>255269</v>
       </c>
       <c r="B1573" s="3" t="s">
-        <v>2057</v>
+        <v>2030</v>
       </c>
       <c r="C1573" s="4">
-        <v>251924</v>
+        <v>255269</v>
       </c>
       <c r="D1573" s="4" t="s">
-        <v>320</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1574" spans="1:4">
       <c r="A1574" s="4">
-        <v>236303</v>
+        <v>258681</v>
       </c>
       <c r="B1574" s="3" t="s">
-        <v>2058</v>
+        <v>2031</v>
       </c>
       <c r="C1574" s="4">
-        <v>236303</v>
+        <v>258681</v>
       </c>
       <c r="D1574" s="4" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1575" spans="1:4">
       <c r="A1575" s="4">
-        <v>254976</v>
+        <v>258682</v>
       </c>
       <c r="B1575" s="3" t="s">
-        <v>2059</v>
+        <v>2032</v>
       </c>
       <c r="C1575" s="4">
-        <v>254976</v>
+        <v>258682</v>
       </c>
       <c r="D1575" s="4" t="s">
-        <v>2060</v>
+        <v>57</v>
       </c>
     </row>
     <row r="1576" spans="1:4">
       <c r="A1576" s="4">
-        <v>47303</v>
+        <v>253742</v>
       </c>
       <c r="B1576" s="3" t="s">
-        <v>2061</v>
+        <v>2033</v>
       </c>
       <c r="C1576" s="4">
-        <v>47303</v>
+        <v>253742</v>
       </c>
       <c r="D1576" s="4" t="s">
-        <v>1410</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1577" spans="1:4">
       <c r="A1577" s="4">
-        <v>67966</v>
+        <v>70613</v>
       </c>
       <c r="B1577" s="3" t="s">
-        <v>2062</v>
+        <v>2034</v>
       </c>
       <c r="C1577" s="4">
-        <v>67966</v>
+        <v>70613</v>
       </c>
       <c r="D1577" s="4" t="s">
-        <v>2063</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1578" spans="1:4">
       <c r="A1578" s="4">
-        <v>232589</v>
+        <v>231677</v>
       </c>
       <c r="B1578" s="3" t="s">
-        <v>2064</v>
+        <v>2035</v>
       </c>
       <c r="C1578" s="4">
-        <v>232589</v>
+        <v>231677</v>
       </c>
       <c r="D1578" s="4" t="s">
-        <v>1655</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="1579" spans="1:4">
       <c r="A1579" s="4">
-        <v>219131</v>
+        <v>231236</v>
       </c>
       <c r="B1579" s="3" t="s">
-        <v>2065</v>
+        <v>2036</v>
       </c>
       <c r="C1579" s="4">
-        <v>219131</v>
+        <v>231236</v>
       </c>
       <c r="D1579" s="4" t="s">
-        <v>608</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="1580" spans="1:4">
       <c r="A1580" s="4">
-        <v>240470</v>
+        <v>258182</v>
       </c>
       <c r="B1580" s="3" t="s">
-        <v>2066</v>
+        <v>2037</v>
       </c>
       <c r="C1580" s="4">
-        <v>240470</v>
+        <v>258182</v>
       </c>
       <c r="D1580" s="4" t="s">
-        <v>11</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="1581" spans="1:4">
       <c r="A1581" s="4">
-        <v>220032</v>
+        <v>254107</v>
       </c>
       <c r="B1581" s="3" t="s">
-        <v>2067</v>
+        <v>2039</v>
       </c>
       <c r="C1581" s="4">
-        <v>220032</v>
+        <v>254107</v>
       </c>
       <c r="D1581" s="4" t="s">
-        <v>2068</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="1582" spans="1:4">
       <c r="A1582" s="4">
-        <v>235799</v>
+        <v>28032</v>
       </c>
       <c r="B1582" s="3" t="s">
-        <v>2069</v>
+        <v>2040</v>
       </c>
       <c r="C1582" s="4">
-        <v>235799</v>
+        <v>28032</v>
       </c>
       <c r="D1582" s="4" t="s">
-        <v>2070</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1583" spans="1:4">
       <c r="A1583" s="4">
-        <v>90132</v>
+        <v>143893</v>
       </c>
       <c r="B1583" s="3" t="s">
-        <v>2071</v>
+        <v>2041</v>
       </c>
       <c r="C1583" s="4">
-        <v>90132</v>
+        <v>143893</v>
       </c>
       <c r="D1583" s="4" t="s">
-        <v>192</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="1584" spans="1:4">
       <c r="A1584" s="4">
-        <v>73491</v>
+        <v>83178</v>
       </c>
       <c r="B1584" s="3" t="s">
-        <v>2072</v>
+        <v>2043</v>
       </c>
       <c r="C1584" s="4">
-        <v>73491</v>
+        <v>83178</v>
       </c>
       <c r="D1584" s="4" t="s">
-        <v>512</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1585" spans="1:4">
       <c r="A1585" s="4">
-        <v>64829</v>
+        <v>30700</v>
       </c>
       <c r="B1585" s="3" t="s">
-        <v>2073</v>
+        <v>2044</v>
       </c>
       <c r="C1585" s="4">
-        <v>64829</v>
+        <v>30700</v>
       </c>
       <c r="D1585" s="4" t="s">
-        <v>508</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1586" spans="1:4">
       <c r="A1586" s="4">
-        <v>64818</v>
+        <v>77394</v>
       </c>
       <c r="B1586" s="3" t="s">
-        <v>2074</v>
+        <v>2045</v>
       </c>
       <c r="C1586" s="4">
-        <v>64818</v>
+        <v>77394</v>
       </c>
       <c r="D1586" s="4" t="s">
-        <v>1963</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1587" spans="1:4">
       <c r="A1587" s="4">
-        <v>64807</v>
+        <v>244661</v>
       </c>
       <c r="B1587" s="3" t="s">
-        <v>2075</v>
+        <v>2046</v>
       </c>
       <c r="C1587" s="4">
-        <v>64807</v>
+        <v>244661</v>
       </c>
       <c r="D1587" s="4" t="s">
-        <v>1963</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1588" spans="1:4">
       <c r="A1588" s="4">
-        <v>86192</v>
+        <v>233309</v>
       </c>
       <c r="B1588" s="3" t="s">
-        <v>2076</v>
+        <v>2047</v>
       </c>
       <c r="C1588" s="4">
-        <v>86192</v>
+        <v>233309</v>
       </c>
       <c r="D1588" s="4" t="s">
-        <v>2077</v>
+        <v>285</v>
       </c>
     </row>
     <row r="1589" spans="1:4">
       <c r="A1589" s="4">
-        <v>88150</v>
+        <v>45503</v>
       </c>
       <c r="B1589" s="3" t="s">
-        <v>2078</v>
+        <v>2048</v>
       </c>
       <c r="C1589" s="4">
-        <v>88150</v>
+        <v>45503</v>
       </c>
       <c r="D1589" s="4" t="s">
-        <v>1103</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1590" spans="1:4">
       <c r="A1590" s="4">
-        <v>217492</v>
+        <v>231644</v>
       </c>
       <c r="B1590" s="3" t="s">
-        <v>2079</v>
+        <v>2050</v>
       </c>
       <c r="C1590" s="4">
-        <v>217492</v>
+        <v>231644</v>
       </c>
       <c r="D1590" s="4" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1591" spans="1:4">
       <c r="A1591" s="4">
-        <v>88194</v>
+        <v>77407</v>
       </c>
       <c r="B1591" s="3" t="s">
-        <v>2080</v>
+        <v>2051</v>
       </c>
       <c r="C1591" s="4">
-        <v>88194</v>
+        <v>77407</v>
       </c>
       <c r="D1591" s="4" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1592" spans="1:4">
       <c r="A1592" s="4">
-        <v>88172</v>
+        <v>251203</v>
       </c>
       <c r="B1592" s="3" t="s">
-        <v>2081</v>
+        <v>2052</v>
       </c>
       <c r="C1592" s="4">
-        <v>88172</v>
+        <v>251203</v>
       </c>
       <c r="D1592" s="4" t="s">
-        <v>2082</v>
+        <v>163</v>
       </c>
     </row>
     <row r="1593" spans="1:4">
       <c r="A1593" s="4">
-        <v>248910</v>
+        <v>233386</v>
       </c>
       <c r="B1593" s="3" t="s">
-        <v>2083</v>
+        <v>2053</v>
       </c>
       <c r="C1593" s="4">
-        <v>248910</v>
+        <v>233386</v>
       </c>
       <c r="D1593" s="4" t="s">
-        <v>2084</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1594" spans="1:4">
       <c r="A1594" s="4">
-        <v>248911</v>
+        <v>88005</v>
       </c>
       <c r="B1594" s="3" t="s">
-        <v>2085</v>
+        <v>2054</v>
       </c>
       <c r="C1594" s="4">
-        <v>248911</v>
+        <v>88005</v>
       </c>
       <c r="D1594" s="4" t="s">
-        <v>841</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1595" spans="1:4">
       <c r="A1595" s="4">
-        <v>248914</v>
+        <v>78452</v>
       </c>
       <c r="B1595" s="3" t="s">
-        <v>2086</v>
+        <v>2055</v>
       </c>
       <c r="C1595" s="4">
-        <v>248914</v>
+        <v>78452</v>
       </c>
       <c r="D1595" s="4" t="s">
-        <v>2087</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1596" spans="1:4">
       <c r="A1596" s="4">
-        <v>33689</v>
+        <v>78430</v>
       </c>
       <c r="B1596" s="3" t="s">
-        <v>2088</v>
+        <v>2056</v>
       </c>
       <c r="C1596" s="4">
-        <v>33689</v>
+        <v>78430</v>
       </c>
       <c r="D1596" s="4" t="s">
-        <v>365</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1597" spans="1:4">
       <c r="A1597" s="4">
-        <v>258995</v>
+        <v>78430</v>
       </c>
       <c r="B1597" s="3" t="s">
-        <v>2089</v>
+        <v>2057</v>
       </c>
       <c r="C1597" s="4">
-        <v>258995</v>
+        <v>78430</v>
       </c>
       <c r="D1597" s="4" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1598" spans="1:4">
       <c r="A1598" s="4">
-        <v>244577</v>
+        <v>247332</v>
       </c>
       <c r="B1598" s="3" t="s">
-        <v>2090</v>
+        <v>2058</v>
       </c>
       <c r="C1598" s="4">
-        <v>244577</v>
+        <v>247332</v>
       </c>
       <c r="D1598" s="4" t="s">
-        <v>47</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1599" spans="1:4">
       <c r="A1599" s="4">
-        <v>258683</v>
+        <v>251857</v>
       </c>
       <c r="B1599" s="3" t="s">
-        <v>2091</v>
+        <v>2060</v>
       </c>
       <c r="C1599" s="4">
-        <v>258683</v>
+        <v>251857</v>
       </c>
       <c r="D1599" s="4" t="s">
-        <v>47</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1600" spans="1:4">
       <c r="A1600" s="4">
-        <v>253743</v>
+        <v>254919</v>
       </c>
       <c r="B1600" s="3" t="s">
-        <v>2092</v>
+        <v>2061</v>
       </c>
       <c r="C1600" s="4">
-        <v>253743</v>
+        <v>254919</v>
       </c>
       <c r="D1600" s="4" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1601" spans="1:4">
       <c r="A1601" s="4">
-        <v>255270</v>
+        <v>93785</v>
       </c>
       <c r="B1601" s="3" t="s">
-        <v>2093</v>
+        <v>2062</v>
       </c>
       <c r="C1601" s="4">
-        <v>255270</v>
+        <v>93785</v>
       </c>
       <c r="D1601" s="4" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1602" spans="1:4">
       <c r="A1602" s="4">
-        <v>255269</v>
+        <v>93831</v>
       </c>
       <c r="B1602" s="3" t="s">
-        <v>2094</v>
+        <v>2063</v>
       </c>
       <c r="C1602" s="4">
-        <v>255269</v>
+        <v>93831</v>
       </c>
       <c r="D1602" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1603" spans="1:4">
       <c r="A1603" s="4">
-        <v>258681</v>
+        <v>46458</v>
       </c>
       <c r="B1603" s="3" t="s">
-        <v>2095</v>
+        <v>2064</v>
       </c>
       <c r="C1603" s="4">
-        <v>258681</v>
+        <v>46458</v>
       </c>
       <c r="D1603" s="4" t="s">
-        <v>53</v>
+        <v>370</v>
       </c>
     </row>
     <row r="1604" spans="1:4">
       <c r="A1604" s="4">
-        <v>258682</v>
+        <v>73166</v>
       </c>
       <c r="B1604" s="3" t="s">
-        <v>2096</v>
+        <v>2065</v>
       </c>
       <c r="C1604" s="4">
-        <v>258682</v>
+        <v>73166</v>
       </c>
       <c r="D1604" s="4" t="s">
-        <v>57</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1605" spans="1:4">
       <c r="A1605" s="4">
-        <v>26052</v>
+        <v>88071</v>
       </c>
       <c r="B1605" s="3" t="s">
-        <v>2097</v>
+        <v>2066</v>
       </c>
       <c r="C1605" s="4">
-        <v>26052</v>
+        <v>88071</v>
       </c>
       <c r="D1605" s="4" t="s">
-        <v>84</v>
+        <v>468</v>
       </c>
     </row>
     <row r="1606" spans="1:4">
       <c r="A1606" s="4">
-        <v>255425</v>
+        <v>83942</v>
       </c>
       <c r="B1606" s="3" t="s">
-        <v>2098</v>
+        <v>2067</v>
       </c>
       <c r="C1606" s="4">
-        <v>255425</v>
+        <v>83942</v>
       </c>
       <c r="D1606" s="4" t="s">
-        <v>84</v>
+        <v>357</v>
       </c>
     </row>
     <row r="1607" spans="1:4">
       <c r="A1607" s="4">
-        <v>253742</v>
+        <v>164492</v>
       </c>
       <c r="B1607" s="3" t="s">
-        <v>2099</v>
+        <v>2068</v>
       </c>
       <c r="C1607" s="4">
-        <v>253742</v>
+        <v>164492</v>
       </c>
       <c r="D1607" s="4" t="s">
-        <v>207</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1608" spans="1:4">
       <c r="A1608" s="4">
-        <v>70613</v>
+        <v>255350</v>
       </c>
       <c r="B1608" s="3" t="s">
-        <v>2100</v>
+        <v>2069</v>
       </c>
       <c r="C1608" s="4">
-        <v>70613</v>
+        <v>255350</v>
       </c>
       <c r="D1608" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1609" spans="1:4">
       <c r="A1609" s="4">
-        <v>231677</v>
+        <v>83953</v>
       </c>
       <c r="B1609" s="3" t="s">
-        <v>2101</v>
+        <v>2070</v>
       </c>
       <c r="C1609" s="4">
-        <v>231677</v>
+        <v>83953</v>
       </c>
       <c r="D1609" s="4" t="s">
-        <v>2102</v>
+        <v>489</v>
       </c>
     </row>
     <row r="1610" spans="1:4">
       <c r="A1610" s="4">
-        <v>231236</v>
+        <v>257374</v>
       </c>
       <c r="B1610" s="3" t="s">
-        <v>2103</v>
+        <v>2071</v>
       </c>
       <c r="C1610" s="4">
-        <v>231236</v>
+        <v>257374</v>
       </c>
       <c r="D1610" s="4" t="s">
-        <v>2102</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1611" spans="1:4">
       <c r="A1611" s="4">
-        <v>258182</v>
+        <v>89500</v>
       </c>
       <c r="B1611" s="3" t="s">
-        <v>2104</v>
+        <v>2072</v>
       </c>
       <c r="C1611" s="4">
-        <v>258182</v>
+        <v>89500</v>
       </c>
       <c r="D1611" s="4" t="s">
-        <v>2105</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1612" spans="1:4">
       <c r="A1612" s="4">
-        <v>254107</v>
+        <v>142073</v>
       </c>
       <c r="B1612" s="3" t="s">
-        <v>2106</v>
+        <v>2074</v>
       </c>
       <c r="C1612" s="4">
-        <v>254107</v>
+        <v>142073</v>
       </c>
       <c r="D1612" s="4" t="s">
-        <v>2102</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1613" spans="1:4">
       <c r="A1613" s="4">
-        <v>28032</v>
+        <v>219083</v>
       </c>
       <c r="B1613" s="3" t="s">
-        <v>2107</v>
+        <v>2075</v>
       </c>
       <c r="C1613" s="4">
-        <v>28032</v>
+        <v>219083</v>
       </c>
       <c r="D1613" s="4" t="s">
-        <v>256</v>
+        <v>431</v>
       </c>
     </row>
     <row r="1614" spans="1:4">
       <c r="A1614" s="4">
-        <v>143893</v>
+        <v>220034</v>
       </c>
       <c r="B1614" s="3" t="s">
-        <v>2108</v>
+        <v>2076</v>
       </c>
       <c r="C1614" s="4">
-        <v>143893</v>
+        <v>220034</v>
       </c>
       <c r="D1614" s="4" t="s">
-        <v>2109</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1615" spans="1:4">
       <c r="A1615" s="4">
-        <v>83178</v>
+        <v>90435</v>
       </c>
       <c r="B1615" s="3" t="s">
-        <v>2110</v>
+        <v>2077</v>
       </c>
       <c r="C1615" s="4">
-        <v>83178</v>
+        <v>90435</v>
       </c>
       <c r="D1615" s="4" t="s">
-        <v>256</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1616" spans="1:4">
       <c r="A1616" s="4">
-        <v>30700</v>
+        <v>224272</v>
       </c>
       <c r="B1616" s="3" t="s">
-        <v>2111</v>
+        <v>2078</v>
       </c>
       <c r="C1616" s="4">
-        <v>30700</v>
+        <v>224272</v>
       </c>
       <c r="D1616" s="4" t="s">
-        <v>119</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1617" spans="1:4">
       <c r="A1617" s="4">
-        <v>77394</v>
+        <v>249578</v>
       </c>
       <c r="B1617" s="3" t="s">
-        <v>2112</v>
+        <v>2079</v>
       </c>
       <c r="C1617" s="4">
-        <v>77394</v>
+        <v>249578</v>
       </c>
       <c r="D1617" s="4" t="s">
-        <v>34</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1618" spans="1:4">
       <c r="A1618" s="4">
-        <v>244661</v>
+        <v>258529</v>
       </c>
       <c r="B1618" s="3" t="s">
-        <v>2113</v>
+        <v>2080</v>
       </c>
       <c r="C1618" s="4">
-        <v>244661</v>
+        <v>258529</v>
       </c>
       <c r="D1618" s="4" t="s">
-        <v>1757</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1619" spans="1:4">
       <c r="A1619" s="4">
-        <v>50914</v>
+        <v>258530</v>
       </c>
       <c r="B1619" s="3" t="s">
-        <v>2114</v>
+        <v>2081</v>
       </c>
       <c r="C1619" s="4">
-        <v>50914</v>
+        <v>258530</v>
       </c>
       <c r="D1619" s="4" t="s">
-        <v>2115</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1620" spans="1:4">
       <c r="A1620" s="4">
-        <v>233309</v>
+        <v>258525</v>
       </c>
       <c r="B1620" s="3" t="s">
-        <v>2116</v>
+        <v>2082</v>
       </c>
       <c r="C1620" s="4">
-        <v>233309</v>
+        <v>258525</v>
       </c>
       <c r="D1620" s="4" t="s">
-        <v>304</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1621" spans="1:4">
       <c r="A1621" s="4">
-        <v>45503</v>
+        <v>93304</v>
       </c>
       <c r="B1621" s="3" t="s">
-        <v>2117</v>
+        <v>2083</v>
       </c>
       <c r="C1621" s="4">
-        <v>45503</v>
+        <v>93304</v>
       </c>
       <c r="D1621" s="4" t="s">
-        <v>2118</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1622" spans="1:4">
       <c r="A1622" s="4">
-        <v>222534</v>
+        <v>93337</v>
       </c>
       <c r="B1622" s="3" t="s">
-        <v>2119</v>
+        <v>2084</v>
       </c>
       <c r="C1622" s="4">
-        <v>222534</v>
+        <v>93337</v>
       </c>
       <c r="D1622" s="4" t="s">
-        <v>1739</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1623" spans="1:4">
       <c r="A1623" s="4">
-        <v>231644</v>
+        <v>93315</v>
       </c>
       <c r="B1623" s="3" t="s">
-        <v>2120</v>
+        <v>2085</v>
       </c>
       <c r="C1623" s="4">
-        <v>231644</v>
+        <v>93315</v>
       </c>
       <c r="D1623" s="4" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
     </row>
     <row r="1624" spans="1:4">
       <c r="A1624" s="4">
-        <v>77407</v>
+        <v>246885</v>
       </c>
       <c r="B1624" s="3" t="s">
-        <v>2121</v>
+        <v>2086</v>
       </c>
       <c r="C1624" s="4">
-        <v>77407</v>
+        <v>246885</v>
       </c>
       <c r="D1624" s="4" t="s">
-        <v>117</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1625" spans="1:4">
       <c r="A1625" s="4">
-        <v>216026</v>
+        <v>252862</v>
       </c>
       <c r="B1625" s="3" t="s">
-        <v>2122</v>
+        <v>2087</v>
       </c>
       <c r="C1625" s="4">
-        <v>216026</v>
+        <v>252862</v>
       </c>
       <c r="D1625" s="4" t="s">
-        <v>2123</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1626" spans="1:4">
       <c r="A1626" s="4">
-        <v>251203</v>
+        <v>254296</v>
       </c>
       <c r="B1626" s="3" t="s">
-        <v>2124</v>
+        <v>2088</v>
       </c>
       <c r="C1626" s="4">
-        <v>251203</v>
+        <v>254296</v>
       </c>
       <c r="D1626" s="4" t="s">
-        <v>181</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1627" spans="1:4">
       <c r="A1627" s="4">
-        <v>233386</v>
+        <v>252861</v>
       </c>
       <c r="B1627" s="3" t="s">
-        <v>2125</v>
+        <v>2089</v>
       </c>
       <c r="C1627" s="4">
-        <v>233386</v>
+        <v>252861</v>
       </c>
       <c r="D1627" s="4" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1628" spans="1:4">
       <c r="A1628" s="4">
-        <v>88005</v>
+        <v>36951</v>
       </c>
       <c r="B1628" s="3" t="s">
-        <v>2126</v>
+        <v>2090</v>
       </c>
       <c r="C1628" s="4">
-        <v>88005</v>
+        <v>36951</v>
       </c>
       <c r="D1628" s="4" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1629" spans="1:4">
       <c r="A1629" s="4">
-        <v>78452</v>
+        <v>253099</v>
       </c>
       <c r="B1629" s="3" t="s">
-        <v>2127</v>
+        <v>2091</v>
       </c>
       <c r="C1629" s="4">
-        <v>78452</v>
+        <v>253099</v>
       </c>
       <c r="D1629" s="4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1630" spans="1:4">
       <c r="A1630" s="4">
-        <v>78430</v>
+        <v>253116</v>
       </c>
       <c r="B1630" s="3" t="s">
-        <v>2128</v>
+        <v>2092</v>
       </c>
       <c r="C1630" s="4">
-        <v>78430</v>
+        <v>253116</v>
       </c>
       <c r="D1630" s="4" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1631" spans="1:4">
       <c r="A1631" s="4">
-        <v>78430</v>
+        <v>249515</v>
       </c>
       <c r="B1631" s="3" t="s">
-        <v>2129</v>
+        <v>2093</v>
       </c>
       <c r="C1631" s="4">
-        <v>78430</v>
+        <v>249515</v>
       </c>
       <c r="D1631" s="4" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1632" spans="1:4">
       <c r="A1632" s="4">
-        <v>247332</v>
+        <v>249516</v>
       </c>
       <c r="B1632" s="3" t="s">
-        <v>2130</v>
+        <v>2094</v>
       </c>
       <c r="C1632" s="4">
-        <v>247332</v>
+        <v>249516</v>
       </c>
       <c r="D1632" s="4" t="s">
-        <v>2131</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1633" spans="1:4">
       <c r="A1633" s="4">
-        <v>251857</v>
+        <v>258955</v>
       </c>
       <c r="B1633" s="3" t="s">
-        <v>2132</v>
+        <v>2095</v>
       </c>
       <c r="C1633" s="4">
-        <v>251857</v>
+        <v>258955</v>
       </c>
       <c r="D1633" s="4" t="s">
-        <v>417</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1634" spans="1:4">
       <c r="A1634" s="4">
-        <v>254919</v>
+        <v>258958</v>
       </c>
       <c r="B1634" s="3" t="s">
-        <v>2133</v>
+        <v>2096</v>
       </c>
       <c r="C1634" s="4">
-        <v>254919</v>
+        <v>258958</v>
       </c>
       <c r="D1634" s="4" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="1635" spans="1:4">
       <c r="A1635" s="4">
-        <v>93785</v>
+        <v>244480</v>
       </c>
       <c r="B1635" s="3" t="s">
-        <v>2134</v>
+        <v>2097</v>
       </c>
       <c r="C1635" s="4">
-        <v>93785</v>
+        <v>244480</v>
       </c>
       <c r="D1635" s="4" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1636" spans="1:4">
       <c r="A1636" s="4">
-        <v>93831</v>
+        <v>96081</v>
       </c>
       <c r="B1636" s="3" t="s">
-        <v>2135</v>
+        <v>2098</v>
       </c>
       <c r="C1636" s="4">
-        <v>93831</v>
+        <v>96081</v>
       </c>
       <c r="D1636" s="4" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1637" spans="1:4">
       <c r="A1637" s="4">
-        <v>46458</v>
+        <v>253989</v>
       </c>
       <c r="B1637" s="3" t="s">
-        <v>2136</v>
+        <v>2099</v>
       </c>
       <c r="C1637" s="4">
-        <v>46458</v>
+        <v>253989</v>
       </c>
       <c r="D1637" s="4" t="s">
-        <v>400</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1638" spans="1:4">
       <c r="A1638" s="4">
-        <v>46469</v>
+        <v>96105</v>
       </c>
       <c r="B1638" s="3" t="s">
-        <v>2137</v>
+        <v>2100</v>
       </c>
       <c r="C1638" s="4">
-        <v>46469</v>
+        <v>96105</v>
       </c>
       <c r="D1638" s="4" t="s">
-        <v>400</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1639" spans="1:4">
       <c r="A1639" s="4">
-        <v>73166</v>
+        <v>254892</v>
       </c>
       <c r="B1639" s="3" t="s">
-        <v>2138</v>
+        <v>2101</v>
       </c>
       <c r="C1639" s="4">
-        <v>73166</v>
+        <v>254892</v>
       </c>
       <c r="D1639" s="4" t="s">
-        <v>1739</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="1640" spans="1:4">
       <c r="A1640" s="4">
-        <v>88071</v>
+        <v>96092</v>
       </c>
       <c r="B1640" s="3" t="s">
-        <v>2139</v>
+        <v>2102</v>
       </c>
       <c r="C1640" s="4">
-        <v>88071</v>
+        <v>96092</v>
       </c>
       <c r="D1640" s="4" t="s">
-        <v>478</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="1641" spans="1:4">
       <c r="A1641" s="4">
-        <v>83942</v>
+        <v>96070</v>
       </c>
       <c r="B1641" s="3" t="s">
-        <v>2140</v>
+        <v>2103</v>
       </c>
       <c r="C1641" s="4">
-        <v>83942</v>
+        <v>96070</v>
       </c>
       <c r="D1641" s="4" t="s">
-        <v>521</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1642" spans="1:4">
       <c r="A1642" s="4">
-        <v>164492</v>
+        <v>250943</v>
       </c>
       <c r="B1642" s="3" t="s">
-        <v>2141</v>
+        <v>2104</v>
       </c>
       <c r="C1642" s="4">
-        <v>164492</v>
+        <v>250943</v>
       </c>
       <c r="D1642" s="4" t="s">
-        <v>810</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1643" spans="1:4">
       <c r="A1643" s="4">
-        <v>255350</v>
+        <v>253440</v>
       </c>
       <c r="B1643" s="3" t="s">
-        <v>2142</v>
+        <v>2105</v>
       </c>
       <c r="C1643" s="4">
-        <v>255350</v>
+        <v>253440</v>
       </c>
       <c r="D1643" s="4" t="s">
-        <v>810</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1644" spans="1:4">
       <c r="A1644" s="4">
-        <v>83953</v>
+        <v>253117</v>
       </c>
       <c r="B1644" s="3" t="s">
-        <v>2143</v>
+        <v>2106</v>
       </c>
       <c r="C1644" s="4">
-        <v>83953</v>
+        <v>253117</v>
       </c>
       <c r="D1644" s="4" t="s">
-        <v>807</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1645" spans="1:4">
       <c r="A1645" s="4">
-        <v>89498</v>
+        <v>243827</v>
       </c>
       <c r="B1645" s="3" t="s">
-        <v>2144</v>
+        <v>2107</v>
       </c>
       <c r="C1645" s="4">
-        <v>89498</v>
+        <v>243827</v>
       </c>
       <c r="D1645" s="4" t="s">
-        <v>579</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1646" spans="1:4">
       <c r="A1646" s="4">
-        <v>89500</v>
+        <v>253441</v>
       </c>
       <c r="B1646" s="3" t="s">
-        <v>2145</v>
+        <v>2108</v>
       </c>
       <c r="C1646" s="4">
-        <v>89500</v>
+        <v>253441</v>
       </c>
       <c r="D1646" s="4" t="s">
-        <v>2146</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1647" spans="1:4">
       <c r="A1647" s="4">
-        <v>142073</v>
+        <v>253442</v>
       </c>
       <c r="B1647" s="3" t="s">
-        <v>2147</v>
+        <v>2109</v>
       </c>
       <c r="C1647" s="4">
-        <v>142073</v>
+        <v>253442</v>
       </c>
       <c r="D1647" s="4" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1648" spans="1:4">
       <c r="A1648" s="4">
-        <v>219083</v>
+        <v>253731</v>
       </c>
       <c r="B1648" s="3" t="s">
-        <v>2148</v>
+        <v>2110</v>
       </c>
       <c r="C1648" s="4">
-        <v>219083</v>
+        <v>253731</v>
       </c>
       <c r="D1648" s="4" t="s">
-        <v>662</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1649" spans="1:4">
       <c r="A1649" s="4">
-        <v>220034</v>
+        <v>233019</v>
       </c>
       <c r="B1649" s="3" t="s">
-        <v>2149</v>
+        <v>2111</v>
       </c>
       <c r="C1649" s="4">
-        <v>220034</v>
+        <v>233019</v>
       </c>
       <c r="D1649" s="4" t="s">
-        <v>13</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1650" spans="1:4">
       <c r="A1650" s="4">
-        <v>90435</v>
+        <v>85641</v>
       </c>
       <c r="B1650" s="3" t="s">
-        <v>2150</v>
+        <v>2112</v>
       </c>
       <c r="C1650" s="4">
-        <v>90435</v>
+        <v>85641</v>
       </c>
       <c r="D1650" s="4" t="s">
-        <v>915</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1651" spans="1:4">
       <c r="A1651" s="4">
-        <v>224272</v>
+        <v>85652</v>
       </c>
       <c r="B1651" s="3" t="s">
-        <v>2151</v>
+        <v>2113</v>
       </c>
       <c r="C1651" s="4">
-        <v>224272</v>
+        <v>85652</v>
       </c>
       <c r="D1651" s="4" t="s">
-        <v>230</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1652" spans="1:4">
       <c r="A1652" s="4">
-        <v>249578</v>
+        <v>34108</v>
       </c>
       <c r="B1652" s="3" t="s">
-        <v>2152</v>
+        <v>2114</v>
       </c>
       <c r="C1652" s="4">
-        <v>249578</v>
+        <v>34108</v>
       </c>
       <c r="D1652" s="4" t="s">
-        <v>207</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1653" spans="1:4">
       <c r="A1653" s="4">
-        <v>258529</v>
+        <v>253187</v>
       </c>
       <c r="B1653" s="3" t="s">
-        <v>2153</v>
+        <v>2115</v>
       </c>
       <c r="C1653" s="4">
-        <v>258529</v>
+        <v>253187</v>
       </c>
       <c r="D1653" s="4" t="s">
-        <v>38</v>
+        <v>238</v>
       </c>
     </row>
     <row r="1654" spans="1:4">
       <c r="A1654" s="4">
-        <v>258530</v>
+        <v>250182</v>
       </c>
       <c r="B1654" s="3" t="s">
-        <v>2154</v>
+        <v>2116</v>
       </c>
       <c r="C1654" s="4">
-        <v>258530</v>
+        <v>250182</v>
       </c>
       <c r="D1654" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="1655" spans="1:4">
       <c r="A1655" s="4">
-        <v>258525</v>
+        <v>250181</v>
       </c>
       <c r="B1655" s="3" t="s">
-        <v>2155</v>
+        <v>2117</v>
       </c>
       <c r="C1655" s="4">
-        <v>258525</v>
+        <v>250181</v>
       </c>
       <c r="D1655" s="4" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1656" spans="1:4">
       <c r="A1656" s="4">
-        <v>93304</v>
+        <v>250179</v>
       </c>
       <c r="B1656" s="3" t="s">
-        <v>2156</v>
+        <v>2118</v>
       </c>
       <c r="C1656" s="4">
-        <v>93304</v>
+        <v>250179</v>
       </c>
       <c r="D1656" s="4" t="s">
-        <v>662</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1657" spans="1:4">
       <c r="A1657" s="4">
-        <v>93315</v>
+        <v>250196</v>
       </c>
       <c r="B1657" s="3" t="s">
-        <v>2157</v>
+        <v>2119</v>
       </c>
       <c r="C1657" s="4">
-        <v>93315</v>
+        <v>250196</v>
       </c>
       <c r="D1657" s="4" t="s">
-        <v>662</v>
+        <v>212</v>
       </c>
     </row>
     <row r="1658" spans="1:4">
       <c r="A1658" s="4">
-        <v>93315</v>
+        <v>250174</v>
       </c>
       <c r="B1658" s="3" t="s">
-        <v>2158</v>
+        <v>2120</v>
       </c>
       <c r="C1658" s="4">
-        <v>93315</v>
+        <v>250174</v>
       </c>
       <c r="D1658" s="4" t="s">
-        <v>662</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1659" spans="1:4">
       <c r="A1659" s="4">
-        <v>246885</v>
+        <v>250178</v>
       </c>
       <c r="B1659" s="3" t="s">
-        <v>2159</v>
+        <v>2121</v>
       </c>
       <c r="C1659" s="4">
-        <v>246885</v>
+        <v>250178</v>
       </c>
       <c r="D1659" s="4" t="s">
-        <v>34</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1660" spans="1:4">
       <c r="A1660" s="4">
-        <v>252862</v>
+        <v>250177</v>
       </c>
       <c r="B1660" s="3" t="s">
-        <v>2160</v>
+        <v>2122</v>
       </c>
       <c r="C1660" s="4">
-        <v>252862</v>
+        <v>250177</v>
       </c>
       <c r="D1660" s="4" t="s">
-        <v>13</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1661" spans="1:4">
       <c r="A1661" s="4">
-        <v>254296</v>
+        <v>250175</v>
       </c>
       <c r="B1661" s="3" t="s">
-        <v>2161</v>
+        <v>2123</v>
       </c>
       <c r="C1661" s="4">
-        <v>254296</v>
+        <v>250175</v>
       </c>
       <c r="D1661" s="4" t="s">
-        <v>417</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1662" spans="1:4">
       <c r="A1662" s="4">
-        <v>252861</v>
+        <v>250176</v>
       </c>
       <c r="B1662" s="3" t="s">
-        <v>2162</v>
+        <v>2124</v>
       </c>
       <c r="C1662" s="4">
-        <v>252861</v>
+        <v>250176</v>
       </c>
       <c r="D1662" s="4" t="s">
-        <v>13</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1663" spans="1:4">
       <c r="A1663" s="4">
-        <v>36951</v>
+        <v>250180</v>
       </c>
       <c r="B1663" s="3" t="s">
-        <v>2163</v>
+        <v>2125</v>
       </c>
       <c r="C1663" s="4">
-        <v>36951</v>
+        <v>250180</v>
       </c>
       <c r="D1663" s="4" t="s">
-        <v>34</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1664" spans="1:4">
       <c r="A1664" s="4">
-        <v>253099</v>
+        <v>256168</v>
       </c>
       <c r="B1664" s="3" t="s">
-        <v>2164</v>
+        <v>2126</v>
       </c>
       <c r="C1664" s="4">
-        <v>253099</v>
+        <v>256168</v>
       </c>
       <c r="D1664" s="4" t="s">
-        <v>247</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1665" spans="1:4">
       <c r="A1665" s="4">
-        <v>253116</v>
+        <v>81301</v>
       </c>
       <c r="B1665" s="3" t="s">
-        <v>2165</v>
+        <v>2127</v>
       </c>
       <c r="C1665" s="4">
-        <v>253116</v>
+        <v>81301</v>
       </c>
       <c r="D1665" s="4" t="s">
-        <v>13</v>
+        <v>505</v>
       </c>
     </row>
     <row r="1666" spans="1:4">
       <c r="A1666" s="4">
-        <v>249515</v>
+        <v>42612</v>
       </c>
       <c r="B1666" s="3" t="s">
-        <v>2166</v>
+        <v>2128</v>
       </c>
       <c r="C1666" s="4">
-        <v>249515</v>
+        <v>42612</v>
       </c>
       <c r="D1666" s="4" t="s">
-        <v>13</v>
+        <v>453</v>
       </c>
     </row>
     <row r="1667" spans="1:4">
       <c r="A1667" s="4">
-        <v>249516</v>
+        <v>215626</v>
       </c>
       <c r="B1667" s="3" t="s">
-        <v>2167</v>
+        <v>2129</v>
       </c>
       <c r="C1667" s="4">
-        <v>249516</v>
+        <v>215626</v>
       </c>
       <c r="D1667" s="4" t="s">
-        <v>13</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="1668" spans="1:4">
       <c r="A1668" s="4">
-        <v>258955</v>
+        <v>215623</v>
       </c>
       <c r="B1668" s="3" t="s">
-        <v>2168</v>
+        <v>2131</v>
       </c>
       <c r="C1668" s="4">
-        <v>258955</v>
+        <v>215623</v>
       </c>
       <c r="D1668" s="4" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1669" spans="1:4">
       <c r="A1669" s="4">
-        <v>258958</v>
+        <v>215624</v>
       </c>
       <c r="B1669" s="3" t="s">
-        <v>2169</v>
+        <v>2132</v>
       </c>
       <c r="C1669" s="4">
-        <v>258958</v>
+        <v>215624</v>
       </c>
       <c r="D1669" s="4" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1670" spans="1:4">
       <c r="A1670" s="4">
-        <v>244480</v>
+        <v>215622</v>
       </c>
       <c r="B1670" s="3" t="s">
-        <v>2170</v>
+        <v>2133</v>
       </c>
       <c r="C1670" s="4">
-        <v>244480</v>
+        <v>215622</v>
       </c>
       <c r="D1670" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1671" spans="1:4">
       <c r="A1671" s="4">
-        <v>244439</v>
+        <v>217044</v>
       </c>
       <c r="B1671" s="3" t="s">
-        <v>2171</v>
+        <v>2134</v>
       </c>
       <c r="C1671" s="4">
-        <v>244439</v>
+        <v>217044</v>
       </c>
       <c r="D1671" s="4" t="s">
-        <v>32</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1672" spans="1:4">
       <c r="A1672" s="4">
-        <v>253989</v>
+        <v>209038</v>
       </c>
       <c r="B1672" s="3" t="s">
-        <v>2172</v>
+        <v>2135</v>
       </c>
       <c r="C1672" s="4">
-        <v>253989</v>
+        <v>209038</v>
       </c>
       <c r="D1672" s="4" t="s">
-        <v>42</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1673" spans="1:4">
       <c r="A1673" s="4">
-        <v>254892</v>
+        <v>240026</v>
       </c>
       <c r="B1673" s="3" t="s">
-        <v>2173</v>
+        <v>2136</v>
       </c>
       <c r="C1673" s="4">
-        <v>254892</v>
+        <v>240026</v>
       </c>
       <c r="D1673" s="4" t="s">
-        <v>42</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1674" spans="1:4">
       <c r="A1674" s="4">
-        <v>250943</v>
+        <v>236487</v>
       </c>
       <c r="B1674" s="3" t="s">
-        <v>2174</v>
+        <v>2137</v>
       </c>
       <c r="C1674" s="4">
-        <v>250943</v>
+        <v>236487</v>
       </c>
       <c r="D1674" s="4" t="s">
-        <v>13</v>
+        <v>523</v>
       </c>
     </row>
     <row r="1675" spans="1:4">
       <c r="A1675" s="4">
-        <v>253440</v>
+        <v>235570</v>
       </c>
       <c r="B1675" s="3" t="s">
-        <v>2175</v>
+        <v>2138</v>
       </c>
       <c r="C1675" s="4">
-        <v>253440</v>
+        <v>235570</v>
       </c>
       <c r="D1675" s="4" t="s">
-        <v>13</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1676" spans="1:4">
       <c r="A1676" s="4">
-        <v>253117</v>
+        <v>243770</v>
       </c>
       <c r="B1676" s="3" t="s">
-        <v>2176</v>
+        <v>2139</v>
       </c>
       <c r="C1676" s="4">
-        <v>253117</v>
+        <v>243770</v>
       </c>
       <c r="D1676" s="4" t="s">
-        <v>13</v>
+        <v>797</v>
       </c>
     </row>
     <row r="1677" spans="1:4">
       <c r="A1677" s="4">
-        <v>243827</v>
+        <v>216463</v>
       </c>
       <c r="B1677" s="3" t="s">
-        <v>2177</v>
+        <v>2140</v>
       </c>
       <c r="C1677" s="4">
-        <v>243827</v>
+        <v>216463</v>
       </c>
       <c r="D1677" s="4" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1678" spans="1:4">
       <c r="A1678" s="4">
-        <v>253441</v>
+        <v>215284</v>
       </c>
       <c r="B1678" s="3" t="s">
-        <v>2178</v>
+        <v>2141</v>
       </c>
       <c r="C1678" s="4">
-        <v>253441</v>
+        <v>215284</v>
       </c>
       <c r="D1678" s="4" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1679" spans="1:4">
       <c r="A1679" s="4">
-        <v>253442</v>
+        <v>222732</v>
       </c>
       <c r="B1679" s="3" t="s">
-        <v>2179</v>
+        <v>2142</v>
       </c>
       <c r="C1679" s="4">
-        <v>253442</v>
+        <v>222732</v>
       </c>
       <c r="D1679" s="4" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1680" spans="1:4">
       <c r="A1680" s="4">
-        <v>233019</v>
+        <v>257408</v>
       </c>
       <c r="B1680" s="3" t="s">
-        <v>2180</v>
+        <v>2143</v>
       </c>
       <c r="C1680" s="4">
-        <v>233019</v>
+        <v>257408</v>
       </c>
       <c r="D1680" s="4" t="s">
-        <v>538</v>
+        <v>486</v>
       </c>
     </row>
     <row r="1681" spans="1:4">
       <c r="A1681" s="4">
-        <v>85641</v>
+        <v>41230</v>
       </c>
       <c r="B1681" s="3" t="s">
-        <v>2181</v>
+        <v>2144</v>
       </c>
       <c r="C1681" s="4">
-        <v>85641</v>
+        <v>41230</v>
       </c>
       <c r="D1681" s="4" t="s">
-        <v>13</v>
+        <v>613</v>
       </c>
     </row>
     <row r="1682" spans="1:4">
       <c r="A1682" s="4">
-        <v>85652</v>
+        <v>256724</v>
       </c>
       <c r="B1682" s="3" t="s">
-        <v>2182</v>
+        <v>2145</v>
       </c>
       <c r="C1682" s="4">
-        <v>85652</v>
+        <v>256724</v>
       </c>
       <c r="D1682" s="4" t="s">
-        <v>13</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="1683" spans="1:4">
       <c r="A1683" s="4">
-        <v>34108</v>
+        <v>239150</v>
       </c>
       <c r="B1683" s="3" t="s">
-        <v>2183</v>
+        <v>2147</v>
       </c>
       <c r="C1683" s="4">
-        <v>34108</v>
+        <v>239150</v>
       </c>
       <c r="D1683" s="4" t="s">
-        <v>259</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1684" spans="1:4">
       <c r="A1684" s="4">
-        <v>253187</v>
+        <v>239151</v>
       </c>
       <c r="B1684" s="3" t="s">
-        <v>2184</v>
+        <v>2148</v>
       </c>
       <c r="C1684" s="4">
-        <v>253187</v>
+        <v>239151</v>
       </c>
       <c r="D1684" s="4" t="s">
-        <v>259</v>
+        <v>136</v>
       </c>
     </row>
     <row r="1685" spans="1:4">
       <c r="A1685" s="4">
-        <v>238355</v>
+        <v>239152</v>
       </c>
       <c r="B1685" s="3" t="s">
-        <v>2185</v>
+        <v>2149</v>
       </c>
       <c r="C1685" s="4">
-        <v>238355</v>
+        <v>239152</v>
       </c>
       <c r="D1685" s="4" t="s">
-        <v>34</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1686" spans="1:4">
       <c r="A1686" s="4">
-        <v>250182</v>
+        <v>250898</v>
       </c>
       <c r="B1686" s="3" t="s">
-        <v>2186</v>
+        <v>2150</v>
       </c>
       <c r="C1686" s="4">
-        <v>250182</v>
+        <v>250898</v>
       </c>
       <c r="D1686" s="4" t="s">
-        <v>38</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="1687" spans="1:4">
       <c r="A1687" s="4">
-        <v>250181</v>
+        <v>250899</v>
       </c>
       <c r="B1687" s="3" t="s">
-        <v>2187</v>
+        <v>2152</v>
       </c>
       <c r="C1687" s="4">
-        <v>250181</v>
+        <v>250899</v>
       </c>
       <c r="D1687" s="4" t="s">
-        <v>17</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1688" spans="1:4">
       <c r="A1688" s="4">
-        <v>250179</v>
+        <v>250900</v>
       </c>
       <c r="B1688" s="3" t="s">
-        <v>2188</v>
+        <v>2153</v>
       </c>
       <c r="C1688" s="4">
-        <v>250179</v>
+        <v>250900</v>
       </c>
       <c r="D1688" s="4" t="s">
-        <v>1772</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1689" spans="1:4">
       <c r="A1689" s="4">
-        <v>250196</v>
+        <v>250901</v>
       </c>
       <c r="B1689" s="3" t="s">
-        <v>2189</v>
+        <v>2154</v>
       </c>
       <c r="C1689" s="4">
-        <v>250196</v>
+        <v>250901</v>
       </c>
       <c r="D1689" s="4" t="s">
-        <v>230</v>
+        <v>794</v>
       </c>
     </row>
     <row r="1690" spans="1:4">
       <c r="A1690" s="4">
-        <v>250174</v>
+        <v>248061</v>
       </c>
       <c r="B1690" s="3" t="s">
-        <v>2190</v>
+        <v>2155</v>
       </c>
       <c r="C1690" s="4">
-        <v>250174</v>
+        <v>248061</v>
       </c>
       <c r="D1690" s="4" t="s">
-        <v>1772</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1691" spans="1:4">
       <c r="A1691" s="4">
-        <v>250178</v>
+        <v>248760</v>
       </c>
       <c r="B1691" s="3" t="s">
-        <v>2191</v>
+        <v>2156</v>
       </c>
       <c r="C1691" s="4">
-        <v>250178</v>
+        <v>248760</v>
       </c>
       <c r="D1691" s="4" t="s">
-        <v>1772</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1692" spans="1:4">
       <c r="A1692" s="4">
-        <v>250177</v>
+        <v>248761</v>
       </c>
       <c r="B1692" s="3" t="s">
-        <v>2192</v>
+        <v>2157</v>
       </c>
       <c r="C1692" s="4">
-        <v>250177</v>
+        <v>248761</v>
       </c>
       <c r="D1692" s="4" t="s">
-        <v>1772</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="1693" spans="1:4">
       <c r="A1693" s="4">
-        <v>250175</v>
+        <v>42375</v>
       </c>
       <c r="B1693" s="3" t="s">
-        <v>2193</v>
+        <v>2158</v>
       </c>
       <c r="C1693" s="4">
-        <v>250175</v>
+        <v>42375</v>
       </c>
       <c r="D1693" s="4" t="s">
-        <v>1772</v>
+        <v>954</v>
       </c>
     </row>
     <row r="1694" spans="1:4">
       <c r="A1694" s="4">
-        <v>250176</v>
+        <v>42386</v>
       </c>
       <c r="B1694" s="3" t="s">
-        <v>2194</v>
+        <v>2159</v>
       </c>
       <c r="C1694" s="4">
-        <v>250176</v>
+        <v>42386</v>
       </c>
       <c r="D1694" s="4" t="s">
-        <v>1772</v>
+        <v>954</v>
       </c>
     </row>
     <row r="1695" spans="1:4">
       <c r="A1695" s="4">
-        <v>250180</v>
+        <v>42397</v>
       </c>
       <c r="B1695" s="3" t="s">
-        <v>2195</v>
+        <v>2160</v>
       </c>
       <c r="C1695" s="4">
-        <v>250180</v>
+        <v>42397</v>
       </c>
       <c r="D1695" s="4" t="s">
-        <v>1772</v>
+        <v>950</v>
       </c>
     </row>
     <row r="1696" spans="1:4">
       <c r="A1696" s="4">
-        <v>256168</v>
+        <v>219968</v>
       </c>
       <c r="B1696" s="3" t="s">
-        <v>2196</v>
+        <v>2161</v>
       </c>
       <c r="C1696" s="4">
-        <v>256168</v>
+        <v>219968</v>
       </c>
       <c r="D1696" s="4" t="s">
-        <v>1739</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="1697" spans="1:4">
       <c r="A1697" s="4">
-        <v>253019</v>
+        <v>233663</v>
       </c>
       <c r="B1697" s="3" t="s">
-        <v>2197</v>
+        <v>2163</v>
       </c>
       <c r="C1697" s="4">
-        <v>253019</v>
+        <v>233663</v>
       </c>
       <c r="D1697" s="4" t="s">
-        <v>177</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="1698" spans="1:4">
       <c r="A1698" s="4">
-        <v>81301</v>
+        <v>234075</v>
       </c>
       <c r="B1698" s="3" t="s">
-        <v>2198</v>
+        <v>2165</v>
       </c>
       <c r="C1698" s="4">
-        <v>81301</v>
+        <v>234075</v>
       </c>
       <c r="D1698" s="4" t="s">
-        <v>512</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1699" spans="1:4">
       <c r="A1699" s="4">
-        <v>215626</v>
+        <v>257447</v>
       </c>
       <c r="B1699" s="3" t="s">
-        <v>2199</v>
+        <v>2166</v>
       </c>
       <c r="C1699" s="4">
-        <v>215626</v>
+        <v>257447</v>
       </c>
       <c r="D1699" s="4" t="s">
-        <v>415</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="1700" spans="1:4">
       <c r="A1700" s="4">
-        <v>215623</v>
+        <v>231202</v>
       </c>
       <c r="B1700" s="3" t="s">
-        <v>2200</v>
+        <v>2168</v>
       </c>
       <c r="C1700" s="4">
-        <v>215623</v>
+        <v>231202</v>
       </c>
       <c r="D1700" s="4" t="s">
-        <v>13</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="1701" spans="1:4">
       <c r="A1701" s="4">
-        <v>215624</v>
+        <v>231100</v>
       </c>
       <c r="B1701" s="3" t="s">
-        <v>2201</v>
+        <v>2169</v>
       </c>
       <c r="C1701" s="4">
-        <v>215624</v>
+        <v>231100</v>
       </c>
       <c r="D1701" s="4" t="s">
-        <v>49</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1702" spans="1:4">
       <c r="A1702" s="4">
-        <v>215622</v>
+        <v>64638</v>
       </c>
       <c r="B1702" s="3" t="s">
-        <v>2202</v>
+        <v>2170</v>
       </c>
       <c r="C1702" s="4">
-        <v>215622</v>
+        <v>64638</v>
       </c>
       <c r="D1702" s="4" t="s">
-        <v>34</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1703" spans="1:4">
       <c r="A1703" s="4">
-        <v>217044</v>
+        <v>254657</v>
       </c>
       <c r="B1703" s="3" t="s">
-        <v>2203</v>
+        <v>2171</v>
       </c>
       <c r="C1703" s="4">
-        <v>217044</v>
+        <v>254657</v>
       </c>
       <c r="D1703" s="4" t="s">
-        <v>192</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1704" spans="1:4">
       <c r="A1704" s="4">
-        <v>209038</v>
+        <v>254656</v>
       </c>
       <c r="B1704" s="3" t="s">
-        <v>2204</v>
+        <v>2172</v>
       </c>
       <c r="C1704" s="4">
-        <v>209038</v>
+        <v>254656</v>
       </c>
       <c r="D1704" s="4" t="s">
-        <v>316</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1705" spans="1:4">
       <c r="A1705" s="4">
-        <v>240026</v>
+        <v>247076</v>
       </c>
       <c r="B1705" s="3" t="s">
-        <v>2205</v>
+        <v>2173</v>
       </c>
       <c r="C1705" s="4">
-        <v>240026</v>
+        <v>247076</v>
       </c>
       <c r="D1705" s="4" t="s">
-        <v>166</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1706" spans="1:4">
       <c r="A1706" s="4">
-        <v>236487</v>
+        <v>53524</v>
       </c>
       <c r="B1706" s="3" t="s">
-        <v>2206</v>
+        <v>2174</v>
       </c>
       <c r="C1706" s="4">
-        <v>236487</v>
+        <v>53524</v>
       </c>
       <c r="D1706" s="4" t="s">
-        <v>535</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1707" spans="1:4">
       <c r="A1707" s="4">
-        <v>235570</v>
+        <v>70960</v>
       </c>
       <c r="B1707" s="3" t="s">
-        <v>2207</v>
+        <v>2175</v>
       </c>
       <c r="C1707" s="4">
-        <v>235570</v>
+        <v>70960</v>
       </c>
       <c r="D1707" s="4" t="s">
-        <v>596</v>
+        <v>689</v>
       </c>
     </row>
     <row r="1708" spans="1:4">
       <c r="A1708" s="4">
-        <v>216463</v>
+        <v>249213</v>
       </c>
       <c r="B1708" s="3" t="s">
-        <v>2208</v>
+        <v>2176</v>
       </c>
       <c r="C1708" s="4">
-        <v>216463</v>
+        <v>249213</v>
       </c>
       <c r="D1708" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1709" spans="1:4">
       <c r="A1709" s="4">
-        <v>215284</v>
+        <v>91021</v>
       </c>
       <c r="B1709" s="3" t="s">
-        <v>2209</v>
+        <v>2177</v>
       </c>
       <c r="C1709" s="4">
-        <v>215284</v>
+        <v>91021</v>
       </c>
       <c r="D1709" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1710" spans="1:4">
       <c r="A1710" s="4">
-        <v>222732</v>
+        <v>94696</v>
       </c>
       <c r="B1710" s="3" t="s">
-        <v>2210</v>
+        <v>2178</v>
       </c>
       <c r="C1710" s="4">
-        <v>222732</v>
+        <v>94696</v>
       </c>
       <c r="D1710" s="4" t="s">
-        <v>55</v>
+        <v>110</v>
       </c>
     </row>
     <row r="1711" spans="1:4">
       <c r="A1711" s="4">
-        <v>41230</v>
+        <v>71109</v>
       </c>
       <c r="B1711" s="3" t="s">
-        <v>2211</v>
+        <v>2179</v>
       </c>
       <c r="C1711" s="4">
-        <v>41230</v>
+        <v>71109</v>
       </c>
       <c r="D1711" s="4" t="s">
-        <v>538</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1712" spans="1:4">
       <c r="A1712" s="4">
-        <v>239150</v>
+        <v>71110</v>
       </c>
       <c r="B1712" s="3" t="s">
-        <v>2212</v>
+        <v>2180</v>
       </c>
       <c r="C1712" s="4">
-        <v>239150</v>
+        <v>71110</v>
       </c>
       <c r="D1712" s="4" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1713" spans="1:4">
       <c r="A1713" s="4">
-        <v>239151</v>
+        <v>71120</v>
       </c>
       <c r="B1713" s="3" t="s">
-        <v>2213</v>
+        <v>2181</v>
       </c>
       <c r="C1713" s="4">
-        <v>239151</v>
+        <v>71120</v>
       </c>
       <c r="D1713" s="4" t="s">
-        <v>596</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1714" spans="1:4">
       <c r="A1714" s="4">
-        <v>239152</v>
+        <v>71153</v>
       </c>
       <c r="B1714" s="3" t="s">
-        <v>2214</v>
+        <v>2182</v>
       </c>
       <c r="C1714" s="4">
-        <v>239152</v>
+        <v>71153</v>
       </c>
       <c r="D1714" s="4" t="s">
-        <v>188</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1715" spans="1:4">
       <c r="A1715" s="4">
-        <v>250898</v>
+        <v>71164</v>
       </c>
       <c r="B1715" s="3" t="s">
-        <v>2215</v>
+        <v>2184</v>
       </c>
       <c r="C1715" s="4">
-        <v>250898</v>
+        <v>71164</v>
       </c>
       <c r="D1715" s="4" t="s">
-        <v>610</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1716" spans="1:4">
       <c r="A1716" s="4">
-        <v>250899</v>
+        <v>71175</v>
       </c>
       <c r="B1716" s="3" t="s">
-        <v>2216</v>
+        <v>2185</v>
       </c>
       <c r="C1716" s="4">
-        <v>250899</v>
+        <v>71175</v>
       </c>
       <c r="D1716" s="4" t="s">
-        <v>567</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="1717" spans="1:4">
       <c r="A1717" s="4">
-        <v>250900</v>
+        <v>71185</v>
       </c>
       <c r="B1717" s="3" t="s">
-        <v>2217</v>
+        <v>2186</v>
       </c>
       <c r="C1717" s="4">
-        <v>250900</v>
+        <v>71185</v>
       </c>
       <c r="D1717" s="4" t="s">
-        <v>567</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1718" spans="1:4">
       <c r="A1718" s="4">
-        <v>250901</v>
+        <v>217037</v>
       </c>
       <c r="B1718" s="3" t="s">
-        <v>2218</v>
+        <v>2187</v>
       </c>
       <c r="C1718" s="4">
-        <v>250901</v>
+        <v>217037</v>
       </c>
       <c r="D1718" s="4" t="s">
-        <v>567</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1719" spans="1:4">
       <c r="A1719" s="4">
-        <v>248061</v>
+        <v>217039</v>
       </c>
       <c r="B1719" s="3" t="s">
-        <v>2219</v>
+        <v>2188</v>
       </c>
       <c r="C1719" s="4">
-        <v>248061</v>
+        <v>217039</v>
       </c>
       <c r="D1719" s="4" t="s">
-        <v>538</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1720" spans="1:4">
       <c r="A1720" s="4">
-        <v>248760</v>
+        <v>254068</v>
       </c>
       <c r="B1720" s="3" t="s">
-        <v>2220</v>
+        <v>2189</v>
       </c>
       <c r="C1720" s="4">
-        <v>248760</v>
+        <v>254068</v>
       </c>
       <c r="D1720" s="4" t="s">
-        <v>946</v>
+        <v>76</v>
       </c>
     </row>
     <row r="1721" spans="1:4">
       <c r="A1721" s="4">
-        <v>248761</v>
+        <v>253216</v>
       </c>
       <c r="B1721" s="3" t="s">
-        <v>2221</v>
+        <v>2190</v>
       </c>
       <c r="C1721" s="4">
-        <v>248761</v>
+        <v>253216</v>
       </c>
       <c r="D1721" s="4" t="s">
-        <v>538</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1722" spans="1:4">
       <c r="A1722" s="4">
-        <v>248762</v>
+        <v>253217</v>
       </c>
       <c r="B1722" s="3" t="s">
-        <v>2222</v>
+        <v>2191</v>
       </c>
       <c r="C1722" s="4">
-        <v>248762</v>
+        <v>253217</v>
       </c>
       <c r="D1722" s="4" t="s">
-        <v>946</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1723" spans="1:4">
       <c r="A1723" s="4">
-        <v>219968</v>
+        <v>252053</v>
       </c>
       <c r="B1723" s="3" t="s">
-        <v>2223</v>
+        <v>2192</v>
       </c>
       <c r="C1723" s="4">
-        <v>219968</v>
+        <v>252053</v>
       </c>
       <c r="D1723" s="4" t="s">
-        <v>2224</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1724" spans="1:4">
       <c r="A1724" s="4">
-        <v>233663</v>
+        <v>215632</v>
       </c>
       <c r="B1724" s="3" t="s">
-        <v>2225</v>
+        <v>2193</v>
       </c>
       <c r="C1724" s="4">
-        <v>233663</v>
+        <v>215632</v>
       </c>
       <c r="D1724" s="4" t="s">
-        <v>512</v>
+        <v>11</v>
       </c>
     </row>
     <row r="1725" spans="1:4">
       <c r="A1725" s="4">
-        <v>234075</v>
+        <v>219557</v>
       </c>
       <c r="B1725" s="3" t="s">
-        <v>2226</v>
+        <v>2194</v>
       </c>
       <c r="C1725" s="4">
-        <v>234075</v>
+        <v>219557</v>
       </c>
       <c r="D1725" s="4" t="s">
-        <v>177</v>
+        <v>48</v>
       </c>
     </row>
     <row r="1726" spans="1:4">
       <c r="A1726" s="4">
-        <v>257447</v>
+        <v>219556</v>
       </c>
       <c r="B1726" s="3" t="s">
-        <v>2227</v>
+        <v>2195</v>
       </c>
       <c r="C1726" s="4">
-        <v>257447</v>
+        <v>219556</v>
       </c>
       <c r="D1726" s="4" t="s">
-        <v>2228</v>
+        <v>116</v>
       </c>
     </row>
     <row r="1727" spans="1:4">
       <c r="A1727" s="4">
-        <v>231202</v>
+        <v>215634</v>
       </c>
       <c r="B1727" s="3" t="s">
-        <v>2229</v>
+        <v>2196</v>
       </c>
       <c r="C1727" s="4">
-        <v>231202</v>
+        <v>215634</v>
       </c>
       <c r="D1727" s="4" t="s">
-        <v>1511</v>
+        <v>148</v>
       </c>
     </row>
     <row r="1728" spans="1:4">
       <c r="A1728" s="4">
-        <v>231100</v>
+        <v>215635</v>
       </c>
       <c r="B1728" s="3" t="s">
-        <v>2230</v>
+        <v>2197</v>
       </c>
       <c r="C1728" s="4">
-        <v>231100</v>
+        <v>215635</v>
       </c>
       <c r="D1728" s="4" t="s">
-        <v>467</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1729" spans="1:4">
       <c r="A1729" s="4">
-        <v>58428</v>
+        <v>217013</v>
       </c>
       <c r="B1729" s="3" t="s">
-        <v>2231</v>
+        <v>2198</v>
       </c>
       <c r="C1729" s="4">
-        <v>58428</v>
+        <v>217013</v>
       </c>
       <c r="D1729" s="4" t="s">
-        <v>316</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1730" spans="1:4">
       <c r="A1730" s="4">
-        <v>64638</v>
+        <v>217014</v>
       </c>
       <c r="B1730" s="3" t="s">
-        <v>2232</v>
+        <v>2199</v>
       </c>
       <c r="C1730" s="4">
-        <v>64638</v>
+        <v>217014</v>
       </c>
       <c r="D1730" s="4" t="s">
-        <v>1260</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1731" spans="1:4">
       <c r="A1731" s="4">
-        <v>254657</v>
+        <v>217018</v>
       </c>
       <c r="B1731" s="3" t="s">
-        <v>2233</v>
+        <v>2200</v>
       </c>
       <c r="C1731" s="4">
-        <v>254657</v>
+        <v>217018</v>
       </c>
       <c r="D1731" s="4" t="s">
-        <v>784</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1732" spans="1:4">
       <c r="A1732" s="4">
-        <v>254656</v>
+        <v>217025</v>
       </c>
       <c r="B1732" s="3" t="s">
-        <v>2234</v>
+        <v>2201</v>
       </c>
       <c r="C1732" s="4">
-        <v>254656</v>
+        <v>217025</v>
       </c>
       <c r="D1732" s="4" t="s">
-        <v>784</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1733" spans="1:4">
       <c r="A1733" s="4">
-        <v>248269</v>
+        <v>217020</v>
       </c>
       <c r="B1733" s="3" t="s">
-        <v>2235</v>
+        <v>2202</v>
       </c>
       <c r="C1733" s="4">
-        <v>248269</v>
+        <v>217020</v>
       </c>
       <c r="D1733" s="4" t="s">
-        <v>2236</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1734" spans="1:4">
       <c r="A1734" s="4">
-        <v>249547</v>
+        <v>217021</v>
       </c>
       <c r="B1734" s="3" t="s">
-        <v>2237</v>
+        <v>2203</v>
       </c>
       <c r="C1734" s="4">
-        <v>249547</v>
+        <v>217021</v>
       </c>
       <c r="D1734" s="4" t="s">
-        <v>491</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1735" spans="1:4">
       <c r="A1735" s="4">
-        <v>249549</v>
+        <v>233862</v>
       </c>
       <c r="B1735" s="3" t="s">
-        <v>2238</v>
+        <v>2204</v>
       </c>
       <c r="C1735" s="4">
-        <v>249549</v>
+        <v>233862</v>
       </c>
       <c r="D1735" s="4" t="s">
-        <v>2239</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1736" spans="1:4">
       <c r="A1736" s="4">
-        <v>70960</v>
+        <v>104778</v>
       </c>
       <c r="B1736" s="3" t="s">
-        <v>2240</v>
+        <v>2205</v>
       </c>
       <c r="C1736" s="4">
-        <v>70960</v>
+        <v>104778</v>
       </c>
       <c r="D1736" s="4" t="s">
-        <v>689</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1737" spans="1:4">
       <c r="A1737" s="4">
-        <v>91021</v>
+        <v>137460</v>
       </c>
       <c r="B1737" s="3" t="s">
-        <v>2241</v>
+        <v>2206</v>
       </c>
       <c r="C1737" s="4">
-        <v>91021</v>
+        <v>137460</v>
       </c>
       <c r="D1737" s="4" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1738" spans="1:4">
       <c r="A1738" s="4">
-        <v>70971</v>
+        <v>217024</v>
       </c>
       <c r="B1738" s="3" t="s">
-        <v>2242</v>
+        <v>2207</v>
       </c>
       <c r="C1738" s="4">
-        <v>70971</v>
+        <v>217024</v>
       </c>
       <c r="D1738" s="4" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1739" spans="1:4">
       <c r="A1739" s="4">
-        <v>71109</v>
+        <v>43736</v>
       </c>
       <c r="B1739" s="3" t="s">
-        <v>2243</v>
+        <v>2208</v>
       </c>
       <c r="C1739" s="4">
-        <v>71109</v>
+        <v>43736</v>
       </c>
       <c r="D1739" s="4" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1740" spans="1:4">
       <c r="A1740" s="4">
-        <v>71110</v>
+        <v>43747</v>
       </c>
       <c r="B1740" s="3" t="s">
-        <v>2244</v>
+        <v>2209</v>
       </c>
       <c r="C1740" s="4">
-        <v>71110</v>
+        <v>43747</v>
       </c>
       <c r="D1740" s="4" t="s">
-        <v>23</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1741" spans="1:4">
       <c r="A1741" s="4">
-        <v>71131</v>
+        <v>101316</v>
       </c>
       <c r="B1741" s="3" t="s">
-        <v>2245</v>
+        <v>2210</v>
       </c>
       <c r="C1741" s="4">
-        <v>71131</v>
+        <v>101316</v>
       </c>
       <c r="D1741" s="4" t="s">
-        <v>23</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1742" spans="1:4">
       <c r="A1742" s="4">
-        <v>71142</v>
+        <v>75392</v>
       </c>
       <c r="B1742" s="3" t="s">
-        <v>2246</v>
+        <v>2211</v>
       </c>
       <c r="C1742" s="4">
-        <v>71142</v>
+        <v>75392</v>
       </c>
       <c r="D1742" s="4" t="s">
-        <v>702</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1743" spans="1:4">
       <c r="A1743" s="4">
-        <v>71153</v>
+        <v>133422</v>
       </c>
       <c r="B1743" s="3" t="s">
-        <v>2247</v>
+        <v>2212</v>
       </c>
       <c r="C1743" s="4">
-        <v>71153</v>
+        <v>133422</v>
       </c>
       <c r="D1743" s="4" t="s">
-        <v>702</v>
+        <v>174</v>
       </c>
     </row>
     <row r="1744" spans="1:4">
       <c r="A1744" s="4">
-        <v>71164</v>
+        <v>137639</v>
       </c>
       <c r="B1744" s="3" t="s">
-        <v>2248</v>
+        <v>2213</v>
       </c>
       <c r="C1744" s="4">
-        <v>71164</v>
+        <v>137639</v>
       </c>
       <c r="D1744" s="4" t="s">
-        <v>702</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="1745" spans="1:4">
       <c r="A1745" s="4">
-        <v>71175</v>
+        <v>201039</v>
       </c>
       <c r="B1745" s="3" t="s">
-        <v>2249</v>
+        <v>2214</v>
       </c>
       <c r="C1745" s="4">
-        <v>71175</v>
+        <v>201039</v>
       </c>
       <c r="D1745" s="4" t="s">
-        <v>702</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1746" spans="1:4">
       <c r="A1746" s="4">
-        <v>71185</v>
+        <v>201040</v>
       </c>
       <c r="B1746" s="3" t="s">
-        <v>2250</v>
+        <v>2215</v>
       </c>
       <c r="C1746" s="4">
-        <v>71185</v>
+        <v>201040</v>
       </c>
       <c r="D1746" s="4" t="s">
-        <v>650</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1747" spans="1:4">
       <c r="A1747" s="4">
-        <v>217037</v>
+        <v>217029</v>
       </c>
       <c r="B1747" s="3" t="s">
-        <v>2251</v>
+        <v>2216</v>
       </c>
       <c r="C1747" s="4">
-        <v>217037</v>
+        <v>217029</v>
       </c>
       <c r="D1747" s="4" t="s">
-        <v>467</v>
+        <v>152</v>
       </c>
     </row>
     <row r="1748" spans="1:4">
       <c r="A1748" s="4">
-        <v>217039</v>
+        <v>89780</v>
       </c>
       <c r="B1748" s="3" t="s">
-        <v>2252</v>
+        <v>2217</v>
       </c>
       <c r="C1748" s="4">
-        <v>217039</v>
+        <v>89780</v>
       </c>
       <c r="D1748" s="4" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
     </row>
     <row r="1749" spans="1:4">
       <c r="A1749" s="4">
-        <v>254068</v>
+        <v>250299</v>
       </c>
       <c r="B1749" s="3" t="s">
-        <v>2253</v>
+        <v>2218</v>
       </c>
       <c r="C1749" s="4">
-        <v>254068</v>
+        <v>250299</v>
       </c>
       <c r="D1749" s="4" t="s">
-        <v>76</v>
+        <v>865</v>
       </c>
     </row>
     <row r="1750" spans="1:4">
       <c r="A1750" s="4">
-        <v>253216</v>
+        <v>45918</v>
       </c>
       <c r="B1750" s="3" t="s">
-        <v>2254</v>
+        <v>2219</v>
       </c>
       <c r="C1750" s="4">
-        <v>253216</v>
+        <v>45918</v>
       </c>
       <c r="D1750" s="4" t="s">
-        <v>1065</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="1751" spans="1:4">
       <c r="A1751" s="4">
-        <v>253217</v>
+        <v>64728</v>
       </c>
       <c r="B1751" s="3" t="s">
-        <v>2255</v>
+        <v>2220</v>
       </c>
       <c r="C1751" s="4">
-        <v>253217</v>
+        <v>64728</v>
       </c>
       <c r="D1751" s="4" t="s">
-        <v>117</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="1752" spans="1:4">
       <c r="A1752" s="4">
-        <v>252053</v>
+        <v>92795</v>
       </c>
       <c r="B1752" s="3" t="s">
-        <v>2256</v>
+        <v>2221</v>
       </c>
       <c r="C1752" s="4">
-        <v>252053</v>
+        <v>92795</v>
       </c>
       <c r="D1752" s="4" t="s">
-        <v>835</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1753" spans="1:4">
       <c r="A1753" s="4">
-        <v>215632</v>
+        <v>65134</v>
       </c>
       <c r="B1753" s="3" t="s">
-        <v>2257</v>
+        <v>2222</v>
       </c>
       <c r="C1753" s="4">
-        <v>215632</v>
+        <v>65134</v>
       </c>
       <c r="D1753" s="4" t="s">
-        <v>53</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1754" spans="1:4">
       <c r="A1754" s="4">
-        <v>219557</v>
+        <v>254355</v>
       </c>
       <c r="B1754" s="3" t="s">
-        <v>2258</v>
+        <v>2223</v>
       </c>
       <c r="C1754" s="4">
-        <v>219557</v>
+        <v>254355</v>
       </c>
       <c r="D1754" s="4" t="s">
-        <v>47</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="1755" spans="1:4">
       <c r="A1755" s="4">
-        <v>219556</v>
+        <v>95495</v>
       </c>
       <c r="B1755" s="3" t="s">
-        <v>2259</v>
+        <v>2224</v>
       </c>
       <c r="C1755" s="4">
-        <v>219556</v>
+        <v>95495</v>
       </c>
       <c r="D1755" s="4" t="s">
-        <v>125</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="1756" spans="1:4">
       <c r="A1756" s="4">
-        <v>215634</v>
+        <v>61264</v>
       </c>
       <c r="B1756" s="3" t="s">
-        <v>2260</v>
+        <v>2225</v>
       </c>
       <c r="C1756" s="4">
-        <v>215634</v>
+        <v>61264</v>
       </c>
       <c r="D1756" s="4" t="s">
-        <v>164</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1757" spans="1:4">
       <c r="A1757" s="4">
-        <v>215635</v>
+        <v>64548</v>
       </c>
       <c r="B1757" s="3" t="s">
-        <v>2261</v>
+        <v>2226</v>
       </c>
       <c r="C1757" s="4">
-        <v>215635</v>
+        <v>64548</v>
       </c>
       <c r="D1757" s="4" t="s">
-        <v>168</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1758" spans="1:4">
       <c r="A1758" s="4">
-        <v>217013</v>
+        <v>54457</v>
       </c>
       <c r="B1758" s="3" t="s">
-        <v>2262</v>
+        <v>2227</v>
       </c>
       <c r="C1758" s="4">
-        <v>217013</v>
+        <v>54457</v>
       </c>
       <c r="D1758" s="4" t="s">
-        <v>11</v>
+        <v>867</v>
       </c>
     </row>
     <row r="1759" spans="1:4">
       <c r="A1759" s="4">
-        <v>217014</v>
+        <v>255747</v>
       </c>
       <c r="B1759" s="3" t="s">
-        <v>2263</v>
+        <v>2228</v>
       </c>
       <c r="C1759" s="4">
-        <v>217014</v>
+        <v>255747</v>
       </c>
       <c r="D1759" s="4" t="s">
-        <v>11</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="1760" spans="1:4">
       <c r="A1760" s="4">
-        <v>217018</v>
+        <v>254681</v>
       </c>
       <c r="B1760" s="3" t="s">
-        <v>2264</v>
+        <v>2229</v>
       </c>
       <c r="C1760" s="4">
-        <v>217018</v>
+        <v>254681</v>
       </c>
       <c r="D1760" s="4" t="s">
-        <v>49</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="1761" spans="1:4">
       <c r="A1761" s="4">
-        <v>217025</v>
+        <v>36020</v>
       </c>
       <c r="B1761" s="3" t="s">
-        <v>2265</v>
+        <v>2231</v>
       </c>
       <c r="C1761" s="4">
-        <v>217025</v>
+        <v>36020</v>
       </c>
       <c r="D1761" s="4" t="s">
-        <v>183</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1762" spans="1:4">
       <c r="A1762" s="4">
-        <v>217020</v>
+        <v>57315</v>
       </c>
       <c r="B1762" s="3" t="s">
-        <v>2266</v>
+        <v>2232</v>
       </c>
       <c r="C1762" s="4">
-        <v>217020</v>
+        <v>57315</v>
       </c>
       <c r="D1762" s="4" t="s">
-        <v>177</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="1763" spans="1:4">
       <c r="A1763" s="4">
-        <v>217021</v>
+        <v>51184</v>
       </c>
       <c r="B1763" s="3" t="s">
-        <v>2267</v>
+        <v>2234</v>
       </c>
       <c r="C1763" s="4">
-        <v>217021</v>
+        <v>51184</v>
       </c>
       <c r="D1763" s="4" t="s">
-        <v>11</v>
+        <v>646</v>
       </c>
     </row>
     <row r="1764" spans="1:4">
       <c r="A1764" s="4">
-        <v>233862</v>
+        <v>98544</v>
       </c>
       <c r="B1764" s="3" t="s">
-        <v>2268</v>
+        <v>2235</v>
       </c>
       <c r="C1764" s="4">
-        <v>233862</v>
+        <v>98544</v>
       </c>
       <c r="D1764" s="4" t="s">
-        <v>34</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="1765" spans="1:4">
       <c r="A1765" s="4">
-        <v>104778</v>
+        <v>40239</v>
       </c>
       <c r="B1765" s="3" t="s">
-        <v>2269</v>
+        <v>2237</v>
       </c>
       <c r="C1765" s="4">
-        <v>104778</v>
+        <v>40239</v>
       </c>
       <c r="D1765" s="4" t="s">
-        <v>11</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="1766" spans="1:4">
       <c r="A1766" s="4">
-        <v>137460</v>
+        <v>254682</v>
       </c>
       <c r="B1766" s="3" t="s">
-        <v>2270</v>
+        <v>2238</v>
       </c>
       <c r="C1766" s="4">
-        <v>137460</v>
+        <v>254682</v>
       </c>
       <c r="D1766" s="4" t="s">
-        <v>11</v>
+        <v>930</v>
       </c>
     </row>
     <row r="1767" spans="1:4">
       <c r="A1767" s="4">
-        <v>217024</v>
+        <v>207132</v>
       </c>
       <c r="B1767" s="3" t="s">
-        <v>2271</v>
+        <v>2239</v>
       </c>
       <c r="C1767" s="4">
-        <v>217024</v>
+        <v>207132</v>
       </c>
       <c r="D1767" s="4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1768" spans="1:4">
       <c r="A1768" s="4">
-        <v>43736</v>
+        <v>208967</v>
       </c>
       <c r="B1768" s="3" t="s">
-        <v>2272</v>
+        <v>2240</v>
       </c>
       <c r="C1768" s="4">
-        <v>43736</v>
+        <v>208967</v>
       </c>
       <c r="D1768" s="4" t="s">
-        <v>121</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1769" spans="1:4">
       <c r="A1769" s="4">
-        <v>43747</v>
+        <v>252742</v>
       </c>
       <c r="B1769" s="3" t="s">
-        <v>2273</v>
+        <v>2241</v>
       </c>
       <c r="C1769" s="4">
-        <v>43747</v>
+        <v>252742</v>
       </c>
       <c r="D1769" s="4" t="s">
-        <v>121</v>
+        <v>301</v>
       </c>
     </row>
     <row r="1770" spans="1:4">
       <c r="A1770" s="4">
-        <v>101316</v>
+        <v>79060</v>
       </c>
       <c r="B1770" s="3" t="s">
-        <v>2274</v>
+        <v>2242</v>
       </c>
       <c r="C1770" s="4">
-        <v>101316</v>
+        <v>79060</v>
       </c>
       <c r="D1770" s="4" t="s">
-        <v>192</v>
+        <v>43</v>
       </c>
     </row>
     <row r="1771" spans="1:4">
       <c r="A1771" s="4">
-        <v>75392</v>
+        <v>63479</v>
       </c>
       <c r="B1771" s="3" t="s">
-        <v>2275</v>
+        <v>2243</v>
       </c>
       <c r="C1771" s="4">
-        <v>75392</v>
+        <v>63479</v>
       </c>
       <c r="D1771" s="4" t="s">
-        <v>192</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="1772" spans="1:4">
       <c r="A1772" s="4">
-        <v>133422</v>
+        <v>36604</v>
       </c>
       <c r="B1772" s="3" t="s">
-        <v>2276</v>
+        <v>2245</v>
       </c>
       <c r="C1772" s="4">
-        <v>133422</v>
+        <v>36604</v>
       </c>
       <c r="D1772" s="4" t="s">
-        <v>192</v>
+        <v>842</v>
       </c>
     </row>
     <row r="1773" spans="1:4">
       <c r="A1773" s="4">
-        <v>137639</v>
+        <v>32969</v>
       </c>
       <c r="B1773" s="3" t="s">
-        <v>2277</v>
+        <v>2246</v>
       </c>
       <c r="C1773" s="4">
-        <v>137639</v>
+        <v>32969</v>
       </c>
       <c r="D1773" s="4" t="s">
-        <v>415</v>
+        <v>842</v>
       </c>
     </row>
     <row r="1774" spans="1:4">
       <c r="A1774" s="4">
-        <v>201039</v>
+        <v>41958</v>
       </c>
       <c r="B1774" s="3" t="s">
-        <v>2278</v>
+        <v>2247</v>
       </c>
       <c r="C1774" s="4">
-        <v>201039</v>
+        <v>41958</v>
       </c>
       <c r="D1774" s="4" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1775" spans="1:4">
       <c r="A1775" s="4">
-        <v>201040</v>
+        <v>41947</v>
       </c>
       <c r="B1775" s="3" t="s">
-        <v>2279</v>
+        <v>2248</v>
       </c>
       <c r="C1775" s="4">
-        <v>201040</v>
+        <v>41947</v>
       </c>
       <c r="D1775" s="4" t="s">
-        <v>183</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="1776" spans="1:4">
       <c r="A1776" s="4">
-        <v>217029</v>
+        <v>82706</v>
       </c>
       <c r="B1776" s="3" t="s">
-        <v>2280</v>
+        <v>2249</v>
       </c>
       <c r="C1776" s="4">
-        <v>217029</v>
+        <v>82706</v>
       </c>
       <c r="D1776" s="4" t="s">
-        <v>168</v>
+        <v>457</v>
       </c>
     </row>
     <row r="1777" spans="1:4">
       <c r="A1777" s="4">
-        <v>89780</v>
+        <v>232789</v>
       </c>
       <c r="B1777" s="3" t="s">
-        <v>2281</v>
+        <v>2250</v>
       </c>
       <c r="C1777" s="4">
-        <v>89780</v>
+        <v>232789</v>
       </c>
       <c r="D1777" s="4" t="s">
-        <v>34</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1778" spans="1:4">
       <c r="A1778" s="4">
-        <v>250299</v>
+        <v>252402</v>
       </c>
       <c r="B1778" s="3" t="s">
-        <v>2282</v>
+        <v>2252</v>
       </c>
       <c r="C1778" s="4">
-        <v>250299</v>
+        <v>252402</v>
       </c>
       <c r="D1778" s="4" t="s">
-        <v>156</v>
+        <v>792</v>
       </c>
     </row>
     <row r="1779" spans="1:4">
       <c r="A1779" s="4">
-        <v>45918</v>
+        <v>233886</v>
       </c>
       <c r="B1779" s="3" t="s">
-        <v>2283</v>
+        <v>2253</v>
       </c>
       <c r="C1779" s="4">
-        <v>45918</v>
+        <v>233886</v>
       </c>
       <c r="D1779" s="4" t="s">
-        <v>517</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="1780" spans="1:4">
       <c r="A1780" s="4">
-        <v>64728</v>
+        <v>259006</v>
       </c>
       <c r="B1780" s="3" t="s">
-        <v>2284</v>
+        <v>2254</v>
       </c>
       <c r="C1780" s="4">
-        <v>64728</v>
+        <v>259006</v>
       </c>
       <c r="D1780" s="4" t="s">
-        <v>795</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1781" spans="1:4">
       <c r="A1781" s="4">
-        <v>254680</v>
+        <v>82728</v>
       </c>
       <c r="B1781" s="3" t="s">
-        <v>2285</v>
+        <v>2255</v>
       </c>
       <c r="C1781" s="4">
-        <v>254680</v>
+        <v>82728</v>
       </c>
       <c r="D1781" s="4" t="s">
-        <v>1020</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="1782" spans="1:4">
       <c r="A1782" s="4">
-        <v>92795</v>
+        <v>259009</v>
       </c>
       <c r="B1782" s="3" t="s">
-        <v>2286</v>
+        <v>2256</v>
       </c>
       <c r="C1782" s="4">
-        <v>92795</v>
+        <v>259009</v>
       </c>
       <c r="D1782" s="4" t="s">
-        <v>512</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="1783" spans="1:4">
       <c r="A1783" s="4">
-        <v>254355</v>
+        <v>82739</v>
       </c>
       <c r="B1783" s="3" t="s">
-        <v>2287</v>
+        <v>2258</v>
       </c>
       <c r="C1783" s="4">
-        <v>254355</v>
+        <v>82739</v>
       </c>
       <c r="D1783" s="4" t="s">
-        <v>970</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="1784" spans="1:4">
       <c r="A1784" s="4">
-        <v>76674</v>
+        <v>56112</v>
       </c>
       <c r="B1784" s="3" t="s">
-        <v>2288</v>
+        <v>2259</v>
       </c>
       <c r="C1784" s="4">
-        <v>76674</v>
+        <v>56112</v>
       </c>
       <c r="D1784" s="4" t="s">
-        <v>1120</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="1785" spans="1:4">
       <c r="A1785" s="4">
-        <v>61264</v>
+        <v>63097</v>
       </c>
       <c r="B1785" s="3" t="s">
-        <v>2289</v>
+        <v>2261</v>
       </c>
       <c r="C1785" s="4">
-        <v>61264</v>
+        <v>63097</v>
       </c>
       <c r="D1785" s="4" t="s">
-        <v>483</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1786" spans="1:4">
       <c r="A1786" s="4">
-        <v>57304</v>
+        <v>219269</v>
       </c>
       <c r="B1786" s="3" t="s">
-        <v>2290</v>
+        <v>2262</v>
       </c>
       <c r="C1786" s="4">
-        <v>57304</v>
+        <v>219269</v>
       </c>
       <c r="D1786" s="4" t="s">
-        <v>555</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1787" spans="1:4">
       <c r="A1787" s="4">
-        <v>54457</v>
+        <v>82436</v>
       </c>
       <c r="B1787" s="3" t="s">
-        <v>2291</v>
+        <v>2263</v>
       </c>
       <c r="C1787" s="4">
-        <v>54457</v>
+        <v>82436</v>
       </c>
       <c r="D1787" s="4" t="s">
-        <v>859</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="1788" spans="1:4">
       <c r="A1788" s="4">
-        <v>79106</v>
+        <v>73996</v>
       </c>
       <c r="B1788" s="3" t="s">
-        <v>2292</v>
+        <v>2264</v>
       </c>
       <c r="C1788" s="4">
-        <v>79106</v>
+        <v>73996</v>
       </c>
       <c r="D1788" s="4" t="s">
-        <v>642</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="1789" spans="1:4">
       <c r="A1789" s="4">
-        <v>255747</v>
+        <v>74000</v>
       </c>
       <c r="B1789" s="3" t="s">
-        <v>2293</v>
+        <v>2266</v>
       </c>
       <c r="C1789" s="4">
-        <v>255747</v>
+        <v>74000</v>
       </c>
       <c r="D1789" s="4" t="s">
-        <v>1103</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="1790" spans="1:4">
       <c r="A1790" s="4">
-        <v>254681</v>
+        <v>74011</v>
       </c>
       <c r="B1790" s="3" t="s">
-        <v>2294</v>
+        <v>2267</v>
       </c>
       <c r="C1790" s="4">
-        <v>254681</v>
+        <v>74011</v>
       </c>
       <c r="D1790" s="4" t="s">
-        <v>1130</v>
+        <v>606</v>
       </c>
     </row>
     <row r="1791" spans="1:4">
       <c r="A1791" s="4">
-        <v>36020</v>
+        <v>256657</v>
       </c>
       <c r="B1791" s="3" t="s">
-        <v>2295</v>
+        <v>2268</v>
       </c>
       <c r="C1791" s="4">
-        <v>36020</v>
+        <v>256657</v>
       </c>
       <c r="D1791" s="4" t="s">
-        <v>1128</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="1792" spans="1:4">
       <c r="A1792" s="4">
-        <v>51184</v>
+        <v>256658</v>
       </c>
       <c r="B1792" s="3" t="s">
-        <v>2296</v>
+        <v>2270</v>
       </c>
       <c r="C1792" s="4">
-        <v>51184</v>
+        <v>256658</v>
       </c>
       <c r="D1792" s="4" t="s">
-        <v>123</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="1793" spans="1:4">
       <c r="A1793" s="4">
-        <v>77260</v>
+        <v>258288</v>
       </c>
       <c r="B1793" s="3" t="s">
-        <v>2297</v>
+        <v>2272</v>
       </c>
       <c r="C1793" s="4">
-        <v>77260</v>
+        <v>258288</v>
       </c>
       <c r="D1793" s="4" t="s">
-        <v>1991</v>
+        <v>426</v>
       </c>
     </row>
     <row r="1794" spans="1:4">
       <c r="A1794" s="4">
-        <v>49226</v>
+        <v>232255</v>
       </c>
       <c r="B1794" s="3" t="s">
-        <v>2298</v>
+        <v>2273</v>
       </c>
       <c r="C1794" s="4">
-        <v>49226</v>
+        <v>232255</v>
       </c>
       <c r="D1794" s="4" t="s">
-        <v>2299</v>
+        <v>821</v>
       </c>
     </row>
     <row r="1795" spans="1:4">
       <c r="A1795" s="4">
-        <v>40239</v>
+        <v>256659</v>
       </c>
       <c r="B1795" s="3" t="s">
-        <v>2300</v>
+        <v>2274</v>
       </c>
       <c r="C1795" s="4">
-        <v>40239</v>
+        <v>256659</v>
       </c>
       <c r="D1795" s="4" t="s">
-        <v>2301</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="1796" spans="1:4">
       <c r="A1796" s="4">
-        <v>92437</v>
+        <v>258108</v>
       </c>
       <c r="B1796" s="3" t="s">
-        <v>2302</v>
+        <v>2276</v>
       </c>
       <c r="C1796" s="4">
-        <v>92437</v>
+        <v>258108</v>
       </c>
       <c r="D1796" s="4" t="s">
-        <v>2303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1797" spans="1:4">
       <c r="A1797" s="4">
-        <v>254682</v>
+        <v>256660</v>
       </c>
       <c r="B1797" s="3" t="s">
-        <v>2304</v>
+        <v>2277</v>
       </c>
       <c r="C1797" s="4">
-        <v>254682</v>
+        <v>256660</v>
       </c>
       <c r="D1797" s="4" t="s">
-        <v>2299</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="1798" spans="1:4">
       <c r="A1798" s="4">
-        <v>79117</v>
+        <v>64559</v>
       </c>
       <c r="B1798" s="3" t="s">
-        <v>2305</v>
+        <v>2279</v>
       </c>
       <c r="C1798" s="4">
-        <v>79117</v>
+        <v>64559</v>
       </c>
       <c r="D1798" s="4" t="s">
-        <v>2306</v>
+        <v>378</v>
       </c>
     </row>
     <row r="1799" spans="1:4">
       <c r="A1799" s="4">
-        <v>92426</v>
+        <v>256662</v>
       </c>
       <c r="B1799" s="3" t="s">
-        <v>2307</v>
+        <v>2280</v>
       </c>
       <c r="C1799" s="4">
-        <v>92426</v>
+        <v>256662</v>
       </c>
       <c r="D1799" s="4" t="s">
-        <v>2308</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="1800" spans="1:4">
       <c r="A1800" s="4">
-        <v>79140</v>
+        <v>256507</v>
       </c>
       <c r="B1800" s="3" t="s">
-        <v>2309</v>
+        <v>2282</v>
       </c>
       <c r="C1800" s="4">
-        <v>79140</v>
+        <v>256507</v>
       </c>
       <c r="D1800" s="4" t="s">
-        <v>563</v>
+        <v>797</v>
       </c>
     </row>
     <row r="1801" spans="1:4">
       <c r="A1801" s="4">
-        <v>61275</v>
+        <v>258106</v>
       </c>
       <c r="B1801" s="3" t="s">
-        <v>2310</v>
+        <v>2283</v>
       </c>
       <c r="C1801" s="4">
-        <v>61275</v>
+        <v>258106</v>
       </c>
       <c r="D1801" s="4" t="s">
-        <v>2311</v>
+        <v>112</v>
       </c>
     </row>
     <row r="1802" spans="1:4">
       <c r="A1802" s="4">
-        <v>207132</v>
+        <v>255201</v>
       </c>
       <c r="B1802" s="3" t="s">
-        <v>2312</v>
+        <v>2284</v>
       </c>
       <c r="C1802" s="4">
-        <v>207132</v>
+        <v>255201</v>
       </c>
       <c r="D1802" s="4" t="s">
-        <v>13</v>
+        <v>304</v>
       </c>
     </row>
     <row r="1803" spans="1:4">
       <c r="A1803" s="4">
-        <v>208967</v>
+        <v>62333</v>
       </c>
       <c r="B1803" s="3" t="s">
-        <v>2313</v>
+        <v>2285</v>
       </c>
       <c r="C1803" s="4">
-        <v>208967</v>
+        <v>62333</v>
       </c>
       <c r="D1803" s="4" t="s">
-        <v>793</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="1804" spans="1:4">
       <c r="A1804" s="4">
-        <v>252742</v>
+        <v>82043</v>
       </c>
       <c r="B1804" s="3" t="s">
-        <v>2314</v>
+        <v>2287</v>
       </c>
       <c r="C1804" s="4">
-        <v>252742</v>
+        <v>82043</v>
       </c>
       <c r="D1804" s="4" t="s">
-        <v>316</v>
+        <v>503</v>
       </c>
     </row>
     <row r="1805" spans="1:4">
       <c r="A1805" s="4">
-        <v>45569</v>
+        <v>84067</v>
       </c>
       <c r="B1805" s="3" t="s">
-        <v>2315</v>
+        <v>2288</v>
       </c>
       <c r="C1805" s="4">
-        <v>45569</v>
+        <v>84067</v>
       </c>
       <c r="D1805" s="4" t="s">
-        <v>2316</v>
+        <v>996</v>
       </c>
     </row>
     <row r="1806" spans="1:4">
       <c r="A1806" s="4">
-        <v>63479</v>
+        <v>256661</v>
       </c>
       <c r="B1806" s="3" t="s">
-        <v>2317</v>
+        <v>2289</v>
       </c>
       <c r="C1806" s="4">
-        <v>63479</v>
+        <v>256661</v>
       </c>
       <c r="D1806" s="4" t="s">
-        <v>2318</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1807" spans="1:4">
       <c r="A1807" s="4">
-        <v>258932</v>
+        <v>64570</v>
       </c>
       <c r="B1807" s="3" t="s">
-        <v>2319</v>
+        <v>2291</v>
       </c>
       <c r="C1807" s="4">
-        <v>258932</v>
+        <v>64570</v>
       </c>
       <c r="D1807" s="4" t="s">
-        <v>820</v>
+        <v>52</v>
       </c>
     </row>
     <row r="1808" spans="1:4">
       <c r="A1808" s="4">
-        <v>41936</v>
+        <v>89309</v>
       </c>
       <c r="B1808" s="3" t="s">
-        <v>2320</v>
+        <v>2292</v>
       </c>
       <c r="C1808" s="4">
-        <v>41936</v>
+        <v>89309</v>
       </c>
       <c r="D1808" s="4" t="s">
-        <v>835</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1809" spans="1:4">
       <c r="A1809" s="4">
-        <v>83101</v>
+        <v>89310</v>
       </c>
       <c r="B1809" s="3" t="s">
-        <v>2321</v>
+        <v>2293</v>
       </c>
       <c r="C1809" s="4">
-        <v>83101</v>
+        <v>89310</v>
       </c>
       <c r="D1809" s="4" t="s">
-        <v>788</v>
+        <v>903</v>
       </c>
     </row>
     <row r="1810" spans="1:4">
       <c r="A1810" s="4">
-        <v>36604</v>
+        <v>256663</v>
       </c>
       <c r="B1810" s="3" t="s">
-        <v>2322</v>
+        <v>2294</v>
       </c>
       <c r="C1810" s="4">
-        <v>36604</v>
+        <v>256663</v>
       </c>
       <c r="D1810" s="4" t="s">
-        <v>841</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="1811" spans="1:4">
       <c r="A1811" s="4">
-        <v>32969</v>
+        <v>258771</v>
       </c>
       <c r="B1811" s="3" t="s">
-        <v>2323</v>
+        <v>2296</v>
       </c>
       <c r="C1811" s="4">
-        <v>32969</v>
+        <v>258771</v>
       </c>
       <c r="D1811" s="4" t="s">
-        <v>841</v>
+        <v>486</v>
       </c>
     </row>
     <row r="1812" spans="1:4">
       <c r="A1812" s="4">
-        <v>233885</v>
+        <v>256664</v>
       </c>
       <c r="B1812" s="3" t="s">
-        <v>2324</v>
+        <v>2297</v>
       </c>
       <c r="C1812" s="4">
-        <v>233885</v>
+        <v>256664</v>
       </c>
       <c r="D1812" s="4" t="s">
-        <v>320</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="1813" spans="1:4">
       <c r="A1813" s="4">
-        <v>41958</v>
+        <v>256665</v>
       </c>
       <c r="B1813" s="3" t="s">
-        <v>2325</v>
+        <v>2299</v>
       </c>
       <c r="C1813" s="4">
-        <v>41958</v>
+        <v>256665</v>
       </c>
       <c r="D1813" s="4" t="s">
-        <v>188</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="1814" spans="1:4">
       <c r="A1814" s="4">
-        <v>41947</v>
+        <v>258770</v>
       </c>
       <c r="B1814" s="3" t="s">
-        <v>2326</v>
+        <v>2301</v>
       </c>
       <c r="C1814" s="4">
-        <v>41947</v>
+        <v>258770</v>
       </c>
       <c r="D1814" s="4" t="s">
-        <v>2224</v>
+        <v>575</v>
       </c>
     </row>
     <row r="1815" spans="1:4">
       <c r="A1815" s="4">
-        <v>58035</v>
+        <v>258109</v>
       </c>
       <c r="B1815" s="3" t="s">
-        <v>2327</v>
+        <v>2302</v>
       </c>
       <c r="C1815" s="4">
-        <v>58035</v>
+        <v>258109</v>
       </c>
       <c r="D1815" s="4" t="s">
-        <v>835</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="1816" spans="1:4">
       <c r="A1816" s="4">
-        <v>82706</v>
+        <v>84078</v>
       </c>
       <c r="B1816" s="3" t="s">
-        <v>2328</v>
+        <v>2303</v>
       </c>
       <c r="C1816" s="4">
-        <v>82706</v>
+        <v>84078</v>
       </c>
       <c r="D1816" s="4" t="s">
-        <v>1963</v>
+        <v>749</v>
       </c>
     </row>
     <row r="1817" spans="1:4">
       <c r="A1817" s="4">
-        <v>232789</v>
+        <v>69968</v>
       </c>
       <c r="B1817" s="3" t="s">
-        <v>2329</v>
+        <v>2304</v>
       </c>
       <c r="C1817" s="4">
-        <v>232789</v>
+        <v>69968</v>
       </c>
       <c r="D1817" s="4" t="s">
-        <v>610</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="1818" spans="1:4">
       <c r="A1818" s="4">
-        <v>252402</v>
+        <v>89320</v>
       </c>
       <c r="B1818" s="3" t="s">
-        <v>2330</v>
+        <v>2306</v>
       </c>
       <c r="C1818" s="4">
-        <v>252402</v>
+        <v>89320</v>
       </c>
       <c r="D1818" s="4" t="s">
-        <v>835</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="1819" spans="1:4">
       <c r="A1819" s="4">
-        <v>233886</v>
+        <v>57370</v>
       </c>
       <c r="B1819" s="3" t="s">
-        <v>2331</v>
+        <v>2307</v>
       </c>
       <c r="C1819" s="4">
-        <v>233886</v>
+        <v>57370</v>
       </c>
       <c r="D1819" s="4" t="s">
-        <v>1963</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="1820" spans="1:4">
       <c r="A1820" s="4">
-        <v>259006</v>
+        <v>84089</v>
       </c>
       <c r="B1820" s="3" t="s">
-        <v>2332</v>
+        <v>2309</v>
       </c>
       <c r="C1820" s="4">
-        <v>259006</v>
+        <v>84089</v>
       </c>
       <c r="D1820" s="4" t="s">
-        <v>166</v>
+        <v>590</v>
       </c>
     </row>
     <row r="1821" spans="1:4">
       <c r="A1821" s="4">
-        <v>215669</v>
+        <v>82660</v>
       </c>
       <c r="B1821" s="3" t="s">
-        <v>2333</v>
+        <v>2310</v>
       </c>
       <c r="C1821" s="4">
-        <v>215669</v>
+        <v>82660</v>
       </c>
       <c r="D1821" s="4" t="s">
-        <v>1511</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="1822" spans="1:4">
       <c r="A1822" s="4">
-        <v>259009</v>
+        <v>28144</v>
       </c>
       <c r="B1822" s="3" t="s">
-        <v>2334</v>
+        <v>2312</v>
       </c>
       <c r="C1822" s="4">
-        <v>259009</v>
+        <v>28144</v>
       </c>
       <c r="D1822" s="4" t="s">
-        <v>1410</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1823" spans="1:4">
       <c r="A1823" s="4">
-        <v>82739</v>
+        <v>32161</v>
       </c>
       <c r="B1823" s="3" t="s">
-        <v>2335</v>
+        <v>2314</v>
       </c>
       <c r="C1823" s="4">
-        <v>82739</v>
+        <v>32161</v>
       </c>
       <c r="D1823" s="4" t="s">
-        <v>1092</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="1824" spans="1:4">
       <c r="A1824" s="4">
-        <v>56112</v>
+        <v>82155</v>
       </c>
       <c r="B1824" s="3" t="s">
-        <v>2336</v>
+        <v>2315</v>
       </c>
       <c r="C1824" s="4">
-        <v>56112</v>
+        <v>82155</v>
       </c>
       <c r="D1824" s="4" t="s">
-        <v>1790</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="1825" spans="1:4">
       <c r="A1825" s="4">
-        <v>63097</v>
+        <v>84090</v>
       </c>
       <c r="B1825" s="3" t="s">
-        <v>2337</v>
+        <v>2317</v>
       </c>
       <c r="C1825" s="4">
-        <v>63097</v>
+        <v>84090</v>
       </c>
       <c r="D1825" s="4" t="s">
-        <v>117</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="1826" spans="1:4">
       <c r="A1826" s="4">
-        <v>219269</v>
+        <v>89331</v>
       </c>
       <c r="B1826" s="3" t="s">
-        <v>2338</v>
+        <v>2319</v>
       </c>
       <c r="C1826" s="4">
-        <v>219269</v>
+        <v>89331</v>
       </c>
       <c r="D1826" s="4" t="s">
-        <v>188</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="1827" spans="1:4">
       <c r="A1827" s="4">
-        <v>82436</v>
+        <v>86710</v>
       </c>
       <c r="B1827" s="3" t="s">
-        <v>2339</v>
+        <v>2321</v>
       </c>
       <c r="C1827" s="4">
-        <v>82436</v>
+        <v>86710</v>
       </c>
       <c r="D1827" s="4" t="s">
-        <v>1120</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1828" spans="1:4">
       <c r="A1828" s="4">
-        <v>73996</v>
+        <v>67450</v>
       </c>
       <c r="B1828" s="3" t="s">
-        <v>2340</v>
+        <v>2322</v>
       </c>
       <c r="C1828" s="4">
-        <v>73996</v>
+        <v>67450</v>
       </c>
       <c r="D1828" s="4" t="s">
-        <v>1004</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="1829" spans="1:4">
       <c r="A1829" s="4">
-        <v>74000</v>
+        <v>86721</v>
       </c>
       <c r="B1829" s="3" t="s">
-        <v>2341</v>
+        <v>2324</v>
       </c>
       <c r="C1829" s="4">
-        <v>74000</v>
+        <v>86721</v>
       </c>
       <c r="D1829" s="4" t="s">
-        <v>179</v>
+        <v>114</v>
       </c>
     </row>
     <row r="1830" spans="1:4">
       <c r="A1830" s="4">
-        <v>74011</v>
+        <v>89623</v>
       </c>
       <c r="B1830" s="3" t="s">
-        <v>2342</v>
+        <v>2325</v>
       </c>
       <c r="C1830" s="4">
-        <v>74011</v>
+        <v>89623</v>
       </c>
       <c r="D1830" s="4" t="s">
-        <v>591</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="1831" spans="1:4">
       <c r="A1831" s="4">
-        <v>256658</v>
+        <v>58338</v>
       </c>
       <c r="B1831" s="3" t="s">
-        <v>2343</v>
+        <v>2327</v>
       </c>
       <c r="C1831" s="4">
-        <v>256658</v>
+        <v>58338</v>
       </c>
       <c r="D1831" s="4" t="s">
-        <v>2344</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="1832" spans="1:4">
       <c r="A1832" s="4">
-        <v>256659</v>
+        <v>67461</v>
       </c>
       <c r="B1832" s="3" t="s">
-        <v>2345</v>
+        <v>2329</v>
       </c>
       <c r="C1832" s="4">
-        <v>256659</v>
+        <v>67461</v>
       </c>
       <c r="D1832" s="4" t="s">
-        <v>2346</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="1833" spans="1:4">
       <c r="A1833" s="4">
-        <v>258108</v>
+        <v>89555</v>
       </c>
       <c r="B1833" s="3" t="s">
-        <v>2347</v>
+        <v>2331</v>
       </c>
       <c r="C1833" s="4">
-        <v>258108</v>
+        <v>89555</v>
       </c>
       <c r="D1833" s="4" t="s">
-        <v>11</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="1834" spans="1:4">
       <c r="A1834" s="4">
-        <v>256660</v>
+        <v>83246</v>
       </c>
       <c r="B1834" s="3" t="s">
-        <v>2348</v>
+        <v>2333</v>
       </c>
       <c r="C1834" s="4">
-        <v>256660</v>
+        <v>83246</v>
       </c>
       <c r="D1834" s="4" t="s">
-        <v>2349</v>
+        <v>939</v>
       </c>
     </row>
     <row r="1835" spans="1:4">
       <c r="A1835" s="4">
-        <v>256662</v>
+        <v>51006</v>
       </c>
       <c r="B1835" s="3" t="s">
-        <v>2350</v>
+        <v>2334</v>
       </c>
       <c r="C1835" s="4">
-        <v>256662</v>
+        <v>51006</v>
       </c>
       <c r="D1835" s="4" t="s">
-        <v>2351</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="1836" spans="1:4">
       <c r="A1836" s="4">
-        <v>62333</v>
+        <v>51017</v>
       </c>
       <c r="B1836" s="3" t="s">
-        <v>2352</v>
+        <v>2336</v>
       </c>
       <c r="C1836" s="4">
-        <v>62333</v>
+        <v>51017</v>
       </c>
       <c r="D1836" s="4" t="s">
-        <v>1169</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="1837" spans="1:4">
       <c r="A1837" s="4">
-        <v>82043</v>
+        <v>258012</v>
       </c>
       <c r="B1837" s="3" t="s">
-        <v>2353</v>
+        <v>2337</v>
       </c>
       <c r="C1837" s="4">
-        <v>82043</v>
+        <v>258012</v>
       </c>
       <c r="D1837" s="4" t="s">
-        <v>510</v>
+        <v>802</v>
       </c>
     </row>
     <row r="1838" spans="1:4">
       <c r="A1838" s="4">
-        <v>84067</v>
+        <v>60017</v>
       </c>
       <c r="B1838" s="3" t="s">
-        <v>2354</v>
+        <v>2338</v>
       </c>
       <c r="C1838" s="4">
-        <v>84067</v>
+        <v>60017</v>
       </c>
       <c r="D1838" s="4" t="s">
-        <v>788</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1839" spans="1:4">
       <c r="A1839" s="4">
-        <v>256661</v>
+        <v>70578</v>
       </c>
       <c r="B1839" s="3" t="s">
-        <v>2355</v>
+        <v>2339</v>
       </c>
       <c r="C1839" s="4">
-        <v>256661</v>
+        <v>70578</v>
       </c>
       <c r="D1839" s="4" t="s">
-        <v>2356</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="1840" spans="1:4">
       <c r="A1840" s="4">
-        <v>64570</v>
+        <v>98476</v>
       </c>
       <c r="B1840" s="3" t="s">
-        <v>2357</v>
+        <v>2341</v>
       </c>
       <c r="C1840" s="4">
-        <v>64570</v>
+        <v>98476</v>
       </c>
       <c r="D1840" s="4" t="s">
-        <v>1309</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="1841" spans="1:4">
       <c r="A1841" s="4">
-        <v>89309</v>
+        <v>70310</v>
       </c>
       <c r="B1841" s="3" t="s">
-        <v>2358</v>
+        <v>2343</v>
       </c>
       <c r="C1841" s="4">
-        <v>89309</v>
+        <v>70310</v>
       </c>
       <c r="D1841" s="4" t="s">
-        <v>898</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="1842" spans="1:4">
       <c r="A1842" s="4">
-        <v>89310</v>
+        <v>57045</v>
       </c>
       <c r="B1842" s="3" t="s">
-        <v>2359</v>
+        <v>2345</v>
       </c>
       <c r="C1842" s="4">
-        <v>89310</v>
+        <v>57045</v>
       </c>
       <c r="D1842" s="4" t="s">
-        <v>1513</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="1843" spans="1:4">
       <c r="A1843" s="4">
-        <v>256663</v>
+        <v>55840</v>
       </c>
       <c r="B1843" s="3" t="s">
-        <v>2360</v>
+        <v>2347</v>
       </c>
       <c r="C1843" s="4">
-        <v>256663</v>
+        <v>55840</v>
       </c>
       <c r="D1843" s="4" t="s">
-        <v>2361</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="1844" spans="1:4">
       <c r="A1844" s="4">
-        <v>258771</v>
+        <v>92606</v>
       </c>
       <c r="B1844" s="3" t="s">
-        <v>2362</v>
+        <v>2349</v>
       </c>
       <c r="C1844" s="4">
-        <v>258771</v>
+        <v>92606</v>
       </c>
       <c r="D1844" s="4" t="s">
-        <v>835</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="1845" spans="1:4">
       <c r="A1845" s="4">
-        <v>256664</v>
+        <v>60601</v>
       </c>
       <c r="B1845" s="3" t="s">
-        <v>2363</v>
+        <v>2351</v>
       </c>
       <c r="C1845" s="4">
-        <v>256664</v>
+        <v>60601</v>
       </c>
       <c r="D1845" s="4" t="s">
-        <v>2364</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="1846" spans="1:4">
       <c r="A1846" s="4">
-        <v>256665</v>
+        <v>60410</v>
       </c>
       <c r="B1846" s="3" t="s">
-        <v>2365</v>
+        <v>2352</v>
       </c>
       <c r="C1846" s="4">
-        <v>256665</v>
+        <v>60410</v>
       </c>
       <c r="D1846" s="4" t="s">
-        <v>2366</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="1847" spans="1:4">
       <c r="A1847" s="4">
-        <v>258109</v>
+        <v>97824</v>
       </c>
       <c r="B1847" s="3" t="s">
-        <v>2367</v>
+        <v>2354</v>
       </c>
       <c r="C1847" s="4">
-        <v>258109</v>
+        <v>97824</v>
       </c>
       <c r="D1847" s="4" t="s">
-        <v>195</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="1848" spans="1:4">
       <c r="A1848" s="4">
-        <v>84078</v>
+        <v>89577</v>
       </c>
       <c r="B1848" s="3" t="s">
-        <v>2368</v>
+        <v>2356</v>
       </c>
       <c r="C1848" s="4">
-        <v>84078</v>
+        <v>89577</v>
       </c>
       <c r="D1848" s="4" t="s">
-        <v>791</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="1849" spans="1:4">
       <c r="A1849" s="4">
-        <v>57370</v>
+        <v>58371</v>
       </c>
       <c r="B1849" s="3" t="s">
-        <v>2369</v>
+        <v>2358</v>
       </c>
       <c r="C1849" s="4">
-        <v>57370</v>
+        <v>58371</v>
       </c>
       <c r="D1849" s="4" t="s">
-        <v>2370</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="1850" spans="1:4">
       <c r="A1850" s="4">
-        <v>84089</v>
+        <v>46974</v>
       </c>
       <c r="B1850" s="3" t="s">
-        <v>2371</v>
+        <v>2360</v>
       </c>
       <c r="C1850" s="4">
-        <v>84089</v>
+        <v>46974</v>
       </c>
       <c r="D1850" s="4" t="s">
-        <v>1108</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="1851" spans="1:4">
       <c r="A1851" s="4">
-        <v>82660</v>
+        <v>55940</v>
       </c>
       <c r="B1851" s="3" t="s">
-        <v>2372</v>
+        <v>2362</v>
       </c>
       <c r="C1851" s="4">
-        <v>82660</v>
+        <v>55940</v>
       </c>
       <c r="D1851" s="4" t="s">
-        <v>1355</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="1852" spans="1:4">
       <c r="A1852" s="4">
-        <v>28144</v>
+        <v>85439</v>
       </c>
       <c r="B1852" s="3" t="s">
-        <v>2373</v>
+        <v>2364</v>
       </c>
       <c r="C1852" s="4">
-        <v>28144</v>
+        <v>85439</v>
       </c>
       <c r="D1852" s="4" t="s">
-        <v>2374</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="1853" spans="1:4">
       <c r="A1853" s="4">
-        <v>32161</v>
+        <v>85440</v>
       </c>
       <c r="B1853" s="3" t="s">
-        <v>2375</v>
+        <v>2366</v>
       </c>
       <c r="C1853" s="4">
-        <v>32161</v>
+        <v>85440</v>
       </c>
       <c r="D1853" s="4" t="s">
-        <v>2376</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="1854" spans="1:4">
       <c r="A1854" s="4">
-        <v>82155</v>
+        <v>64425</v>
       </c>
       <c r="B1854" s="3" t="s">
-        <v>2377</v>
+        <v>2368</v>
       </c>
       <c r="C1854" s="4">
-        <v>82155</v>
+        <v>64425</v>
       </c>
       <c r="D1854" s="4" t="s">
-        <v>2378</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="1855" spans="1:4">
       <c r="A1855" s="4">
-        <v>84090</v>
+        <v>92628</v>
       </c>
       <c r="B1855" s="3" t="s">
-        <v>2379</v>
+        <v>2370</v>
       </c>
       <c r="C1855" s="4">
-        <v>84090</v>
+        <v>92628</v>
       </c>
       <c r="D1855" s="4" t="s">
-        <v>1449</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="1856" spans="1:4">
       <c r="A1856" s="4">
-        <v>89331</v>
+        <v>92639</v>
       </c>
       <c r="B1856" s="3" t="s">
-        <v>2380</v>
+        <v>2372</v>
       </c>
       <c r="C1856" s="4">
-        <v>89331</v>
+        <v>92639</v>
       </c>
       <c r="D1856" s="4" t="s">
-        <v>2381</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="1857" spans="1:4">
       <c r="A1857" s="4">
-        <v>86700</v>
+        <v>95866</v>
       </c>
       <c r="B1857" s="3" t="s">
-        <v>2382</v>
+        <v>2374</v>
       </c>
       <c r="C1857" s="4">
-        <v>86700</v>
+        <v>95866</v>
       </c>
       <c r="D1857" s="4" t="s">
-        <v>2383</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1858" spans="1:4">
       <c r="A1858" s="4">
-        <v>86710</v>
+        <v>56795</v>
       </c>
       <c r="B1858" s="3" t="s">
-        <v>2384</v>
+        <v>2375</v>
       </c>
       <c r="C1858" s="4">
-        <v>86710</v>
+        <v>56795</v>
       </c>
       <c r="D1858" s="4" t="s">
-        <v>925</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="1859" spans="1:4">
       <c r="A1859" s="4">
-        <v>67450</v>
+        <v>62412</v>
       </c>
       <c r="B1859" s="3" t="s">
-        <v>2385</v>
+        <v>2377</v>
       </c>
       <c r="C1859" s="4">
-        <v>67450</v>
+        <v>62412</v>
       </c>
       <c r="D1859" s="4" t="s">
-        <v>1717</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="1860" spans="1:4">
       <c r="A1860" s="4">
-        <v>86721</v>
+        <v>94797</v>
       </c>
       <c r="B1860" s="3" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="C1860" s="4">
-        <v>86721</v>
+        <v>94797</v>
       </c>
       <c r="D1860" s="4" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="1861" spans="1:4">
       <c r="A1861" s="4">
-        <v>89623</v>
+        <v>62434</v>
       </c>
       <c r="B1861" s="3" t="s">
-        <v>2388</v>
+        <v>2381</v>
       </c>
       <c r="C1861" s="4">
-        <v>89623</v>
+        <v>62434</v>
       </c>
       <c r="D1861" s="4" t="s">
-        <v>2389</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="1862" spans="1:4">
       <c r="A1862" s="4">
-        <v>58338</v>
+        <v>48001</v>
       </c>
       <c r="B1862" s="3" t="s">
-        <v>2390</v>
+        <v>2383</v>
       </c>
       <c r="C1862" s="4">
-        <v>58338</v>
+        <v>48001</v>
       </c>
       <c r="D1862" s="4" t="s">
-        <v>2391</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="1863" spans="1:4">
       <c r="A1863" s="4">
-        <v>67461</v>
+        <v>202475</v>
       </c>
       <c r="B1863" s="3" t="s">
-        <v>2392</v>
+        <v>2385</v>
       </c>
       <c r="C1863" s="4">
-        <v>67461</v>
+        <v>202475</v>
       </c>
       <c r="D1863" s="4" t="s">
-        <v>2393</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1864" spans="1:4">
       <c r="A1864" s="4">
-        <v>72097</v>
+        <v>258917</v>
       </c>
       <c r="B1864" s="3" t="s">
-        <v>2394</v>
+        <v>2386</v>
       </c>
       <c r="C1864" s="4">
-        <v>72097</v>
+        <v>258917</v>
       </c>
       <c r="D1864" s="4" t="s">
-        <v>2395</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="1865" spans="1:4">
       <c r="A1865" s="4">
-        <v>89555</v>
+        <v>221172</v>
       </c>
       <c r="B1865" s="3" t="s">
-        <v>2396</v>
+        <v>2388</v>
       </c>
       <c r="C1865" s="4">
-        <v>89555</v>
+        <v>221172</v>
       </c>
       <c r="D1865" s="4" t="s">
-        <v>2077</v>
+        <v>391</v>
       </c>
     </row>
     <row r="1866" spans="1:4">
       <c r="A1866" s="4">
-        <v>83246</v>
+        <v>250247</v>
       </c>
       <c r="B1866" s="3" t="s">
-        <v>2397</v>
+        <v>2389</v>
       </c>
       <c r="C1866" s="4">
-        <v>83246</v>
+        <v>250247</v>
       </c>
       <c r="D1866" s="4" t="s">
-        <v>2398</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1867" spans="1:4">
       <c r="A1867" s="4">
-        <v>51006</v>
+        <v>224194</v>
       </c>
       <c r="B1867" s="3" t="s">
-        <v>2399</v>
+        <v>2390</v>
       </c>
       <c r="C1867" s="4">
-        <v>51006</v>
+        <v>224194</v>
       </c>
       <c r="D1867" s="4" t="s">
-        <v>2400</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1868" spans="1:4">
       <c r="A1868" s="4">
-        <v>51017</v>
+        <v>224192</v>
       </c>
       <c r="B1868" s="3" t="s">
-        <v>2401</v>
+        <v>2391</v>
       </c>
       <c r="C1868" s="4">
-        <v>51017</v>
+        <v>224192</v>
       </c>
       <c r="D1868" s="4" t="s">
-        <v>2400</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1869" spans="1:4">
       <c r="A1869" s="4">
-        <v>83730</v>
+        <v>224191</v>
       </c>
       <c r="B1869" s="3" t="s">
-        <v>2402</v>
+        <v>2392</v>
       </c>
       <c r="C1869" s="4">
-        <v>83730</v>
+        <v>224191</v>
       </c>
       <c r="D1869" s="4" t="s">
-        <v>797</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1870" spans="1:4">
       <c r="A1870" s="4">
-        <v>70310</v>
+        <v>224186</v>
       </c>
       <c r="B1870" s="3" t="s">
-        <v>2403</v>
+        <v>2393</v>
       </c>
       <c r="C1870" s="4">
-        <v>70310</v>
+        <v>224186</v>
       </c>
       <c r="D1870" s="4" t="s">
-        <v>2404</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1871" spans="1:4">
       <c r="A1871" s="4">
-        <v>70321</v>
+        <v>224187</v>
       </c>
       <c r="B1871" s="3" t="s">
-        <v>2405</v>
+        <v>2394</v>
       </c>
       <c r="C1871" s="4">
-        <v>70321</v>
+        <v>224187</v>
       </c>
       <c r="D1871" s="4" t="s">
-        <v>2406</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1872" spans="1:4">
       <c r="A1872" s="4">
-        <v>57045</v>
+        <v>240891</v>
       </c>
       <c r="B1872" s="3" t="s">
-        <v>2407</v>
+        <v>2395</v>
       </c>
       <c r="C1872" s="4">
-        <v>57045</v>
+        <v>240891</v>
       </c>
       <c r="D1872" s="4" t="s">
-        <v>2408</v>
-[...405 lines deleted...]
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>